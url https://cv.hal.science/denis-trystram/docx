--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -674,274 +674,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03955088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling with a processing time oracle</w:t>
+                <w:t xml:space="preserve">Improving the Performance of Batch Schedulers Using Online Job Runtime Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Dufossé</w:t>
+                <w:t xml:space="preserve">Salah Zrigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Dürr</w:t>
+                <w:t xml:space="preserve">Raphael y de Camargo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noël Nadal</w:t>
+                <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Óscar Vásquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apm.2021.12.020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 164, pp.83-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpdc.2022.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03523262v1</w:t>
+                <w:t xml:space="preserve">hal-03023222v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the Performance of Batch Schedulers Using Online Job Runtime Classification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scheduling with a processing time oracle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dufossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salah Zrigui</w:t>
+                <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael y de Camargo</w:t>
+                <w:t xml:space="preserve">Noël Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Legrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Trystram</w:t>
+                <w:t xml:space="preserve">Óscar Vásquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 164, pp.83-95. </w:t>
+              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 104, pp.701-720. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpdc.2022.01.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apm.2021.12.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03023222v2</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling on Two Types of Resources: a Survey</w:t>
               </w:r>
@@ -1657,261 +1657,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing the number of response time service level objective violations by a cloud-HPC convergence scheduler</w:t>
+                <w:t xml:space="preserve">Online Tuning of EASY-Backfilling using Queue Reordering Policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Kraemer</w:t>
+                <w:t xml:space="preserve">Éric Gaussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Maziero</w:t>
+                <w:t xml:space="preserve">Jérôme Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Richard</w:t>
+                <w:t xml:space="preserve">Valentin Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 30 (12), pp.e4352. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (10), pp.2304-2316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cpe.4352⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TPDS.2018.2820699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02066143v1</w:t>
+                <w:t xml:space="preserve">hal-01963216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Tuning of EASY-Backfilling using Queue Reordering Policies</w:t>
+                <w:t xml:space="preserve">Reducing the number of response time service level objective violations by a cloud-HPC convergence scheduler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Gaussier</w:t>
+                <w:t xml:space="preserve">Alessandro Kraemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Lelong</w:t>
+                <w:t xml:space="preserve">Carlos Maziero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Reis</w:t>
+                <w:t xml:space="preserve">Olivier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 29 (10), pp.2304-2316. </w:t>
+              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (12), pp.e4352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPDS.2018.2820699⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cpe.4352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01963216v1</w:t>
+                <w:t xml:space="preserve">hal-02066143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special issue: Euro-Par 2016</w:t>
               </w:r>
@@ -3949,390 +3949,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling with uncertainties on new computing platforms</w:t>
+                <w:t xml:space="preserve">Approximation Algorithms for the Multi-Organization Scheduling Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Mahjoub</w:t>
+                <w:t xml:space="preserve">Pierre-François Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan E. Pecero-Sanchez</w:t>
+                <w:t xml:space="preserve">Fanny Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Rzadca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Optimization and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 48 (2), pp.369-398. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (11), pp.1888-1895. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10589-009-9311-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TPDS.2011.47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00796862v1</w:t>
+                <w:t xml:space="preserve">hal-00796861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation Algorithms for the Multi-Organization Scheduling Problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Approximating the discrete resource sharing scheduling problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Bougeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Krzysztof Rzadca</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Goldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanik Ngoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPDS.2011.47⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/s0129054111008271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00796861v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximating the discrete resource sharing scheduling problem</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yanik Ngoko</w:t>
+                <w:t xml:space="preserve">Scheduling with uncertainties on new computing platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Mahjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan E. Pecero-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Optimization and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48 (2), pp.369-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10589-009-9311-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/s0129054111008271⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00796858v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-organization scheduling approximation algorithms</w:t>
               </w:r>
@@ -4460,51 +4460,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximation algorithms for multiple strip packing and scheduling parallel jobs in platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4603,51 +4603,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Diedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4700,247 +4700,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00798443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting Cooperation in Selfish Computational Grids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Krzysztof Rzadca</w:t>
+                <w:t xml:space="preserve">Idle regulation in non-clairvoyant scheduling of parallel jobs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Tchernykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brizuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Scherson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2007.06.067⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 157, pp.364-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2008.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00800412v1</w:t>
+                <w:t xml:space="preserve">hal-00800416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idle regulation in non-clairvoyant scheduling of parallel jobs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrei Tchernykh</w:t>
+                <w:t xml:space="preserve">Promoting Cooperation in Selfish Computational Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Rzadca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isaac Scherson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 199, pp.647-657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2007.06.067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2008.03.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00800416v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing Scheduling with Transient Failures</w:t>
               </w:r>
@@ -5029,51 +5029,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperation in Multi-Organization Scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Rzadca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5564,51 +5564,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling on Large Scale Distributed Platforms: From Models to Implementations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5672,51 +5672,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1-optimality of static BSP computations: scheduling independent chains as a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Goldman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5770,226 +5770,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00003954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Approximation algorithm for scheduling Trees of Malleable Tasks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scheduling chains on Uniform Processors with Communication Delays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wieslaw Kubiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Lepère</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégory Mounié</w:t>
+                <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 4, pp.459 - 476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jos.121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00001546v3</w:t>
+                <w:t xml:space="preserve">hal-00239332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling chains on Uniform Processors with Communication Delays</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Penz</w:t>
+                <w:t xml:space="preserve">An Approximation algorithm for scheduling Trees of Malleable Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Lepère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scheduling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 142, pp.242-249</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00239332v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00001546v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexibilité et Robustesse en Ordonnancement</w:t>
               </w:r>
@@ -6100,51 +6100,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity Analysis of Scheduling Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6210,260 +6210,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00239335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metacomputing : vers une nouvelle dimension pour le calcul haute performance</w:t>
+                <w:t xml:space="preserve">Dynamic Load Balancing for Adaptive Mesh Ocean Circulation Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Cappello</w:t>
+                <w:t xml:space="preserve">Eric Blayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Litaize</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Debreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Mounié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 19 (6), pp.877</w:t>
+              <w:t xml:space="preserve">Engineering Simulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 22 (2), pp.8-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01272404v1</w:t>
+                <w:t xml:space="preserve">hal-00003946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Load Balancing for Adaptive Mesh Ocean Circulation Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metacomputing : vers une nouvelle dimension pour le calcul haute performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cappello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Litaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Méhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Blayo</w:t>
+                <w:t xml:space="preserve">Christine Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Debreu</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Serge Petiton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Simulations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 22 (2), pp.8-24</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 19 (6), pp.877</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00003946v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling complete trees on two uniform processors with integer speed ratios and communication delays</w:t>
               </w:r>
@@ -6475,51 +6475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacek Blazewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6566,51 +6566,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une classe d'heuristiques par appariement pour le problème du flowshop à deux machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7284,204 +7284,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00857108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An orthogonal systolic array for the algebraic path problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parallel solution of dense linear systems by diagonalization methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cosnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1987, 39, pp.187-199</w:t>
+              <w:t xml:space="preserve">International Journal of Computer Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 22, pp.249-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00857107v1</w:t>
+                <w:t xml:space="preserve">hal-00857106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel solution of dense linear systems by diagonalization methods</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An orthogonal systolic array for the algebraic path problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1987, 22, pp.249-270</w:t>
+              <w:t xml:space="preserve">Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 39, pp.187-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00857106v1</w:t>
+                <w:t xml:space="preserve">hal-00857107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un réseau systolique orthogonal pour le problème du chemin algébrique</w:t>
               </w:r>
@@ -7832,51 +7832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PECS 2025 - Workshop on Performance and Energy Efficiency in Concurrent and Distributed Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TÜD Dresden University of Technology, Aug 2025, Dresden, Germany. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7940,51 +7940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Denneulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dufossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8016,252 +8016,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling Delayed Feedback in Distributed Online Optimization: A Projection-Free Approach</w:t>
+                <w:t xml:space="preserve">IA générative sobre : un oxymore ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuan-Anh Nguyen</w:t>
+                <w:t xml:space="preserve">Sylvain Bouveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nguyen Kim Thang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Trystram</w:t>
+                <w:t xml:space="preserve">Emmanuelle Frenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Mallarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Trystam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECML PKDD 2024 - Joint European Conference on Machine Learning and Knowledge Discovery in Databases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Renater, Dec 2024, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04703453v1</w:t>
+                <w:t xml:space="preserve">hal-04893830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IA générative sobre : un oxymore ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Handling Delayed Feedback in Distributed Online Optimization: A Projection-Free Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Frenoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+                <w:t xml:space="preserve">Tuan-Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Mallarino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Trystam</w:t>
+                <w:t xml:space="preserve">Nguyen Kim Thang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECML PKDD 2024 - Joint European Conference on Machine Learning and Knowledge Discovery in Databases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Vilnius, Lithuania. pp.197-211, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-70341-6_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04893830v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light-weight prediction for improving energy consumption in HPC platforms</w:t>
               </w:r>
@@ -8371,295 +8371,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04566184v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Multi-objective Scheduling Policy for Serverless-based Edge-Cloud Continuum</w:t>
+                <w:t xml:space="preserve">An experimental comparison of software-based power meters: focus on CPU and GPU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Angelelli</w:t>
+                <w:t xml:space="preserve">Mathilde Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anderson Andrei da Silva</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Grégory Mounié</w:t>
+                <w:t xml:space="preserve">Vladimir Ostapenco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCGrid 2023 - 23rd IEEE/ACM International Symposium on Cluster, Cloud and Internet Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CCGrid57682.2023.00052⟩</w:t>
+              <w:t xml:space="preserve">CCGrid 2023 - 23rd IEEE/ACM international symposium on cluster, cloud and internet computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Bangalore, India. pp.1-13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCGrid57682.2023.00020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04177085v2</w:t>
+                <w:t xml:space="preserve">hal-04030223v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental comparison of software-based power meters: focus on CPU and GPU</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a Multi-objective Scheduling Policy for Serverless-based Edge-Cloud Continuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Ostapenco</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Denis Trystram</w:t>
+                <w:t xml:space="preserve">Luc Angelelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+                <w:t xml:space="preserve">Anderson Andrei da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiannis Georgiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCGrid 2023 - 23rd IEEE/ACM international symposium on cluster, cloud and internet computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Bangalore, India. pp.1-13, </w:t>
+              <w:t xml:space="preserve">CCGrid 2023 - 23rd IEEE/ACM International Symposium on Cluster, Cloud and Internet Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Bangalore, India. pp.485-497, </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCGrid57682.2023.00020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CCGrid57682.2023.00052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04030223v2</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177085v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social and environmental effects of post-COVID-19 Computer Science virtual conferencing: The Euro-Par case</w:t>
               </w:r>
@@ -8756,407 +8756,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03903632v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordonnancement Deux-Agents avec Augmentation de Ressources</w:t>
+                <w:t xml:space="preserve">Online Decentralized Frank-Wolfe: From theoretical bound to applications in smart-building</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Fagnon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giorgio Lucarelli</w:t>
+                <w:t xml:space="preserve">Angan Mitra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Mommessin</w:t>
+                <w:t xml:space="preserve">Kim Thang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan-Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global IoT Conference (GloTS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dublin, Ireland. pp.43--54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-20936-9_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03595369v1</w:t>
+                <w:t xml:space="preserve">hal-03710138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Developing a Global Federated Learning Platform for IoT</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'intelligence artificielle peut-elle devenir un outil convivial ? ou doit-on immédiatement arrêter toute recherche en IA ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Mehdi Kandi</w:t>
+                <w:t xml:space="preserve">Romain Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Miloudi</w:t>
+                <w:t xml:space="preserve">Pierre-Olivier Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bortolaso</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Achille Baucher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE 42nd International Conference on Distributed Computing Systems (ICDCS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence Archipel 2022 : Risques systémiques, trajectoires et leviers d’action transdisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03955067v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intelligence artificielle peut-elle devenir un outil convivial ? ou doit-on immédiatement arrêter toute recherche en IA ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Developing a Global Federated Learning Platform for IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Safri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Couillet</w:t>
+                <w:t xml:space="preserve">Mohamed Mehdi Kandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Olivier Amblard</w:t>
+                <w:t xml:space="preserve">Youssef Miloudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bortolaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Archipel 2022 : Risques systémiques, trajectoires et leviers d’action transdisciplinaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 IEEE 42nd International Conference on Distributed Computing Systems (ICDCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bologna, Italy. pp.1312-1315, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDCS54860.2022.00145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03909430v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03955067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-Agent Scheduling with Resource Augmentation on Multiple Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Lucarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9174,275 +9196,253 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Parallel Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Glasgow, United Kingdom. pp.253-267, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-12597-3_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03666851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Decentralized Frank-Wolfe: From theoretical bound to applications in smart-building</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tuan-Anh Nguyen</w:t>
+                <w:t xml:space="preserve">Ordonnancement Deux-Agents avec Augmentation de Ressources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Lucarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Mommessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global IoT Conference (GloTS 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03710138v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Federated Learning Framework for IoT: Application to Industry 4.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Safri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mehdi Kandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Miloudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bortolaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9601,64 +9601,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One gradient frank-wolfe for decentralized online convex and submodular optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan-Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen Kim Thang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9709,90 +9709,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-Term Ambient Temperature Forecasting for Smart Heaters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Carastan-Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Andrei da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Goldman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angan Mitra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th IEEE Symposium on Computers and Communications (ISCC 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Athens, Greece</w:t>
@@ -9847,51 +9847,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Lucarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9938,51 +9938,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating Computation and Data Placements in Edge Infrastructures through a Common Simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Andrei da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mommessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10072,51 +10072,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling at the Edge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Mommessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Lucarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10167,77 +10167,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting Batch Scheduling to Workload Characteristics: What can we expect From Online Learning?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Zrigui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPDPS 2019 - 33rd IEEE International Parallel &amp; Distributed Processing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil. pp.686-695, </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10265,373 +10265,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02044903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One can only gain by replacing EASY Backfilling: A simple scheduling policies case study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Challenges for scheduling at the Edge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Salah Zrigui</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Lucarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Mommessin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanik Ngoko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCGrid 2019 - International Symposium in Cluster, Cloud, and Grid Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MCST 2019 - Workshop on Mathematical Challenges in Scheduling Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Sanya, China. pp.1-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02237895v1</w:t>
+                <w:t xml:space="preserve">hal-02459551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges for scheduling at the Edge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Online Non-preemptive Scheduling to Minimize Maximum Weighted Flow-time on Related Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Lucarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Moseley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Thang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhinav Srivastav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yanik Ngoko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MCST 2019 - Workshop on Mathematical Challenges in Scheduling Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Sanya, China. pp.1-33</w:t>
+              <w:t xml:space="preserve">39th IARCS Annual Conference on Foundations of Software Technology and Theoretical Computer Science (FSTTCS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Bombay, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459551v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Non-preemptive Scheduling to Minimize Maximum Weighted Flow-time on Related Machines</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abhinav Srivastav</w:t>
+                <w:t xml:space="preserve">One can only gain by replacing EASY Backfilling: A simple scheduling policies case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Carastan-Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael y de Camargo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Zrigui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th IARCS Annual Conference on Foundations of Software Technology and Theoretical Computer Science (FSTTCS 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CCGrid 2019 - International Symposium in Cluster, Cloud, and Grid Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Larnaca, Cyprus. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCGRID.2019.00010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416965v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02237895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Non-preemptive Scheduling to Minimize Maximum Weighted Flow-time on Related Machines</w:t>
               </w:r>
@@ -10643,51 +10643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Lucarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Moseley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Thang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhinav Srivastav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10732,391 +10732,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02416979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interference-Aware Scheduling using Geometric Constraints</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Online Non-preemptive Scheduling on Unrelated Machines with Rejections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Lucarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégory Mounié</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Moseley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Kim Thang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhinav Srivastav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Par 2018 - European Conference on Parallel Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-96983-1_15⟩</w:t>
+              <w:t xml:space="preserve">SPAA 2018 - 30th ACM Symposium on Parallelism in Algorithms and Architectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Vienna, Austria. pp.291-300, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3210377.3210402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01884542v1</w:t>
+                <w:t xml:space="preserve">hal-01986312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Methodology for Handling Data Movements by Anticipation</w:t>
+                <w:t xml:space="preserve">Interference-Aware Scheduling using Geometric Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Dogeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Lucarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Par 2018 - 24th International European Conference on Parallel and Distributed Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Turin, Italy. pp.134-145, </w:t>
+              <w:t xml:space="preserve">Euro-Par 2018 - European Conference on Parallel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Torino, Italy. pp.205-217, </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-10549-5_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-96983-1_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066200v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Non-preemptive Scheduling on Unrelated Machines with Rejections</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Methodology for Handling Data Movements by Anticipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bleuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Lucarelli</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abhinav Srivastav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPAA 2018 - 30th ACM Symposium on Parallelism in Algorithms and Architectures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Vienna, Austria. pp.291-300, </w:t>
+              <w:t xml:space="preserve">Euro-Par 2018 - 24th International European Conference on Parallel and Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Turin, Italy. pp.134-145, </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3210377.3210402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-10549-5_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01986312v1</w:t>
+                <w:t xml:space="preserve">hal-02066200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How future buildings could redefine distributed computing</w:t>
               </w:r>
@@ -11213,676 +11213,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Non-Preemptive Scheduling to Minimize Weighted Flow-time on Unrelated Machines</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abhinav Srivastav</w:t>
+                <w:t xml:space="preserve">Tuning EASY-Backfilling Queues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Annual European Symposium on Algorithms (ESA 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Helsinki, Finland. pp.1-12, </w:t>
+              <w:t xml:space="preserve">21st Workshop on Job Scheduling Strategies for Parallel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Orlando, United States. pp.43-61, </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ESA.2018.59⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-77398-8_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01986352v1</w:t>
+                <w:t xml:space="preserve">hal-01522459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning EASY-Backfilling Queues</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valentin Reis</w:t>
+                <w:t xml:space="preserve">Online Non-Preemptive Scheduling to Minimize Weighted Flow-time on Unrelated Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Lucarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Moseley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Kim Thang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhinav Srivastav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Workshop on Job Scheduling Strategies for Parallel Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Orlando, United States. pp.43-61, </w:t>
+              <w:t xml:space="preserve">26th Annual European Symposium on Algorithms (ESA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Helsinki, Finland. pp.1-12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-77398-8_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ESA.2018.59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01522459v1</w:t>
+                <w:t xml:space="preserve">hal-01986352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new on-line method for scheduling independent tasks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interference-Aware Scheduling with 2D-Torus as a Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bleuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Lucarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fernando Machado Mendonca</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing (CCGRID 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Joint EURO/ORSC/ECCO Conference 2017 on Combinatorial Optimization, ECCO2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Koper, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01527746v1</w:t>
+                <w:t xml:space="preserve">hal-01669062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic algorithms for scheduling applications on hybrid multi-core machines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clément Mommessin</w:t>
+                <w:t xml:space="preserve">A Distributed Cloud Service for the Resolution of SAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanik Ngoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International European Conference on Parallel and Distributed Computing (EuroPar 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE 7th International Symposium on Cloud and Service Computing (SC2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Kanazawa, Japan. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SC2.2017.9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01420798v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interference-Aware Scheduling with 2D-Torus as a Case Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Bleuse</w:t>
+                <w:t xml:space="preserve">Generic algorithms for scheduling applications on hybrid multi-core machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Amaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Lucarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégory Mounié</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mommessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint EURO/ORSC/ECCO Conference 2017 on Combinatorial Optimization, ECCO2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Koper, Slovenia</w:t>
+              <w:t xml:space="preserve">23rd International European Conference on Parallel and Distributed Computing (EuroPar 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Santiago de Compostela, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01669062v1</w:t>
+                <w:t xml:space="preserve">hal-01420798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Distributed Cloud Service for the Resolution of SAT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yanik Ngoko</w:t>
+                <w:t xml:space="preserve">A new on-line method for scheduling independent tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Lucarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Machado Mendonca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE 7th International Symposium on Cloud and Service Computing (SC2)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing (CCGRID 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Madrid, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02066391v1</w:t>
+                <w:t xml:space="preserve">hal-01527746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Min-Sum Flow Scheduling with Rejections</w:t>
               </w:r>
@@ -11970,577 +11970,577 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01672351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Automatic Tuning System for Solving NP-Hard Problems in Clouds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yanik Ngoko</w:t>
+                <w:t xml:space="preserve">A comparison of GPU execution time prediction using machine learning and analytical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Amaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael de Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Dyab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Goldman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDPSW 2016 - IEEE International Parallel and Distributed Processing Symposium Workshops</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IPDPSW.2016.68⟩</w:t>
+              <w:t xml:space="preserve">2016 IEEE 15th International Symposium on Network Computing and Applications (NCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Cambridge, United States. pp.326-333, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NCA.2016.7778637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01427255v1</w:t>
+                <w:t xml:space="preserve">hal-02066487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Non-preemptive Scheduling in a Resource Augmentation Model based on Duality</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nguyen Kim Thang</w:t>
+                <w:t xml:space="preserve">Online Non-Preemptive Scheduling to Optimize Max Stretch on a Single Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Francois Dutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Saule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhinav Srivastav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Algorithms (ESA 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22nd International Computing and Combinatorics Conference (COCOON 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Ho-Chi-Minh-Ville, Vietnam</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01334219v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309052v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of GPU execution time prediction using machine learning and analytical modeling</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Message from the HCW General Chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE 15th International Symposium on Network Computing and Applications (NCA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NCA.2016.7778637⟩</w:t>
+              <w:t xml:space="preserve">2016 IEEE International Parallel and Distributed Processing Symposium Workshops (IPDPSW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Chicago, United States. pp.4-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPSW.2016.221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066487v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Non-Preemptive Scheduling to Optimize Max Stretch on a Single Machine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abhinav Srivastav</w:t>
+                <w:t xml:space="preserve">An Automatic Tuning System for Solving NP-Hard Problems in Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanik Ngoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Computing and Combinatorics Conference (COCOON 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPDPSW 2016 - IEEE International Parallel and Distributed Processing Symposium Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Chicago, United States. pp.1443--1452, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPSW.2016.68⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01309052v2</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Message from the HCW General Chair</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Online Non-preemptive Scheduling in a Resource Augmentation Model based on Duality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Lucarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Kim Thang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhinav Srivastav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Parallel and Distributed Processing Symposium Workshops (IPDPSW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Chicago, United States. pp.4-4, </w:t>
+              <w:t xml:space="preserve">European Symposium on Algorithms (ESA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Aarhus, Denmark. pp.1-17, </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPDPSW.2016.221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ESA.2016.63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02066481v1</w:t>
+                <w:t xml:space="preserve">hal-01334219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HCW Introduction</w:t>
               </w:r>
@@ -12832,780 +12832,780 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01371023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Job Scheduling by using Machine Learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Glesser</w:t>
+                <w:t xml:space="preserve">Communication models insights meet simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Dutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Millian Poquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SLURM user group, Georges Washington Univ., USA, 15-16 sept.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Workshop on Algorithms, Models and Tools for Parallel Computing on Heterogeneous Platforms (HeteroPar'2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Vienne, Austria. pp.258-269, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-27308-2_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01230290v1</w:t>
+                <w:t xml:space="preserve">hal-01230288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling Tasks with Precedence Constraints on Hybrid Multi-core Machines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Monna</w:t>
+                <w:t xml:space="preserve">A Scheduler-Level Incentive Mechanism for Energy Efficiency in HPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiannis Georgiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Glesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Rzadca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDPSW 2015 - IEEE International Parallel and Distributed Processing Symposium Workshop</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IPDPSW.2015.119⟩</w:t>
+              <w:t xml:space="preserve">CCGrid 2015 - 15th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Shenzhen, China. pp.617--626, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCGrid.2015.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01230286v1</w:t>
+                <w:t xml:space="preserve">hal-01230295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication models insights meet simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Millian Poquet</w:t>
+                <w:t xml:space="preserve">Improving Backfilling by using Machine Learning to predict Running Times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Glesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Workshop on Algorithms, Models and Tools for Parallel Computing on Heterogeneous Platforms (HeteroPar'2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SuperComputing 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Austin, TX, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2807591.2807646⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-27308-2_22⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01230288v1</w:t>
+                <w:t xml:space="preserve">hal-01221186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Scheduler-Level Incentive Mechanism for Energy Efficiency in HPC</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Krzysztof Rzadca</w:t>
+                <w:t xml:space="preserve">A generic approach for heterogeneous scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Lucarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCGrid 2015 - 15th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECCO 2015, the 28th Conference of the European Chapter on Combinatorial Optimization, Catania, Italy, May 28-30</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Catania, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230295v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Backfilling by using Machine Learning to predict Running Times</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Handling Heterogeneity for Efficient Implementations: A Case Study on Sequence Comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SuperComputing 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Austin, TX, United States. </w:t>
+              <w:t xml:space="preserve">IPDPSW 2015 - IEEE International Parallel and Distributed Processing Symposium Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Hyderabad, India. pp.346--349, </w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2807591.2807646⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IPDPSW.2015.123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01221186v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling Heterogeneity for Efficient Implementations: A Case Study on Sequence Comparison</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scheduling Tasks with Precedence Constraints on Hybrid Multi-core Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Monna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPDPSW 2015 - IEEE International Parallel and Distributed Processing Symposium Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2015, Hyderabad, India. pp.346--349, </w:t>
+              <w:t xml:space="preserve">, May 2015, Hyderabad, India. pp.27--33, </w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPDPSW.2015.123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IPDPSW.2015.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01230285v1</w:t>
+                <w:t xml:space="preserve">hal-01230286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic approach for heterogeneous scheduling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giorgio Lucarelli</w:t>
+                <w:t xml:space="preserve">Improving Job Scheduling by using Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiannis Georgiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Glesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCO 2015, the 28th Conference of the European Chapter on Combinatorial Optimization, Catania, Italy, May 28-30</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Catania, Italy</w:t>
+              <w:t xml:space="preserve">SLURM user group, Georges Washington Univ., USA, 15-16 sept.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01230287v1</w:t>
+                <w:t xml:space="preserve">hal-01230290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Resource and Job Management for Limited Power Consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiannis Georgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Glesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13730,51 +13730,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online non-preemptive scheduling to optimize stretch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Saule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13851,51 +13851,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contiguity and Locality in Backfilling Scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Lucarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Machado Mendonca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13949,611 +13949,611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01230294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competitive analysis for non-preemptive average stretch</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abhinav Srivastav</w:t>
+                <w:t xml:space="preserve">Scheduling Data Flow Program in XKaapi: A New Affinity Based Algorithm for Heterogeneous Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bleuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João V. F. Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCO XXVII – CO 2014 Joint Conference 27 th Conference of the European Chapter on Combinatorial Optimization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Euro-Par 2014 Parallel Processing - 20th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Porto, Portugal. pp.560 - 571, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-09873-9_47⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01102274v1</w:t>
+                <w:t xml:space="preserve">hal-01081629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Biological Sequence Comparison on Hybrid Platforms</w:t>
+                <w:t xml:space="preserve">Scheduling Independent Tasks on Multi-cores with GPU Accelerators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fernando Mendonca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd International Conference on Parallel Processing, ICPP 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICPP.2014.59⟩</w:t>
+              <w:t xml:space="preserve">HeteroPar 2013 - 11th International Workshop on Algorithms, Models and Tools for Parallel Computing on Heterogeneous Platforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Aachen, Germany. pp.228-237, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-54420-0_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01102263v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Proactive Approach for Coping with Uncertain Resource Availabilities on Desktop Grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Claude Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Essafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HiPC'14, IEEE Int. Conf. on High Performance Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Goa, India. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01230767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling Independent Tasks on Multi-cores with GPU Accelerators</w:t>
+                <w:t xml:space="preserve">Fast Biological Sequence Comparison on Hybrid Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Mendonca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HeteroPar 2013 - 11th International Workshop on Algorithms, Models and Tools for Parallel Computing on Heterogeneous Platforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-54420-0_23⟩</w:t>
+              <w:t xml:space="preserve">43rd International Conference on Parallel Processing, ICPP 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Minneapolis, United States. pp.501 - 509, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPP.2014.59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00921357v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling Data Flow Program in XKaapi: A New Affinity Based Algorithm for Heterogeneous Architectures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Grégory Mounié</w:t>
+                <w:t xml:space="preserve">Competitive analysis for non-preemptive average stretch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhinav Srivastav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Par 2014 Parallel Processing - 20th International Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECCO XXVII – CO 2014 Joint Conference 27 th Conference of the European Chapter on Combinatorial Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, München, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-09873-9_47⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01081629v1</w:t>
+                <w:t xml:space="preserve">hal-01102274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing Energy based fair-share scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Glesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiannis Georgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14604,51 +14604,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing Power-capping in Slurm scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Glesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiannis Georgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14706,419 +14706,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01102285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Algorithm for Scheduling Jobs in Volunteer Computing Platforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adel Essafi</w:t>
+                <w:t xml:space="preserve">Big Data et partitionment de documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zied Zaidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HCW - Proceedings of the 2014 IEEE International Parallel &amp; Distributed Processing Symposium Workshops</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TangenteSup, issue spéciale sur le Partage des ressources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Unknown, France. pp.64-67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01102180v1</w:t>
+                <w:t xml:space="preserve">hal-01230297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big Data et partitionment de documents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Gaussier</w:t>
+                <w:t xml:space="preserve">An Efficient Algorithm for Scheduling Jobs in Volunteer Computing Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Essafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Zaidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TangenteSup, issue spéciale sur le Partage des ressources</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HCW - Proceedings of the 2014 IEEE International Parallel &amp; Distributed Processing Symposium Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Phoenix, United States. pp.68--76, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPSW.2014.13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230297v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preemptive scheduling of independent tasks on multi-cores with GPU</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Grégory Mounié</w:t>
+                <w:t xml:space="preserve">A (2+ε)-Approximation for Scheduling Parallel Jobs in Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Dutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Robenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCO XXVI: the 26th European Chapter on Combinatorial Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">the 19th International Euro-Par Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Aachen, Germany. pp.78-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00921355v1</w:t>
+                <w:t xml:space="preserve">hal-00921354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are we expecting too much from GPUs?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OStrich: Fair Scheduling for Multiple Submissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Emeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Rzadca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PPAM, the 10th International Conference on Parallel Processing and Applied Mathematics</w:t>
+              <w:t xml:space="preserve">PPAM'2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00921365v1</w:t>
+                <w:t xml:space="preserve">hal-00918374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximation Algorithms for a Scheduling Problem on Multi-Cores with GPUs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15160,489 +15186,463 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th workshop on Models and Algorithms for Planning and Scheduling Problems MAPSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Pont-à-Mousson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00921356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A (2+ε)-Approximation for Scheduling Parallel Jobs in Platforms</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Are we expecting too much from GPUs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 19th International Euro-Par Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Aachen, Germany. pp.78-89</w:t>
+              <w:t xml:space="preserve">PPAM, the 10th International Conference on Parallel Processing and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00921354v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OStrich: Fair Scheduling for Multiple Submissions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Krzysztof Rzadca</w:t>
+                <w:t xml:space="preserve">Preemptive scheduling of independent tasks on multi-cores with GPU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Blazewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Monna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PPAM'2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">ECCO XXVI: the 26th European Chapter on Combinatorial Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00918374v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual Discounting Functions for Internet Shopping Optimization Problem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accelerating Population-Based Search Heuristics by Adaptive Resource Allocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bouvry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jedrzej Musial</w:t>
+                <w:t xml:space="preserve">Joachim Lepping</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johnatan Pecero</w:t>
+                <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MISTA 2013 - 6th Multidisciplinary International Scheduling Conference: Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">GECCO '13: Proceedings of the 15th ACM Annual Conference on Genetic and Evolutionary Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Unknown, Unknown Region. pp.1165-1172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00921360v1</w:t>
+                <w:t xml:space="preserve">hal-01382302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating Population-Based Search Heuristics by Adaptive Resource Allocation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dual Discounting Functions for Internet Shopping Optimization Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Blazewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim Lepping</w:t>
+                <w:t xml:space="preserve">Pascal Bouvry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jedrzej Musial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
+                <w:t xml:space="preserve">Johnatan Pecero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO '13: Proceedings of the 15th ACM Annual Conference on Genetic and Evolutionary Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Unknown, Unknown Region. pp.1165-1172</w:t>
+              <w:t xml:space="preserve">MISTA 2013 - 6th Multidisciplinary International Scheduling Conference: Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01382302v1</w:t>
+                <w:t xml:space="preserve">hal-00921360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Server Consolidation Problem: Definition and Model</w:t>
               </w:r>
@@ -15753,64 +15753,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Parallel Algorithms Solving the Same Application: What is the Best Approach?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Goldman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Lepping</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanik Ngoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15861,51 +15861,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malleable resource sharing algorithms for cooperative resolution of problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Goldman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanik Ngoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15965,51 +15965,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Campaign Scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinicius Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Razdca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16063,697 +16063,658 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00796259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling large scale parallel platforms. System and users: a 180 degrees vision?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tight approximation for scheduling parallel jobs on identical clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Bougeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Francois Dutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Robenek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd french-brazilian workshop LICIA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPDPSW: International Parallel and Distributed Processing Symposim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Shangai, China. pp.878-885, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPSW.2012.108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00796264v1</w:t>
+                <w:t xml:space="preserve">hal-00738499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tight approximation for scheduling parallel jobs on identical clusters</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scheduling large scale parallel platforms. System and users: a 180 degrees vision?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDPSW: International Parallel and Distributed Processing Symposim</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd french-brazilian workshop LICIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPDPSW.2012.108⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00738499v1</w:t>
+                <w:t xml:space="preserve">hal-00796264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Off-line scheduling of multi-Threaded request streams on a caching server</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Veronika Rehn-Sonigo</w:t>
+                <w:t xml:space="preserve">On the Scheduling of Checkpoints on Desktop Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Slim Bouguerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derrick Kondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guochuan Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 25th IPDPS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th IEEE/ACM International Symposium on Cluster, Cloud, and Grid Computing (CCGrid 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Newport Beach, United States. pp.305-313, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCGrid.2011.63⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00796867v1</w:t>
+                <w:t xml:space="preserve">hal-00788788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Scheduling of Checkpoints on Desktop Grids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Derrick Kondo</w:t>
+                <w:t xml:space="preserve">Tight Analysis of Relaxed Multi-Organization Scheduling Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Francois Dutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IEEE/ACM International Symposium on Cluster, Cloud, and Grid Computing (CCGrid 2011)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25th IEEE International Parallel and Distributed Processing Symposium (IPDPS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Anchorage, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00788788v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00592174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tight Analysis of Relaxed Multi-Organization Scheduling Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Cordeiro</w:t>
+                <w:t xml:space="preserve">Using oracles for the design of efficient approximation algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Francois Dutot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th IEEE International Parallel and Distributed Processing Symposium (IPDPS 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Anchorage, United States</w:t>
+              <w:t xml:space="preserve">MAPSP: Models and Algorithms for Planning and Scheduling Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Nymburk, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00592174v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using oracles for the design of efficient approximation algorithms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Francois Dutot</w:t>
+                <w:t xml:space="preserve">Ggen : génération aléatoire de graphes pour l'ordonnancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swann Perarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAPSP: Models and Algorithms for Planning and Scheduling Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Nymburk, Czech Republic</w:t>
+              <w:t xml:space="preserve">ROADEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00738513v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bi-Objective Scheduling Algorithm for Desktop Grids with Uncertain Resource Availabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Claude Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Essafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16768,139 +16729,178 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europar 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00591804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ggen : génération aléatoire de graphes pour l'ordonnancement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Off-line scheduling of multi-Threaded request streams on a caching server</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Rehn-Sonigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swann Perarnau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Trystram</w:t>
+                <w:t xml:space="preserve">H. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guochuan Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 25th IPDPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Anchorage, Alaska, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00796871v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling jobs on heterogeneous platforms</w:t>
               </w:r>
@@ -17118,973 +17118,973 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00796864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fast 5/2-approximation algorithm for hierarchical scheduling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christina Robenek</w:t>
+                <w:t xml:space="preserve">Scheduling Instructions on Hierarchical Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Blachot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnatan Pecero Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Érik Saule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROPAR</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Workshop on Parallel and Distributed Scientific and Engineering Computing (PDSEC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Atlanta, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPSW.2010.5470711⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00738518v1</w:t>
+                <w:t xml:space="preserve">hal-00798448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed control scheduling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Random graph generation for scheduling simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Mounié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swann Pérarnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint workshop on Scheduling for large-scale systems and scientific computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Aussois, France</w:t>
+              <w:t xml:space="preserve">3rd International ICST Conference on Simulation Tools and Techniques (SIMUTools 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Malaga, Spain. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00798457v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00471255v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling Instructions on Hierarchical Machines</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Érik Saule</w:t>
+                <w:t xml:space="preserve">Approximation Algorithms for Multiple Strip Packing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Bougeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Dutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Otte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Workshop on Parallel and Distributed Scientific and Engineering Computing (PDSEC 2010)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IPDPSW.2010.5470711⟩</w:t>
+              <w:t xml:space="preserve">Approximation and Online Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Copenhagen, Denmark. pp.37-48, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-12450-1_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00798448v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random graph generation for scheduling simulations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Swann Pérarnau</w:t>
+                <w:t xml:space="preserve">A fast \frac52-approximation algorithm for hierarchical scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Bougeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Dutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Otte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International ICST Conference on Simulation Tools and Techniques (SIMUTools 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Malaga, Spain. pp.10</w:t>
+              <w:t xml:space="preserve">Proceedings of the 16th International EuroPar Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Ischia, Italy. pp.157-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00471255v2</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation Algorithms for Multiple Strip Packing</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christina Otte</w:t>
+                <w:t xml:space="preserve">LPT scheduling algorithms with unavailability constraints under uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Essafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Mahjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approximation and Online Algorithms</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Parallel Computing: from multicores and GPU's to Petascale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Lyon, France. pp.205-211</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00953421v1</w:t>
+                <w:t xml:space="preserve">hal-00798451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fast \frac52-approximation algorithm for hierarchical scheduling</w:t>
+                <w:t xml:space="preserve">Approximating the Non-contiguous Multiple Organization Packing Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Otte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 16th International EuroPar Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TCS: Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Brisbane, Australia. pp.316-327, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15240-5₂3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953419v1</w:t>
+                <w:t xml:space="preserve">hal-00798444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LPT scheduling algorithms with unavailability constraints under uncertainties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Grégory Mounié</w:t>
+                <w:t xml:space="preserve">A fast 5/2-approximation algorithm for hierarchical scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Bougeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Francois Dutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Robenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Computing: from multicores and GPU's to Petascale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Lyon, France. pp.205-211</w:t>
+              <w:t xml:space="preserve">EUROPAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Ischia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00798451v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximating the Non-contiguous Multiple Organization Packing Problem</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distributed control scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TCS: Theoretical Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint workshop on Scheduling for large-scale systems and scientific computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Aussois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-15240-5₂3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00798444v1</w:t>
+                <w:t xml:space="preserve">hal-00798457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tighter Analysis of Work Stealing</w:t>
               </w:r>
@@ -18380,51 +18380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre François Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Otte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18465,619 +18465,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01054450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Multi-Organization Scheduling Algorithms</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-organization scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Processing, 16th International Euro-Par Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Ischia, Italy. pp.367--379</w:t>
+              <w:t xml:space="preserve">10th conference on computational and mathematical methods in Science and Engineering (CCMSE 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Almeria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00536510v1</w:t>
+                <w:t xml:space="preserve">hal-00798456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-organization scheduling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of Multi-Organization Scheduling Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th conference on computational and mathematical methods in Science and Engineering (CCMSE 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Almeria, Spain</w:t>
+              <w:t xml:space="preserve">Parallel Processing, 16th International Euro-Par Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Ischia, Italy. pp.367--379</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00798456v1</w:t>
+                <w:t xml:space="preserve">inria-00536510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation issues of scheduling with reservations on desktop grids</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Grégory Mounié</w:t>
+                <w:t xml:space="preserve">Combining SAT solvers on discrete resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanik Ngoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Parco 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HPCS '09 : International Conference on High Performance Computing &amp; Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Leipzig, Germany. pp.153-160, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HPCSIM.2009.5194889⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00800424v1</w:t>
+                <w:t xml:space="preserve">hal-00690807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment rater la validation de votre algorithme d'ordonnancement</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Swann Perarnau</w:t>
+                <w:t xml:space="preserve">Multi-Users Scheduling in Parallel Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Érik Saule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding of Renpar'19</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of IPDPS 2009, the 23rd International Parallel and Distributed Processing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Roma, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2009.5161037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00788934v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining SAT solvers on discrete resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yanik Ngoko</w:t>
+                <w:t xml:space="preserve">Comment rater la validation de votre algorithme d'ordonnancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Mounié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swann Perarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HPCS '09 : International Conference on High Performance Computing &amp; Simulation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceeding of Renpar'19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Toulouse, France. pp.1-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00690807v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Users Scheduling in Parallel Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Érik Saule</w:t>
+                <w:t xml:space="preserve">Implementation issues of scheduling with reservations on desktop grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Essafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Mahjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of IPDPS 2009, the 23rd International Parallel and Distributed Processing Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of Parco 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPDPS.2009.5161037⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00800421v1</w:t>
+                <w:t xml:space="preserve">hal-00800424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The guess approximation technique and its application to the Discrete Resource Sharing Scheduling Problem</w:t>
               </w:r>
@@ -19431,106 +19431,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Francois Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Otte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WAOA'2009: 7th Workshop on Approximation and Online Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Copenhague, Denmark. pp.37-48, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-12450-1_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00738614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -19547,77 +19547,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Flexible Checkpoint/Restart Model in Distributed Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slim Bouguerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 8th International IEEE Conference on Parallel Processing and Applied Mathematics (PPAM'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Wroclaw, Poland. pp.206-215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20147,51 +20147,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperation in multi-organization scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Rzadca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20289,64 +20289,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Dat Cung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20427,64 +20427,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Danjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transgressive Computing 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Grenade, Spain. pp.131-148</w:t>
@@ -20513,51 +20513,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A best-compromise bicriteria scheduling algorithm for malleable tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20608,51 +20608,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling Moldable Tasks for Dynamic {SMP} Clusters in {S}o{C} Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukasz Masko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21040,51 +21040,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling on hierarchical clusters using malleable tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21226,64 +21226,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Load Balancing for Ocean Circulation Model with Adaptive Meshing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21431,191 +21431,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00857009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systolic solution of the Algebraic Path Problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parallel implementation of the algebraic path problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systolic Arrays</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1987, Unknown, pp.171-180</w:t>
+              <w:t xml:space="preserve">CONPAR 86</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, Unknown, pp.149-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00857117v1</w:t>
+                <w:t xml:space="preserve">hal-00857115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel implementation of the algebraic path problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systolic solution of the Algebraic Path Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONPAR 86</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1987, Unknown, pp.149-156</w:t>
+              <w:t xml:space="preserve">Systolic Arrays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, Unknown, pp.171-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00857115v1</w:t>
+                <w:t xml:space="preserve">hal-00857117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauss elimination algorithms for MIMD computers</w:t>
               </w:r>
@@ -21849,51 +21849,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison expérimentale de logiciels de mesure d'énergie : côté GPU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22353,414 +22353,414 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00796260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special issue on ISPDC'2009 and HeteroPar'2009</w:t>
+                <w:t xml:space="preserve">Special issue of Parallel Computing on ISPDC'2009 and HeteroPar'2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonel Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Yves Robert and Leonel Sousa and Denis Trystram. Parallel Computing 37, 8, pp.327-498, 2011</w:t>
+              <w:t xml:space="preserve">Yves Robert, Leonel Sousa, et Denis Trystram. ELSEVIER, 37, pp.170, 2011, Parallel Computing</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00945064v1</w:t>
+                <w:t xml:space="preserve">hal-00786375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special issue of Parallel Computing on ISPDC'2009 and HeteroPar'2009</w:t>
+                <w:t xml:space="preserve">Special issue on ISPDC'2009 and HeteroPar'2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonel Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Yves Robert, Leonel Sousa, et Denis Trystram. ELSEVIER, 37, pp.170, 2011, Parallel Computing</w:t>
+              <w:t xml:space="preserve">Yves Robert and Leonel Sousa and Denis Trystram. Parallel Computing 37, 8, pp.327-498, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00786375v1</w:t>
+                <w:t xml:space="preserve">hal-00945064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guest editorial for the special issue &amp;quot;New challenges in scheduling theory</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Erwin Pesch</w:t>
+                <w:t xml:space="preserve">Guest editorial for the special issue &amp;quot;ISPDC'09 and Heteropar'09</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonel Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Robert, Yves and Souza, Leonel and Trystram, Denis. Elsevier, 37-8, pp.329-330, 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00798453v1</w:t>
+                <w:t xml:space="preserve">hal-00798455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guest editorial for the special issue &amp;quot;ISPDC'09 and Heteropar'09</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Guest editorial for the special issue &amp;quot;New challenges in scheduling theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Blazewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Pesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guochuan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bender, Michael and Blazewicz, Jacek and Pesch, Erwin and Trystram, Denis and Zhang, Guochuan. Springer Verlag, 13-5, pp.451-452, 2010, Journal of Scheduling, </w:t>
             </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonel Souza</w:t>
-[...21 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1007/s10951-010-0196-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00798455v1</w:t>
+                <w:t xml:space="preserve">hal-00798453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel Processing: CONPAR 92 - VAPP V</w:t>
               </w:r>
@@ -23184,272 +23184,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00690816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective scheduling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Érik Saule</w:t>
+                <w:t xml:space="preserve">A survey on approximation algorithms for scheduling with machine unavailability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Diedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich M. Schwarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Robert, Yves and Vivien, Frédéric. </w:t>
+              <w:t xml:space="preserve">Lerner, J. and Wagner, D. and Zweig, K. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Introduction to scheduling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Algorithmics, 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5515, Springer, pp.50-64, 2009, LNCS, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-02094-0_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00800427v1</w:t>
+                <w:t xml:space="preserve">hal-00800428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey on approximation algorithms for scheduling with machine unavailability</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ulrich M. Schwarz</w:t>
+                <w:t xml:space="preserve">Multi-objective scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Dutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Rzadca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Érik Saule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Lerner, J. and Wagner, D. and Zweig, K. </w:t>
+              <w:t xml:space="preserve">Robert, Yves and Vivien, Frédéric. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmics, 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Introduction to scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, Chapman and Hall/CRC Press, 2009</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00800428v1</w:t>
+                <w:t xml:space="preserve">hal-00800427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault tolerance and availability awarness in computational grids</w:t>
               </w:r>
@@ -23461,51 +23461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Besseron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slim Bouguerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Érik Saule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24150,51 +24150,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747713v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Carastan-Santos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges da Costa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Fontana de Nardin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millian Poquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Rzadca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2025.3586723" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420527v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raffin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2024.3492336" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04591605v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry M&#233;nissier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486682v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefevre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Combaz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955088v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguy&#7877;n Kim Th&#7855;ng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhinav Srivastav" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Youssef" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2022.07.010" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523262v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dufoss&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph D&#252;rr" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nadal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;scar V&#225;squez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2021.12.020" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023222v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Zrigui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael y de Camargo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2022.01.003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02432381v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Claude Canon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud-Dubois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Lucarelli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Marchal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3387110" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443995v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanik Ngoko" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C&#233;rin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/amcs-2019-0019" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01896868v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Amaris" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mommessin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4647" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01516700v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kedad-Sidhoum" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Monna" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouni&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S012905411850003X" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808225v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourcier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solena Le Scouarnec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Karakachoff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourcereau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2017.12.006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963221v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Blazewicz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moseley" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Pesch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guochuan Zhang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-018-0571-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066143v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Kraemer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Maziero" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4352" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963216v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaussier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lelong" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Reis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2018.2820699" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066165v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lengauer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boug&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4204" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01516752v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bleuse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Hunold" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2017.2675891" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066433v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-016-0503-z" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427256v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Jansen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2016.10.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBMR2X87-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230293v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bougeret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Dutot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Robenek" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.07.003" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230289v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-014-0377-x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208434v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek B&#322;a&#380;ewicz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2015.04.009" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119320v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordeiro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3298" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MFBVPPBR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081625v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3359" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101712v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Slim Bouguerra" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Kondo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Mendonca" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2014.01.005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNXL1BGR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101708v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Cheriere" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jedrzej Musial" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-014-0390-0" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101783v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hendel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieslaw Kubiak" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-013-0341-1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101728v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoudi El Mostafa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wagner" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trystram" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2014048" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00838717v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2013.03.020" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796251v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.1021-1047" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-3KDS68G1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796248v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchiboukdjian" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gast" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-012-1149-7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788101v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2012.57" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788219v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Saule" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796862v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mahjoub" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan E. Pecero-Sanchez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10589-009-9311-0" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VLW5VDRR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796861v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Dutot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pascual" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2011.47" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796858v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Goldman" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0129054111008271" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796860v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1752" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M1Z1NQ51-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796859v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793830911001413" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798443v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Diedrich" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-008-9271-2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-80T7TNMM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00800412v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2007.06.067" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HX6SZR9Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00800416v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Tchernykh" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brizuela" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Scherson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2008.03.005" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00800413v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rik Saule" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2009.01.019" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LM2MHVN2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953257v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1378" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N1GKVFPD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753169v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girault" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2008.11.002" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJ3MBWTJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338855v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Angelo Steffenel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Martinasso" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261435v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Nasri" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJGUC.2009.022026" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002166v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rapine" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0097539701385995" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005318v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003954v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(02)00039-7" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001546v3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lep&#232;re" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239332v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Penz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jos.121" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100949v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Aloulou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rossi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Moukrim" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239335v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-2217(00)00281-2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7BBTD8L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272404v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cappello" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Litaize" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;haut" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Petiton" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003946v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blayo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debreu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239338v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626400000263" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239342v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857036v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0734-189X(90)90083-8" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CX66L642-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857019v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3975(89)90059-5" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857003v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude K&#246;nig" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857001v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-8191(88)90043-9" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGZBSFP4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857005v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cosnard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Marrakchi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-8191(88)90070-1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8BLL65D-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857108v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857107v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857106v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857126v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857144v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156857v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Andrei Da Silva" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Georgiou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mercier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouni&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672608.3707941" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246933v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248774v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalam Benhari" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Denneulin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04703453v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Anh Nguyen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Kim Thang" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70341-6_12" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893830v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouveret" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Frenoux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mallarino" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystam" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566184v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Stolf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-69577-3_11" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177085v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Angelelli" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Andrei da Silva" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid57682.2023.00052" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04030223v2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jay" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ostapenco" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid57682.2023.00020" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903632v3" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Sousa" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT4S58814.2023.00022" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595369v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fagnon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Mommessin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955067v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Safri" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mehdi Kandi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Miloudi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bortolaso" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS54860.2022.00145" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909430v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couillet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Baucher" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666851v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12597-3_16" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710138v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angan Mitra" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Thang Nguyen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20936-9_4" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955062v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951666v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Closson" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Donsez" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISC255366.2022.9921984" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03835713v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03364728v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944032v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Faure" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW50202.2020.00066" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02915346v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neyron" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adwait Bauskar" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD49847.2020.00020" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02459646v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044903v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2019.00077" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02237895v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2019.00010" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02459551v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416965v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416979v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01884542v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Dogeas" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96983-1_15" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066200v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10549-5_11" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986312v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3210377.3210402" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066185v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saintherant" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2018.00192" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986352v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2018.59" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522459v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77398-8_3" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01527746v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Machado Mendonca" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01420798v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01669062v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066391v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SC2.2017.9" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672351v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Nguyen" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427255v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2016.68" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01334219v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2016.63" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066487v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael de Camargo" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dyab" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2016.7778637" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01309052v2" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066481v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2016.221" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066479v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2016.219" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066493v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrooz Omidvar-Tehrani" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46128-1_19" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01371023v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42634-1_41" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230290v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Glesser" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230286v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2015.119" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230288v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27308-2_22" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230295v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2015.101" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221186v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaussier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2807591.2807646" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230285v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2015.123" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230287v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230292v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2015.118" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230291v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2015.155" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230284v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230294v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2015.143" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102274v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102263v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2014.59" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230767v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Essafi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921357v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54420-0_23" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081629v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o V. F. Lima" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09873-9_47" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102291v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102285v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hautreux" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102180v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Zaidi" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2014.13" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230297v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921355v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921365v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921356v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921354v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918374v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Emeras" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Pinheiro" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921360v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvry" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnatan Pecero" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382302v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Lepping" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayotis Mertikopoulos" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921363v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebre" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martineau" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Soukhal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent T'kindt" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921358v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796254v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2012.6256524" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796259v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Razdca" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HiPC.2012.6507489" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796264v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738499v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2012.108" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796867v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Rehn-Sonigo" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xu" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788788v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2011.63" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00592174v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738513v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591804v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796871v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Perarnau" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738508v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796864v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HiPC.2011.6152720" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738518v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798457v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798448v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blachot" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huard" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnatan Pecero Sanchez" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2010.5470711" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471255v2" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann P&#233;rarnau" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vincent" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953421v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Otte" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12450-1_4" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GSHN7NVX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953419v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798451v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798444v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15240-5&#8322;3" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788864v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roch" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17514-5_25" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2F0FDPJH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798450v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Masko" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Tudruj" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14403-5_4" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CGSTTGB0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01054450v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois Dutot" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15240-5_23" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536510v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798456v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00800424v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788934v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690807v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSIM.2009.5194889" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00800421v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5161037" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806237v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688739v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goldman" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5160879" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00800420v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan E. Pecero-S&#224;nchez" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zomaya" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03869-3&#8322;5" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738614v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788926v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00333906v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85451-7_94" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-783JDWQ0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684425v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wierzbicki" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2007.52" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136204v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186786v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136202v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689789v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74466-5_25" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-M89ZGP5V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856375v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dat Cung" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Dumas" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raffin" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318540v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Danjean" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001080v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001079v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003125v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100140v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaujal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huard" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thierry" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001520v3" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001082v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001525v2" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/305619.305622" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003948v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48311-X_39" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RLWXL0WZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857009v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857117v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857115v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857116v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857132v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muller" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03945744v2" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153797v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Rosenberg" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58376-7" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066499v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43659-3" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921364v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bender" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796260v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Milis" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihui Du" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Schwiegelshohn" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945064v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786375v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798453v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-010-0196-7" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798455v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Souza" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857061v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066384v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75178-8_19" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796870v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangelis Paschos" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raynal" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690816v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-530-3-43" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00800427v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00800428v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich M. Schwarz" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02094-0_3" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Z9503DF4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00800425v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Besseron" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003126v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220071v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bermond" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fraigniaud" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Germa" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Heydemann" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lazard" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00311918v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009202v2" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747713v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Carastan-Santos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges da Costa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Fontana de Nardin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millian Poquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Rzadca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2025.3586723" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420527v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raffin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2024.3492336" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04591605v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry M&#233;nissier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486682v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefevre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Combaz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955088v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguy&#7877;n Kim Th&#7855;ng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhinav Srivastav" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Youssef" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2022.07.010" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023222v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Zrigui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael y de Camargo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2022.01.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523262v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dufoss&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph D&#252;rr" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nadal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;scar V&#225;squez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2021.12.020" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02432381v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Claude Canon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud-Dubois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Lucarelli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Marchal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3387110" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443995v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanik Ngoko" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C&#233;rin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/amcs-2019-0019" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01896868v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Amaris" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mommessin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4647" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01516700v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kedad-Sidhoum" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Monna" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouni&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S012905411850003X" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808225v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourcier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solena Le Scouarnec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Karakachoff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourcereau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2017.12.006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963221v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Blazewicz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moseley" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Pesch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guochuan Zhang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-018-0571-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963216v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaussier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lelong" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Reis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2018.2820699" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066143v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Kraemer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Maziero" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4352" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066165v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lengauer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boug&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4204" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01516752v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bleuse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Hunold" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2017.2675891" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066433v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-016-0503-z" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427256v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Jansen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2016.10.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBMR2X87-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230293v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bougeret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Dutot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Robenek" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.07.003" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230289v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-014-0377-x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208434v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek B&#322;a&#380;ewicz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2015.04.009" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119320v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordeiro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3298" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MFBVPPBR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081625v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3359" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101712v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Slim Bouguerra" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Kondo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Mendonca" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2014.01.005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNXL1BGR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101708v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Cheriere" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jedrzej Musial" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-014-0390-0" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101783v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hendel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieslaw Kubiak" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-013-0341-1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101728v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoudi El Mostafa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wagner" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trystram" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2014048" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00838717v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2013.03.020" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796251v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.1021-1047" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-3KDS68G1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796248v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchiboukdjian" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gast" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-012-1149-7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788101v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2012.57" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788219v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Saule" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796861v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Dutot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pascual" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2011.47" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796858v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Goldman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0129054111008271" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796862v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mahjoub" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan E. Pecero-Sanchez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10589-009-9311-0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VLW5VDRR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796860v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1752" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M1Z1NQ51-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796859v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793830911001413" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798443v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Diedrich" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-008-9271-2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-80T7TNMM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00800416v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Tchernykh" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brizuela" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Scherson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2008.03.005" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00800412v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2007.06.067" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HX6SZR9Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00800413v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rik Saule" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2009.01.019" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LM2MHVN2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953257v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1378" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N1GKVFPD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753169v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girault" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2008.11.002" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJ3MBWTJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338855v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Angelo Steffenel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Martinasso" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261435v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Nasri" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJGUC.2009.022026" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002166v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rapine" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0097539701385995" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005318v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003954v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(02)00039-7" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239332v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Penz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jos.121" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001546v3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lep&#232;re" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100949v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Aloulou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rossi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Moukrim" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239335v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-2217(00)00281-2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7BBTD8L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003946v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blayo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debreu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272404v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cappello" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Litaize" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;haut" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Petiton" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239338v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626400000263" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239342v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857036v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0734-189X(90)90083-8" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CX66L642-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857019v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3975(89)90059-5" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857003v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude K&#246;nig" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857001v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-8191(88)90043-9" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGZBSFP4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857005v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cosnard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Marrakchi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-8191(88)90070-1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8BLL65D-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857108v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857106v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857107v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857126v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857144v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156857v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Andrei Da Silva" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Georgiou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mercier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouni&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672608.3707941" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246933v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248774v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalam Benhari" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Denneulin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893830v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouveret" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Frenoux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mallarino" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystam" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04703453v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Anh Nguyen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Kim Thang" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70341-6_12" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566184v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Stolf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-69577-3_11" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04030223v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jay" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ostapenco" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid57682.2023.00020" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177085v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Angelelli" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Andrei da Silva" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid57682.2023.00052" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903632v3" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Sousa" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT4S58814.2023.00022" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710138v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angan Mitra" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Thang Nguyen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20936-9_4" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909430v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couillet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Baucher" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955067v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Safri" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mehdi Kandi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Miloudi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bortolaso" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS54860.2022.00145" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666851v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fagnon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12597-3_16" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595369v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Mommessin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955062v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951666v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Closson" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Donsez" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISC255366.2022.9921984" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03835713v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03364728v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944032v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Faure" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW50202.2020.00066" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02915346v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neyron" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adwait Bauskar" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD49847.2020.00020" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02459646v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044903v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2019.00077" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02459551v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416965v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02237895v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2019.00010" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416979v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986312v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3210377.3210402" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01884542v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Dogeas" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96983-1_15" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066200v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10549-5_11" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066185v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saintherant" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2018.00192" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522459v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77398-8_3" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986352v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2018.59" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01669062v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066391v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SC2.2017.9" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01420798v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01527746v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Machado Mendonca" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672351v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Nguyen" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066487v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael de Camargo" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dyab" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2016.7778637" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01309052v2" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066481v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2016.221" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427255v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2016.68" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01334219v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2016.63" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066479v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2016.219" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066493v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrooz Omidvar-Tehrani" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46128-1_19" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01371023v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42634-1_41" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230288v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27308-2_22" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230295v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Glesser" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2015.101" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221186v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaussier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2807591.2807646" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230287v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230285v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2015.123" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230286v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2015.119" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230290v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230292v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2015.118" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230291v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2015.155" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230284v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230294v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2015.143" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081629v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o V. F. Lima" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09873-9_47" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921357v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54420-0_23" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230767v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Essafi" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102263v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2014.59" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102274v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102291v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102285v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hautreux" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230297v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102180v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Zaidi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2014.13" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921354v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918374v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Emeras" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Pinheiro" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921356v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921365v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921355v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382302v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Lepping" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayotis Mertikopoulos" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921360v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvry" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnatan Pecero" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921363v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebre" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martineau" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Soukhal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent T'kindt" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921358v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796254v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2012.6256524" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796259v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Razdca" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HiPC.2012.6507489" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738499v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2012.108" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796264v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788788v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2011.63" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00592174v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738513v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796871v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Perarnau" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591804v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796867v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Rehn-Sonigo" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xu" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738508v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796864v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HiPC.2011.6152720" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798448v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blachot" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huard" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnatan Pecero Sanchez" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2010.5470711" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471255v2" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann P&#233;rarnau" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vincent" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953421v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Otte" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12450-1_4" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GSHN7NVX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953419v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798451v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798444v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15240-5&#8322;3" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738518v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798457v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788864v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roch" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17514-5_25" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2F0FDPJH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798450v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Masko" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Tudruj" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14403-5_4" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CGSTTGB0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01054450v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois Dutot" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15240-5_23" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798456v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536510v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690807v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSIM.2009.5194889" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00800421v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5161037" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788934v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00800424v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806237v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688739v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goldman" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5160879" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00800420v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan E. Pecero-S&#224;nchez" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zomaya" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03869-3&#8322;5" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738614v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788926v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00333906v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85451-7_94" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-783JDWQ0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684425v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wierzbicki" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2007.52" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136204v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186786v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136202v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689789v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74466-5_25" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-M89ZGP5V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856375v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dat Cung" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Dumas" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raffin" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318540v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Danjean" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001080v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001079v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003125v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100140v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaujal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huard" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thierry" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001520v3" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001082v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001525v2" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/305619.305622" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003948v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48311-X_39" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RLWXL0WZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857009v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857115v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857117v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857116v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857132v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muller" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03945744v2" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153797v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Rosenberg" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58376-7" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066499v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43659-3" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921364v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bender" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796260v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Milis" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihui Du" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Schwiegelshohn" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786375v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945064v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798455v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Souza" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798453v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-010-0196-7" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857061v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066384v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75178-8_19" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796870v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangelis Paschos" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raynal" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690816v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-530-3-43" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00800428v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich M. Schwarz" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02094-0_3" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Z9503DF4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00800427v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00800425v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Besseron" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003126v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220071v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bermond" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fraigniaud" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Germa" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Heydemann" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lazard" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00311918v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009202v2" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>