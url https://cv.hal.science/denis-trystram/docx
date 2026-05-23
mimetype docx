--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -5770,226 +5770,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00003954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling chains on Uniform Processors with Communication Delays</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Approximation algorithm for scheduling Trees of Malleable Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Penz</w:t>
+                <w:t xml:space="preserve">Renaud Lepère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scheduling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 142, pp.242-249</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00239332v1</w:t>
+                <w:t xml:space="preserve">hal-00001546v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Approximation algorithm for scheduling Trees of Malleable Tasks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégory Mounié</w:t>
+                <w:t xml:space="preserve">Scheduling chains on Uniform Processors with Communication Delays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wieslaw Kubiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 4, pp.459 - 476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jos.121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00001546v3</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00239332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexibilité et Robustesse en Ordonnancement</w:t>
               </w:r>
@@ -6100,51 +6100,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity Analysis of Scheduling Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6475,51 +6475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacek Blazewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6566,51 +6566,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une classe d'heuristiques par appariement pour le problème du flowshop à deux machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10265,373 +10265,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02044903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges for scheduling at the Edge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One can only gain by replacing EASY Backfilling: A simple scheduling policies case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Carastan-Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael y de Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yanik Ngoko</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Zrigui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MCST 2019 - Workshop on Mathematical Challenges in Scheduling Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CCGrid 2019 - International Symposium in Cluster, Cloud, and Grid Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Larnaca, Cyprus. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCGRID.2019.00010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02459551v1</w:t>
+                <w:t xml:space="preserve">hal-02237895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Non-preemptive Scheduling to Minimize Maximum Weighted Flow-time on Related Machines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Challenges for scheduling at the Edge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Lucarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Denis Trystram</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Mommessin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanik Ngoko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th IARCS Annual Conference on Foundations of Software Technology and Theoretical Computer Science (FSTTCS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Bombay, India</w:t>
+              <w:t xml:space="preserve">MCST 2019 - Workshop on Mathematical Challenges in Scheduling Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Sanya, China. pp.1-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416965v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One can only gain by replacing EASY Backfilling: A simple scheduling policies case study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphael y de Camargo</w:t>
+                <w:t xml:space="preserve">Online Non-preemptive Scheduling to Minimize Maximum Weighted Flow-time on Related Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Lucarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Moseley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Thang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhinav Srivastav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salah Zrigui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCGrid 2019 - International Symposium in Cluster, Cloud, and Grid Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">39th IARCS Annual Conference on Foundations of Software Technology and Theoretical Computer Science (FSTTCS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Bombay, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCGRID.2019.00010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02237895v1</w:t>
+                <w:t xml:space="preserve">hal-02416965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Non-preemptive Scheduling to Minimize Maximum Weighted Flow-time on Related Machines</w:t>
               </w:r>
@@ -10732,391 +10732,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02416979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Non-preemptive Scheduling on Unrelated Machines with Rejections</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interference-Aware Scheduling using Geometric Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bleuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Dogeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Lucarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Abhinav Srivastav</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPAA 2018 - 30th ACM Symposium on Parallelism in Algorithms and Architectures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3210377.3210402⟩</w:t>
+              <w:t xml:space="preserve">Euro-Par 2018 - European Conference on Parallel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Torino, Italy. pp.205-217, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-96983-1_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01986312v1</w:t>
+                <w:t xml:space="preserve">hal-01884542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interference-Aware Scheduling using Geometric Constraints</w:t>
+                <w:t xml:space="preserve">A Methodology for Handling Data Movements by Anticipation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Lucarelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Par 2018 - European Conference on Parallel Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Torino, Italy. pp.205-217, </w:t>
+              <w:t xml:space="preserve">Euro-Par 2018 - 24th International European Conference on Parallel and Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Turin, Italy. pp.134-145, </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-96983-1_15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-10549-5_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01884542v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Methodology for Handling Data Movements by Anticipation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Online Non-preemptive Scheduling on Unrelated Machines with Rejections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Lucarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Moseley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Kim Thang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhinav Srivastav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Par 2018 - 24th International European Conference on Parallel and Distributed Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Turin, Italy. pp.134-145, </w:t>
+              <w:t xml:space="preserve">SPAA 2018 - 30th ACM Symposium on Parallelism in Algorithms and Architectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Vienna, Austria. pp.291-300, </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-10549-5_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3210377.3210402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02066200v1</w:t>
+                <w:t xml:space="preserve">hal-01986312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How future buildings could redefine distributed computing</w:t>
               </w:r>
@@ -11555,334 +11555,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01669062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Distributed Cloud Service for the Resolution of SAT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yanik Ngoko</w:t>
+                <w:t xml:space="preserve">Generic algorithms for scheduling applications on hybrid multi-core machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Amaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Lucarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mommessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE 7th International Symposium on Cloud and Service Computing (SC2)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23rd International European Conference on Parallel and Distributed Computing (EuroPar 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Santiago de Compostela, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02066391v1</w:t>
+                <w:t xml:space="preserve">hal-01420798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic algorithms for scheduling applications on hybrid multi-core machines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new on-line method for scheduling independent tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Lucarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clément Mommessin</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Machado Mendonca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International European Conference on Parallel and Distributed Computing (EuroPar 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Santiago de Compostela, Spain</w:t>
+              <w:t xml:space="preserve">17th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing (CCGRID 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01420798v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new on-line method for scheduling independent tasks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fernando Machado Mendonca</w:t>
+                <w:t xml:space="preserve">A Distributed Cloud Service for the Resolution of SAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanik Ngoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing (CCGRID 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE 7th International Symposium on Cloud and Service Computing (SC2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Kanazawa, Japan. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SC2.2017.9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01527746v1</w:t>
+                <w:t xml:space="preserve">hal-02066391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Min-Sum Flow Scheduling with Rejections</w:t>
               </w:r>
@@ -13170,200 +13170,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic approach for heterogeneous scheduling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Handling Heterogeneity for Efficient Implementations: A Case Study on Sequence Comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCO 2015, the 28th Conference of the European Chapter on Combinatorial Optimization, Catania, Italy, May 28-30</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPDPSW 2015 - IEEE International Parallel and Distributed Processing Symposium Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Hyderabad, India. pp.346--349, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPSW.2015.123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01230287v1</w:t>
+                <w:t xml:space="preserve">hal-01230285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling Heterogeneity for Efficient Implementations: A Case Study on Sequence Comparison</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A generic approach for heterogeneous scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Lucarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDPSW 2015 - IEEE International Parallel and Distributed Processing Symposium Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECCO 2015, the 28th Conference of the European Chapter on Combinatorial Optimization, Catania, Italy, May 28-30</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Catania, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPDPSW.2015.123⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01230285v1</w:t>
+                <w:t xml:space="preserve">hal-01230287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling Tasks with Precedence Constraints on Hybrid Multi-core Machines</w:t>
               </w:r>
@@ -13851,51 +13851,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contiguity and Locality in Backfilling Scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Lucarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Machado Mendonca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13949,581 +13949,581 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01230294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling Data Flow Program in XKaapi: A New Affinity Based Algorithm for Heterogeneous Architectures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">João V. F. Lima</w:t>
+                <w:t xml:space="preserve">Fast Biological Sequence Comparison on Hybrid Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Mendonca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Par 2014 Parallel Processing - 20th International Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-09873-9_47⟩</w:t>
+              <w:t xml:space="preserve">43rd International Conference on Parallel Processing, ICPP 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Minneapolis, United States. pp.501 - 509, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPP.2014.59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01081629v1</w:t>
+                <w:t xml:space="preserve">hal-01102263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling Independent Tasks on Multi-cores with GPU Accelerators</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Grégory Mounié</w:t>
+                <w:t xml:space="preserve">Competitive analysis for non-preemptive average stretch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhinav Srivastav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HeteroPar 2013 - 11th International Workshop on Algorithms, Models and Tools for Parallel Computing on Heterogeneous Platforms</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECCO XXVII – CO 2014 Joint Conference 27 th Conference of the European Chapter on Combinatorial Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, München, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00921357v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Proactive Approach for Coping with Uncertain Resource Availabilities on Desktop Grids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adel Essafi</w:t>
+                <w:t xml:space="preserve">Scheduling Independent Tasks on Multi-cores with GPU Accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Monna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HiPC'14, IEEE Int. Conf. on High Performance Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HeteroPar 2013 - 11th International Workshop on Algorithms, Models and Tools for Parallel Computing on Heterogeneous Platforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Aachen, Germany. pp.228-237, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-54420-0_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230767v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Biological Sequence Comparison on Hybrid Platforms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Monna</w:t>
+                <w:t xml:space="preserve">Scheduling Data Flow Program in XKaapi: A New Affinity Based Algorithm for Heterogeneous Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bleuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João V. F. Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd International Conference on Parallel Processing, ICPP 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICPP.2014.59⟩</w:t>
+              <w:t xml:space="preserve">Euro-Par 2014 Parallel Processing - 20th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Porto, Portugal. pp.560 - 571, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-09873-9_47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01102263v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01081629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competitive analysis for non-preemptive average stretch</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abhinav Srivastav</w:t>
+                <w:t xml:space="preserve">A Proactive Approach for Coping with Uncertain Resource Availabilities on Desktop Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Claude Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Essafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCO XXVII – CO 2014 Joint Conference 27 th Conference of the European Chapter on Combinatorial Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, München, France</w:t>
+              <w:t xml:space="preserve">HiPC'14, IEEE Int. Conf. on High Performance Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Goa, India. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01102274v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing Energy based fair-share scheduling</w:t>
               </w:r>
@@ -14794,51 +14794,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient Algorithm for Scheduling Jobs in Volunteer Computing Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Essafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14892,420 +14892,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01102180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A (2+ε)-Approximation for Scheduling Parallel Jobs in Platforms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christina Robenek</w:t>
+                <w:t xml:space="preserve">Approximation Algorithms for a Scheduling Problem on Multi-Cores with GPUs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Monna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 19th International Euro-Par Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Aachen, Germany. pp.78-89</w:t>
+              <w:t xml:space="preserve">11th workshop on Models and Algorithms for Planning and Scheduling Problems MAPSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Pont-à-Mousson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00921354v1</w:t>
+                <w:t xml:space="preserve">hal-00921356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OStrich: Fair Scheduling for Multiple Submissions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Are we expecting too much from GPUs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PPAM'2013</w:t>
+              <w:t xml:space="preserve">PPAM, the 10th International Conference on Parallel Processing and Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918374v1</w:t>
+                <w:t xml:space="preserve">hal-00921365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation Algorithms for a Scheduling Problem on Multi-Cores with GPUs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Grégory Mounié</w:t>
+                <w:t xml:space="preserve">A (2+ε)-Approximation for Scheduling Parallel Jobs in Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Dutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Robenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th workshop on Models and Algorithms for Planning and Scheduling Problems MAPSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Pont-à-Mousson, France</w:t>
+              <w:t xml:space="preserve">the 19th International Euro-Par Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Aachen, Germany. pp.78-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00921356v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are we expecting too much from GPUs?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OStrich: Fair Scheduling for Multiple Submissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Emeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Rzadca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PPAM, the 10th International Conference on Parallel Processing and Applied Mathematics</w:t>
+              <w:t xml:space="preserve">PPAM'2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00921365v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preemptive scheduling of independent tasks on multi-cores with GPU</w:t>
               </w:r>
@@ -15406,243 +15406,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00921355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating Population-Based Search Heuristics by Adaptive Resource Allocation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dual Discounting Functions for Internet Shopping Optimization Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Blazewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim Lepping</w:t>
+                <w:t xml:space="preserve">Pascal Bouvry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jedrzej Musial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
+                <w:t xml:space="preserve">Johnatan Pecero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO '13: Proceedings of the 15th ACM Annual Conference on Genetic and Evolutionary Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Unknown, Unknown Region. pp.1165-1172</w:t>
+              <w:t xml:space="preserve">MISTA 2013 - 6th Multidisciplinary International Scheduling Conference: Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01382302v1</w:t>
+                <w:t xml:space="preserve">hal-00921360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual Discounting Functions for Internet Shopping Optimization Problem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accelerating Population-Based Search Heuristics by Adaptive Resource Allocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bouvry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jedrzej Musial</w:t>
+                <w:t xml:space="preserve">Joachim Lepping</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johnatan Pecero</w:t>
+                <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MISTA 2013 - 6th Multidisciplinary International Scheduling Conference: Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">GECCO '13: Proceedings of the 15th ACM Annual Conference on Genetic and Evolutionary Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Unknown, Unknown Region. pp.1165-1172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00921360v1</w:t>
+                <w:t xml:space="preserve">hal-01382302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Server Consolidation Problem: Definition and Model</w:t>
               </w:r>
@@ -15766,51 +15766,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Parallel Algorithms Solving the Same Application: What is the Best Approach?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Goldman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Lepping</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanik Ngoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15965,51 +15965,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Campaign Scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinicius Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Razdca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16063,226 +16063,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00796259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tight approximation for scheduling parallel jobs on identical clusters</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scheduling large scale parallel platforms. System and users: a 180 degrees vision?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDPSW: International Parallel and Distributed Processing Symposim</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd french-brazilian workshop LICIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00738499v1</w:t>
+                <w:t xml:space="preserve">hal-00796264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling large scale parallel platforms. System and users: a 180 degrees vision?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tight approximation for scheduling parallel jobs on identical clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Bougeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Francois Dutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Robenek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd french-brazilian workshop LICIA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPDPSW: International Parallel and Distributed Processing Symposim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Shangai, China. pp.878-885, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPSW.2012.108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00796264v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Scheduling of Checkpoints on Desktop Grids</w:t>
               </w:r>
@@ -16670,51 +16670,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bi-Objective Scheduling Algorithm for Desktop Grids with Uncertain Resource Availabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Claude Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Essafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17642,51 +17642,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LPT scheduling algorithms with unavailability constraints under uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Essafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18955,51 +18955,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation issues of scheduling with reservations on desktop grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Essafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19547,51 +19547,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Flexible Checkpoint/Restart Model in Distributed Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slim Bouguerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20289,51 +20289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Dat Cung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20427,51 +20427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Danjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22529,238 +22529,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guest editorial for the special issue &amp;quot;ISPDC'09 and Heteropar'09</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Guest editorial for the special issue &amp;quot;New challenges in scheduling theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Blazewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Pesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guochuan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bender, Michael and Blazewicz, Jacek and Pesch, Erwin and Trystram, Denis and Zhang, Guochuan. Springer Verlag, 13-5, pp.451-452, 2010, Journal of Scheduling, </w:t>
             </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonel Souza</w:t>
-[...21 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1007/s10951-010-0196-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00798455v1</w:t>
+                <w:t xml:space="preserve">hal-00798453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guest editorial for the special issue &amp;quot;New challenges in scheduling theory</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Erwin Pesch</w:t>
+                <w:t xml:space="preserve">Guest editorial for the special issue &amp;quot;ISPDC'09 and Heteropar'09</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonel Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Robert, Yves and Souza, Leonel and Trystram, Denis. Elsevier, 37-8, pp.329-330, 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00798453v1</w:t>
+                <w:t xml:space="preserve">hal-00798455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel Processing: CONPAR 92 - VAPP V</w:t>
               </w:r>
@@ -23461,51 +23461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Besseron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slim Bouguerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Érik Saule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24150,51 +24150,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747713v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Carastan-Santos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges da Costa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Fontana de Nardin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millian Poquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Rzadca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2025.3586723" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420527v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raffin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2024.3492336" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04591605v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry M&#233;nissier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486682v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefevre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Combaz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955088v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguy&#7877;n Kim Th&#7855;ng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhinav Srivastav" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Youssef" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2022.07.010" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023222v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Zrigui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael y de Camargo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2022.01.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523262v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dufoss&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph D&#252;rr" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nadal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;scar V&#225;squez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2021.12.020" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02432381v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Claude Canon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud-Dubois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Lucarelli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Marchal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3387110" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443995v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanik Ngoko" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C&#233;rin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/amcs-2019-0019" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01896868v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Amaris" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mommessin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4647" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01516700v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kedad-Sidhoum" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Monna" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouni&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S012905411850003X" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808225v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourcier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solena Le Scouarnec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Karakachoff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourcereau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2017.12.006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963221v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Blazewicz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moseley" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Pesch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guochuan Zhang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-018-0571-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963216v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaussier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lelong" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Reis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2018.2820699" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066143v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Kraemer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Maziero" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4352" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066165v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lengauer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boug&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4204" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01516752v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bleuse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Hunold" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2017.2675891" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066433v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-016-0503-z" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427256v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Jansen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2016.10.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBMR2X87-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230293v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bougeret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Dutot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Robenek" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.07.003" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230289v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-014-0377-x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208434v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek B&#322;a&#380;ewicz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2015.04.009" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119320v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordeiro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3298" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MFBVPPBR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081625v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3359" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101712v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Slim Bouguerra" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Kondo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Mendonca" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2014.01.005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNXL1BGR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101708v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Cheriere" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jedrzej Musial" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-014-0390-0" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101783v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hendel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieslaw Kubiak" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-013-0341-1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101728v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoudi El Mostafa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wagner" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trystram" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2014048" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00838717v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2013.03.020" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796251v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.1021-1047" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-3KDS68G1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796248v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchiboukdjian" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gast" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-012-1149-7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788101v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2012.57" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788219v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Saule" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796861v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Dutot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pascual" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2011.47" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796858v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Goldman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0129054111008271" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796862v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mahjoub" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan E. Pecero-Sanchez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10589-009-9311-0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VLW5VDRR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796860v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1752" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M1Z1NQ51-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796859v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793830911001413" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798443v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Diedrich" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-008-9271-2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-80T7TNMM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00800416v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Tchernykh" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brizuela" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Scherson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2008.03.005" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00800412v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2007.06.067" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HX6SZR9Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00800413v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rik Saule" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2009.01.019" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LM2MHVN2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953257v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1378" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N1GKVFPD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753169v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girault" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2008.11.002" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJ3MBWTJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338855v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Angelo Steffenel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Martinasso" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261435v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Nasri" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJGUC.2009.022026" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002166v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rapine" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0097539701385995" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005318v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003954v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(02)00039-7" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239332v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Penz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jos.121" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001546v3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lep&#232;re" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100949v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Aloulou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rossi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Moukrim" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239335v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-2217(00)00281-2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7BBTD8L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003946v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blayo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debreu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272404v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cappello" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Litaize" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;haut" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Petiton" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239338v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626400000263" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239342v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857036v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0734-189X(90)90083-8" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CX66L642-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857019v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3975(89)90059-5" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857003v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude K&#246;nig" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857001v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-8191(88)90043-9" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGZBSFP4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857005v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cosnard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Marrakchi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-8191(88)90070-1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8BLL65D-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857108v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857106v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857107v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857126v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857144v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156857v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Andrei Da Silva" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Georgiou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mercier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouni&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672608.3707941" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246933v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248774v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalam Benhari" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Denneulin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893830v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouveret" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Frenoux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mallarino" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystam" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04703453v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Anh Nguyen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Kim Thang" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70341-6_12" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566184v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Stolf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-69577-3_11" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04030223v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jay" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ostapenco" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid57682.2023.00020" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177085v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Angelelli" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Andrei da Silva" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid57682.2023.00052" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903632v3" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Sousa" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT4S58814.2023.00022" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710138v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angan Mitra" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Thang Nguyen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20936-9_4" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909430v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couillet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Baucher" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955067v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Safri" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mehdi Kandi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Miloudi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bortolaso" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS54860.2022.00145" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666851v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fagnon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12597-3_16" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595369v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Mommessin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955062v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951666v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Closson" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Donsez" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISC255366.2022.9921984" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03835713v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03364728v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944032v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Faure" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW50202.2020.00066" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02915346v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neyron" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adwait Bauskar" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD49847.2020.00020" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02459646v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044903v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2019.00077" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02459551v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416965v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02237895v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2019.00010" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416979v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986312v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3210377.3210402" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01884542v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Dogeas" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96983-1_15" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066200v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10549-5_11" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066185v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saintherant" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2018.00192" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522459v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77398-8_3" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986352v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2018.59" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01669062v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066391v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SC2.2017.9" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01420798v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01527746v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Machado Mendonca" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672351v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Nguyen" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066487v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael de Camargo" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dyab" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2016.7778637" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01309052v2" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066481v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2016.221" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427255v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2016.68" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01334219v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2016.63" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066479v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2016.219" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066493v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrooz Omidvar-Tehrani" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46128-1_19" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01371023v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42634-1_41" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230288v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27308-2_22" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230295v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Glesser" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2015.101" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221186v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaussier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2807591.2807646" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230287v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230285v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2015.123" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230286v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2015.119" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230290v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230292v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2015.118" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230291v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2015.155" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230284v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230294v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2015.143" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081629v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o V. F. Lima" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09873-9_47" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921357v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54420-0_23" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230767v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Essafi" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102263v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2014.59" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102274v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102291v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102285v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hautreux" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230297v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102180v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Zaidi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2014.13" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921354v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918374v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Emeras" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Pinheiro" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921356v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921365v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921355v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382302v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Lepping" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayotis Mertikopoulos" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921360v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvry" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnatan Pecero" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921363v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebre" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martineau" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Soukhal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent T'kindt" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921358v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796254v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2012.6256524" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796259v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Razdca" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HiPC.2012.6507489" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738499v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2012.108" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796264v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788788v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2011.63" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00592174v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738513v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796871v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Perarnau" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591804v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796867v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Rehn-Sonigo" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xu" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738508v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796864v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HiPC.2011.6152720" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798448v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blachot" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huard" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnatan Pecero Sanchez" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2010.5470711" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471255v2" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann P&#233;rarnau" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vincent" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953421v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Otte" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12450-1_4" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GSHN7NVX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953419v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798451v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798444v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15240-5&#8322;3" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738518v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798457v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788864v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roch" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17514-5_25" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2F0FDPJH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798450v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Masko" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Tudruj" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14403-5_4" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CGSTTGB0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01054450v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois Dutot" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15240-5_23" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798456v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536510v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690807v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSIM.2009.5194889" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00800421v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5161037" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788934v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00800424v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806237v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688739v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goldman" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5160879" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00800420v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan E. Pecero-S&#224;nchez" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zomaya" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03869-3&#8322;5" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738614v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788926v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00333906v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85451-7_94" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-783JDWQ0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684425v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wierzbicki" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2007.52" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136204v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186786v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136202v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689789v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74466-5_25" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-M89ZGP5V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856375v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dat Cung" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Dumas" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raffin" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318540v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Danjean" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001080v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001079v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003125v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100140v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaujal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huard" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thierry" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001520v3" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001082v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001525v2" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/305619.305622" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003948v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48311-X_39" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RLWXL0WZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857009v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857115v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857117v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857116v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857132v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muller" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03945744v2" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153797v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Rosenberg" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58376-7" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066499v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43659-3" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921364v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bender" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796260v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Milis" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihui Du" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Schwiegelshohn" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786375v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945064v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798455v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Souza" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798453v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-010-0196-7" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857061v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066384v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75178-8_19" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796870v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangelis Paschos" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raynal" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690816v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-530-3-43" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00800428v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich M. Schwarz" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02094-0_3" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Z9503DF4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00800427v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00800425v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Besseron" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003126v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220071v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bermond" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fraigniaud" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Germa" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Heydemann" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lazard" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00311918v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009202v2" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747713v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Carastan-Santos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges da Costa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Fontana de Nardin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millian Poquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Rzadca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2025.3586723" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420527v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raffin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2024.3492336" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04591605v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry M&#233;nissier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486682v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefevre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Combaz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955088v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguy&#7877;n Kim Th&#7855;ng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhinav Srivastav" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Youssef" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2022.07.010" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023222v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Zrigui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael y de Camargo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2022.01.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523262v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dufoss&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph D&#252;rr" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nadal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;scar V&#225;squez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2021.12.020" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02432381v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Claude Canon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud-Dubois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Lucarelli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Marchal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3387110" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443995v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanik Ngoko" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C&#233;rin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/amcs-2019-0019" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01896868v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Amaris" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mommessin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4647" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01516700v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kedad-Sidhoum" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Monna" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouni&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S012905411850003X" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808225v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourcier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solena Le Scouarnec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Karakachoff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourcereau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2017.12.006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963221v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Blazewicz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moseley" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Pesch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guochuan Zhang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-018-0571-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963216v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaussier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lelong" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Reis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2018.2820699" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066143v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Kraemer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Maziero" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4352" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066165v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lengauer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boug&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4204" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01516752v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bleuse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Hunold" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2017.2675891" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066433v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-016-0503-z" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427256v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Jansen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2016.10.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBMR2X87-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230293v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bougeret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Dutot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Robenek" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.07.003" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230289v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-014-0377-x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208434v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek B&#322;a&#380;ewicz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2015.04.009" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119320v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordeiro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3298" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MFBVPPBR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081625v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3359" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101712v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Slim Bouguerra" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Kondo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Mendonca" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2014.01.005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNXL1BGR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101708v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Cheriere" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jedrzej Musial" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-014-0390-0" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101783v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hendel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieslaw Kubiak" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-013-0341-1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101728v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoudi El Mostafa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wagner" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trystram" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2014048" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00838717v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2013.03.020" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796251v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.1021-1047" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-3KDS68G1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796248v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchiboukdjian" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gast" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-012-1149-7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788101v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2012.57" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788219v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Saule" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796861v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Dutot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pascual" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2011.47" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796858v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Goldman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0129054111008271" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796862v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mahjoub" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan E. Pecero-Sanchez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10589-009-9311-0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VLW5VDRR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796860v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1752" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M1Z1NQ51-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796859v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793830911001413" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798443v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Diedrich" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-008-9271-2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-80T7TNMM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00800416v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Tchernykh" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brizuela" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Scherson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2008.03.005" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00800412v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2007.06.067" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HX6SZR9Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00800413v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rik Saule" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2009.01.019" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LM2MHVN2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953257v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1378" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N1GKVFPD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753169v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girault" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2008.11.002" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJ3MBWTJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338855v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Angelo Steffenel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Martinasso" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261435v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Nasri" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJGUC.2009.022026" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002166v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rapine" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0097539701385995" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005318v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003954v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(02)00039-7" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001546v3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lep&#232;re" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239332v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Penz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jos.121" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100949v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Aloulou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rossi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Moukrim" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239335v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-2217(00)00281-2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7BBTD8L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003946v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blayo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debreu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272404v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cappello" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Litaize" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;haut" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Petiton" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239338v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626400000263" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239342v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857036v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0734-189X(90)90083-8" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CX66L642-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857019v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3975(89)90059-5" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857003v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude K&#246;nig" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857001v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-8191(88)90043-9" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGZBSFP4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857005v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cosnard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Marrakchi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-8191(88)90070-1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8BLL65D-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857108v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857106v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857107v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857126v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857144v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156857v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Andrei Da Silva" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Georgiou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mercier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouni&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672608.3707941" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246933v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248774v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalam Benhari" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Denneulin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893830v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouveret" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Frenoux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mallarino" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystam" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04703453v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Anh Nguyen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Kim Thang" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70341-6_12" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566184v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Stolf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-69577-3_11" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04030223v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jay" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ostapenco" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid57682.2023.00020" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177085v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Angelelli" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Andrei da Silva" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid57682.2023.00052" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903632v3" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Sousa" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT4S58814.2023.00022" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710138v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angan Mitra" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Thang Nguyen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20936-9_4" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909430v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couillet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Baucher" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955067v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Safri" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mehdi Kandi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Miloudi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bortolaso" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS54860.2022.00145" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666851v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fagnon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12597-3_16" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595369v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Mommessin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955062v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951666v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Closson" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Donsez" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISC255366.2022.9921984" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03835713v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03364728v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944032v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Faure" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW50202.2020.00066" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02915346v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neyron" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adwait Bauskar" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD49847.2020.00020" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02459646v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044903v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2019.00077" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02237895v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2019.00010" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02459551v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416965v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416979v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01884542v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Dogeas" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96983-1_15" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066200v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10549-5_11" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986312v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3210377.3210402" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066185v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saintherant" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2018.00192" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522459v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77398-8_3" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986352v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2018.59" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01669062v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01420798v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01527746v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Machado Mendonca" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066391v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SC2.2017.9" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672351v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Nguyen" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066487v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael de Camargo" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dyab" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2016.7778637" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01309052v2" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066481v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2016.221" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427255v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2016.68" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01334219v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2016.63" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066479v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2016.219" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066493v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrooz Omidvar-Tehrani" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46128-1_19" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01371023v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42634-1_41" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230288v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27308-2_22" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230295v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Glesser" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2015.101" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221186v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaussier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2807591.2807646" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230285v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2015.123" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230287v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230286v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2015.119" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230290v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230292v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2015.118" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230291v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2015.155" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230284v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230294v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2015.143" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102263v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2014.59" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102274v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921357v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54420-0_23" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081629v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o V. F. Lima" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09873-9_47" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230767v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Essafi" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102291v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102285v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hautreux" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230297v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102180v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Zaidi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2014.13" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921356v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921365v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921354v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918374v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Emeras" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Pinheiro" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921355v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921360v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvry" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnatan Pecero" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382302v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Lepping" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayotis Mertikopoulos" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921363v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebre" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martineau" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Soukhal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent T'kindt" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921358v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796254v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2012.6256524" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796259v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Razdca" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HiPC.2012.6507489" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796264v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738499v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2012.108" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788788v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2011.63" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00592174v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738513v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796871v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Perarnau" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591804v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796867v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Rehn-Sonigo" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xu" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738508v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796864v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HiPC.2011.6152720" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798448v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blachot" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huard" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnatan Pecero Sanchez" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2010.5470711" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471255v2" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann P&#233;rarnau" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vincent" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953421v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Otte" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12450-1_4" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GSHN7NVX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953419v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798451v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798444v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15240-5&#8322;3" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738518v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798457v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788864v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roch" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17514-5_25" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2F0FDPJH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798450v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Masko" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Tudruj" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14403-5_4" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CGSTTGB0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01054450v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois Dutot" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15240-5_23" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798456v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536510v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690807v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSIM.2009.5194889" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00800421v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5161037" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788934v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00800424v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806237v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688739v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goldman" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5160879" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00800420v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan E. Pecero-S&#224;nchez" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zomaya" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03869-3&#8322;5" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738614v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788926v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00333906v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85451-7_94" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-783JDWQ0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684425v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wierzbicki" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2007.52" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136204v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186786v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136202v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689789v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74466-5_25" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-M89ZGP5V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856375v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dat Cung" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Dumas" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raffin" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318540v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Danjean" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001080v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001079v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003125v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100140v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaujal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huard" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thierry" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001520v3" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001082v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001525v2" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/305619.305622" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003948v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48311-X_39" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RLWXL0WZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857009v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857115v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857117v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857116v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857132v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muller" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03945744v2" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153797v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Rosenberg" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58376-7" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066499v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43659-3" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921364v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bender" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796260v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Milis" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihui Du" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Schwiegelshohn" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786375v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945064v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798453v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-010-0196-7" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798455v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Souza" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857061v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066384v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75178-8_19" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796870v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangelis Paschos" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raynal" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690816v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-530-3-43" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00800428v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich M. Schwarz" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02094-0_3" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Z9503DF4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00800427v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00800425v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Besseron" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003126v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220071v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bermond" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fraigniaud" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Germa" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Heydemann" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lazard" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00311918v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009202v2" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>