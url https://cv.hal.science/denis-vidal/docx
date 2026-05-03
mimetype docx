--- v0 (2026-03-17)
+++ v1 (2026-05-03)
@@ -674,213 +674,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01937793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low tech, high tech, wild tech : réinventer la technologie ? [introduction]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Grimaud</w:t>
+                <w:t xml:space="preserve">Comment s'inventent les bateaux ? : cargos en bois du Tamil Nadu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Vidal</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhandapani Balasubramanian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques et culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Low Tech ? Wild Tech !, 67, pp.12-29. </w:t>
+              <w:t xml:space="preserve">, 2017, 67, pp.176-195</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Low tech, high tech, wild tech : réinventer la technologie ? [introduction]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/tc.8464⟩</w:t>
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Denis Vidal</w:t>
+                <w:t xml:space="preserve">Yann Philippe Tastevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dhandapani Balasubramanian</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques et culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 67, pp.176-195</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, Low Tech ? Wild Tech !, 67, pp.12-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tc.8464⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578736v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropomorphisme : des divinité aux robots domestiques : une conception de l'homme obsolète ?</w:t>
               </w:r>
@@ -998,690 +998,690 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01452480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The three Graces, or the allegory of the gift : a contribution to the history of an idea in anthropology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Ethnographic Theory - HAU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (2), pp.339-368</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01479786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The international migration of the images : the art of documentary film of propaganda and its universalization in the XXth century [trad. du chinois]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Universitas : Monthly Review on Philosophy and Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 41 (11), pp.71-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01479785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un robot comme personne : ontologies comparée et expérimentale au musée du quai Branly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaussier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 62, pp.152-165. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/terrain.15396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01479783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un nouveau pacte anthropomorphique ! : les enjeux anthropologiques de la nouvelle robotique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Vidal</w:t>
+                <w:t xml:space="preserve">Aux frontières de l'humain : pour une anthropologie comparée des créatures artificielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 15, pp.54-75</w:t>
+              <w:t xml:space="preserve">, 2012, 15, pp.5-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01479871v1</w:t>
+                <w:t xml:space="preserve">hal-01479866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux frontières de l'humain : pour une anthropologie comparée des créatures artificielles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Vidal</w:t>
+                <w:t xml:space="preserve">Migration et confection [dossier thématique]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Souchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Grimaud</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (4), pp.7-126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un nouveau pacte anthropomorphique ! : les enjeux anthropologiques de la nouvelle robotique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 15, pp.5-25</w:t>
+              <w:t xml:space="preserve">, 2012, 15, pp.54-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Souchaud</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01479871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robotique et principe de virtuosité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ateliers d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35, 9 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01479875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The aesthetic question of the universal artists [trad. du chinois]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Vidal</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Escande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Universitas : Monthly Review on Philosophy and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38 (10), pp.75-92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01479872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anish Kapoor et ses interprètes : de la mondialisation de l'art contemporain à une nouvelle figure de l'artiste universel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 28 (4), pp.7-126</w:t>
-[...218 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2009, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/remi.4951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -1846,51 +1846,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artifices et effets spéciaux : les troubles de la représentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Houdart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2198,737 +2198,746 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Empirisme et croyance dans l'hindouisme contemporain : quand les dieux boivent du lait !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 52 (4), pp.881-915</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Converting histories : hindu and muslim narratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economic News and Views</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, pp.16-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">On the concepts of violence and non-violence in hinduism and indian society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tarabout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">South Asia Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 14 (2), pp.195-213</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1994, 14 (2), pp.195-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0262728094014002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le prix de la confiance : les renaissances du clientèlisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 21, pp.9-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le gandhisme en écho : des traditions de résistance à l'épreuve du colonialisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers des Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 28 (2), p. 187-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01292524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Trois Grâces ou l'allégorie du Don : contribution à l'histoire d'une idée en anthropologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 9, pp.30-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des dieux face à leurs spécialistes : conditions de la prêtrise en Himachal Pradesh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Puruṣārtha : recherches de sciences sociales sur l'Asie du Sud </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 12, pp.61-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'électeur et le renonçant : pour une anthropologie des faits politiques dans la société indienne contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 5, pp.795-806</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une négociation agitée : essai de description d'une situation d'interaction entre des hommes et des dieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 107-108, pp.71-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le puits et le sanctuaire : organisation cultuelle et souveraineté dans une ancienne principauté de l'Himalaya occidental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Puruṣārtha : recherches de sciences sociales sur l'Asie du Sud </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 10, pp.31-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2938,668 +2947,668 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Readability of the gaze and expressions of a robot museum visitor : impact of the low level sensory-motor control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliaa Moualla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Karaouzene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Boucenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaussier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th IEEE International Symposium on Robot and Human Interactive Communication (RO-MAN 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lisbonne, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ROMAN.2017.8172381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une anthropologie de l'esquisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drawing Challenges / les défis du dessin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Roberto Casati, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03945516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanized Sailing Vessels of South India: An Alternative Approach to the Actual Practice and Recent History of Maritime Trade in the Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhandapani Balasubramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd Low Tech | High Tech Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saint-Joseph University of Beirut, Dec 2013, Beirut, Lebanon</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A robot to study the development of artwork appreciation through social interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Karaouzene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ICDL-EpiRob Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Osaka, Japan. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01479800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Denis Vidal</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'interaction Sociale pour l'Apprentissage de la Reconnaissance et du Suivi d'Objets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Karaouzene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...74 lines deleted...]
-                <w:t xml:space="preserve">Ali Karaouzene</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delarboulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Delarboulas</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gaussier</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Caussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées nationales robotique humanoïde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00770684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social interaction for object recognition and tracking.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Karaouzene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delarboulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Quoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ROMAN Workshop on Developmental and bio-inspired approaches for social cognitive robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00737036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3609,1524 +3618,1524 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boat builders of the Coromandel : A craft and its makers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balasubramanian Dhandapani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sricandane Gopinath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tara Books; Institut de recherche pour le développement; Institut Français de Pondichéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 165 p., 2024, 978-93-90037-07-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balasubramanian Dhandapani</w:t>
+                <w:t xml:space="preserve">hal-04901079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wild craft : wooden cargo ships of South india</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Vidal</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhandapani Balasubramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sricandane Gopinath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 165 p., 2024, 978-93-90037-07-0</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institut Français de Pondichéry; Institut de recherche pour le développement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 978-81-8470-249-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Wild craft : wooden cargo ships of South india</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dhandapani Balasubramanian</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions de la Cité des sciences et de l’industrie, 48p., 2019, 978-2-86842-197</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dufrêne T. (ed.), Grimaud E. (ed.), Taylor A.C. (ed.), Vidal Denis (ed.). Persona : étrangement humain [exposition, Musée du quai Branly, Paris, 26 janvier-13 novembre 2016]Paris : Musée du Quai Branly ; Actes Sud, 2016, 271 p. ISBN 978-2-330-03801-4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Musée du Quai Branly ; Actes Sud, 271 p., 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux frontières de l'humain : dieux, figures de cire, robots et autres artefacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alma, 301 p., 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Persona: étrangement humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 978-81-8470-249-1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dufrêne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Grimaud, Emmanuel and Taylor, Anne-Christine and Vidal, Denis and Dufrêne, Thierry. Actes Sud, 2016, 979-10-204-0240-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Robots</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robots étrangement humains : dossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Éditions de la Cité des sciences et de l’industrie, 48p., 2019, 978-2-86842-197</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">15, pp.4-181, 2012, Gradhiva</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Musée du Quai Branly ; Actes Sud, 271 p., 2016</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01479868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets spéciaux et artifices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Houdart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">46, pp.5-122, 2006, Terrain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Alma, 301 p., 2016</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coopération franco-indienne en sciences humaines et sociales : évaluation rétrospective (1992-2004)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waast Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemo Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MAE ; AJECID, 156 p., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Grimaud</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violence non violence : some Hindu perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Christine Taylor</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tarabout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Manohar ; Centre de Sciences Humaines, 328 p., 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les images de l'identité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DENIS VIDAL. Autrepart, 2002, (24)205 p, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01292551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orientalism and anthropology : from Max Müller to Louis Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Grimaud, Emmanuel and Taylor, Anne-Christine and Vidal, Denis and Dufrêne, Thierry. Actes Sud, 2016, 979-10-204-0240-0</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jackie Assayag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lardinois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IFP, 95 p., 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Robots étrangement humains : dossier</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delhi : urban space and human destinies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">15, pp.4-181, 2012, Gradhiva</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarlo Emma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Manohar, 261 p., 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La coopération franco-indienne en sciences humaines et sociales : évaluation rétrospective (1992-2004)</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violence and truth : a Rajasthani Kingdom confronts colonial authority</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Oxford University Press, 244 p., 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Webs of trade : dynamics of business communities in western India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Waast Roland</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cadene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CHS ; Manohar, 196 p., 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violences et vérités : un royaume du Rajasthan face au pouvoir colonial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EHESS, 289 p., 1995</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violences et non-violences en Inde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">MAE ; AJECID, 156 p., 2006</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tarabout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ecole des Hautes Etudes en Sciences Sociales, 286 p., 1993, Purushartha</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Effets spéciaux et artifices</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le culte des divinités locales dans une région d'Himachal Pradesh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ORSTOM, 1988, 320 p. (Etudes et Thèses), 1988</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01292755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Inde dans les sciences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">46, pp.5-122, 2006, Terrain</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cadène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denis Vidal, Philippe Cadène. ORSTOM, 1987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...722 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01293082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5136,51 +5145,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cargos en bois de l’Inde du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5200,2926 +5209,2926 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Découverte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Face à la puissance: Une histoire des énergies alternatives à l’âge industriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 366-377, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02745688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visitor or artefact ! An experiment with a humanoid robot at the Musée du Quai Branly in Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaussier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laumond, Danblon, Pieters. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wording Robotics. Discourses and Representations on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, 2019, Springer tracts in advanced Robotics</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mais il fallait qu'il meure&amp;quot;... Controverses morales et validations 'empiriques' dans l'Himalaya de culture hindoue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Morale et cognition, à l'épreuve du terrain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 978-2-84016-459-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...41 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">All for one, one for all : A new art for the Gonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wording Robotics. Discourses and Representations on Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, 2019, Springer tracts in advanced Robotics</w:t>
+              <w:t xml:space="preserve">Visual Histories of South Asia (Annamaria Motrescu-Mayes &amp; Marcus Banks ed. Primus Books, Delhi, 2018, P.20-36</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01856568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tendance innée à l'anthropomorphisme: Entretien avec Denis Vidal réalisé par Marjorie Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poétiques de l'illusion. Dialogues contemporains entre marionette et magie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gell redéfinit l'art indépendamment de l'esthétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour les sciences sociales, 101 livres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01937798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressemblances de famille et robotique humanoïde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaussier Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Persona : étrangement humain [exposition, Musée du quai Branly, Paris, 26 janvier-13 novembre 2016]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée du Quai Branly ; Actes Sud, pp.235-236, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01452496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui est là ? : présences-limites et effets de personne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(ed.) Grimaud E.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(ed.) Taylor A.C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(ed.) Dufrêne T.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Persona : étrangement humain [exposition, Musée du quai Branly, Paris, 26 janvier-13 novembre 2016]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée du Quai Branly ; Actes Sud, pp.11-17, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01452495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'anthropologie religieuse à l'anthropologie des techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les savoirs des sciences sociales : débats, controverses, partages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, pp.239-250, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01479781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darshan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key concepts in modern Indian studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.54-55, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01452498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui est là ? Présences-Limites et Effets de Personne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufrêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grimaud, Emmanuel and Taylor, Anne-Christine and Vidal, Denis and Dufrêne, Thierry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Persona: étrangement humain :</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Actes Sud : musée du quai Branly, 2015, 978-2-330-03801-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01632194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The return of the aura : Anish kapoor : the studio and the world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arts and aesthetics in a globalizing world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bloomsbury Academic, pp.39-60, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01479789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d'animisme : anthropomorphisme et robotique humanoïde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La marionnette : objet d'histoire, oeuvre d'art, objet de civilisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Entretemps, pp.117-142, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01479788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial esthetic : an interesting framework for epigenetic robotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Karaouzene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaussier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE international conference on development and learning and epigenetic robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, 6 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01479791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primitivism and Post-primitivism in Modern Indian Painting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">India Since 1950: Society, Politics, Economy And Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Yatra books, pp.644-656, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01479879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figures de cire et tableaux vivants, ou comment (re)présenter l'histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humains, non-humains : comment repeupler les sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp.281-291, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01479878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropologie et nouvelle robotique : la redistribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers la fin du handicap ? Pratiques sportives, nouveaux enjeux, nouveaux territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Nancy, pp.521-542, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01479880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commerce et bazars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'Inde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Larousse, pp.115-117, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01479886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dette, prêt, usure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'Inde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Larousse, pp.205-207, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01479890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'Inde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Larousse, pp.203-204, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01479889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Art populaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'Inde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Larousse, pp.168-170, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01479884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécaniciens et créateurs ou l'art d'automatiser le mouvement = Mechanics and creators or the art of automating the movement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers l'infini et au-delà ! = To infinity and beyond ! [exposition, Centre des arts d'Enghien-les-Bains, 25 octobre 2007-6 janvier 2008]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre des arts d'Enghien-les-Bains ; Isthme, pp.9-24, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01479898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In search of ‘Basmatisthan’ : agro-nationalism and globalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jackie Assayag and C.J. Fuller (eds). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Globalizing India : perspectives from below</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anthem Press, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01293195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In search of Basmatisthan : agro-nationalism and globalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Globalizing India : perspectives from below</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anthem Press, pp.47-64, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...28 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The end of a feud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Globalizing India : perspectives from below</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anthem Press, 2005</w:t>
+              <w:t xml:space="preserve">Violence non violence : some Hindu perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Manohar ; Centre de Sciences Humaines, pp.255-278, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the concepts of violence and non violence in hinduism and indian society</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tarabout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Violence non violence : some Hindu perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Manohar ; Centre de Sciences Humaines, pp.12-26, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The uncertainties of patronage about the origins of documentary cinema in India and in the British Empire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amrit, Gangar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paul Zils and the Indian documentary</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Goethe Institute, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01300204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...163 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Müller and the theosophists or the other half of Victorian orientalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orientalism and anthropology : from Max Müller to Louis Dumont</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFP, pp.17-29, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Oxford India companion to sociology and social anthropology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.1342-1360, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...50 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markets and intermediaries : an enquiry about the principles of market economy in the grain market of Delhi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denis Vidal, Emma Tarlo, Véronique Dupont. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Delhi : urban space and human destinies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Manohar, pp.15-26, 2000</w:t>
+              <w:t xml:space="preserve">, Manohar, pp.125-139, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...25 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01292534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The alchemy of an unloved city</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarlo Emma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Delhi : urban space and human destinies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Manohar, pp.125-139, 2000</w:t>
+              <w:t xml:space="preserve">, Manohar, pp.15-26, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban vocabulary in Northern India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narayani Gupta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inde du Nord = Northern India</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison Méditerranéenne des Sciences de l'Homme, pp.7-22, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinship, credit and territory : dynamics of business communities in Western India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cadene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webs of trade : dynamics of business communities in western India</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CHS ; Manohar, pp.9-22, 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Muller and the theosophists or the other half of victorian orientalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jackie Assayag, Roland Lardinois, Denis Vidal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orientalism and Anthropology; from Max Muller to Louis Dumont</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pondy Papers in Social Science (24), Institut Français de Pondichéry, 1997, 978-81-8470-077-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Denis Vidal</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinship, credit and territory : dynamics of business community in Western India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cadene</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Cadene; Denis Vidal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webs of trade. Entrepreneurship and merchant networks in Western India</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Manohar, 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04358294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche de terrain et contexte événementiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropologues en dangers : l'engagement sur le terrain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Michel Place, pp.31-38, 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rural credit and the fabric of society in colonial India : Sihori district, Rajastan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webs of trade : dynamics of business communities in western India</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CHS ; Manohar, pp.9-22, 1997</w:t>
+              <w:t xml:space="preserve">, CHS ; Manohar, pp.85-107, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...223 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les restes de la vengeance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Violences et non-violences en Inde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole des Hautes Etudes en Sciences Sociales, pp.97-123, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le savoir des marchands : comment prendre en compte les valeurs en jeu dans l'économie ? Sirohi district, Rajasthan, Inde. I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dupré, Georges. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoirs paysans et développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ORSTOM ; Karthala, p. 413-435., 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01292512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8129,277 +8138,277 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘ O brother, do not behave like this’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ronde des échantillons : anthropologie visuelle des bazars et art contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01292375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« UN POUR TOUS, TOUS POUR UN »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ways of seeing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01293129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8409,161 +8418,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural Discourse: Theory, Concept and Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yogendra Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mrinal Miri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biswajit Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01395257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId154"/>
+      <w:footerReference w:type="default" r:id="rId155"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8710,51 +8719,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274106v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sricandane Gopinath" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhandapani Balasubramanian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vidal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937793v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578733v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grimaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Philippe Tastevin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.8464" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578736v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452477v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452480v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479785v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479783v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaussier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.15396" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479786v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479871v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479866v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336554v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Souchaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vidal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479872v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Escande" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479875v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299790v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.4951" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479893v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297619v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482256v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houdart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482257v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01293928v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482607v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482710v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482704v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tarabout" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482716v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482974v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482977v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01292524v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482982v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482985v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482988v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482990v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482993v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706159v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliaa Moualla" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Karaouzene" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Boucenna" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2017.8172381" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945516v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479800v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922694v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770684v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delarboulas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Caussy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737036v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Quoy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901079v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balasubramanian Dhandapani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifpindia.org/bookstore/boat-builders/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276628v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifpindia.org/bookstore/wild-craft/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091694v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laumond" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452487v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452489v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650326v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Taylor" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479868v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482271v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waast Roland" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemo Jean" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482262v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482277v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01292551v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482655v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Assayag" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lardinois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482680v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarlo Emma" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482726v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482719v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cadene" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482976v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482978v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01292755v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01293082v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cad&#232;ne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02745688v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150935v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478342v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150950v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856568v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937798v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452496v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaussier Philippe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452495v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(ed.) Grimaud E." TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(ed.) Taylor A.C." TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(ed.) Dufr&#234;ne T." TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479781v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452498v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632194v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479789v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479788v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479791v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479879v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479878v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479880v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479886v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479890v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479889v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479884v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479898v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482272v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01293195v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01300204v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482288v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482285v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482676v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482672v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482691v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01292534v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482698v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayani Gupta" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293966v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482730v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358294v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482734v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482735v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482980v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01292512v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01292375v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299365v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299349v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01293129v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395257v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogendra Singh" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mrinal Miri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bare" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biswajit Das" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274106v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sricandane Gopinath" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhandapani Balasubramanian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vidal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937793v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578736v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578733v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grimaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Philippe Tastevin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.8464" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452477v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452480v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479786v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479785v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479783v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaussier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.15396" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479866v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336554v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Souchaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vidal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479871v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479875v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479872v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Escande" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299790v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.4951" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479893v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297619v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482256v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houdart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482257v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01293928v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482607v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482710v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482716v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482974v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482704v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tarabout" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0262728094014002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482977v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01292524v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482982v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482985v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482988v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482990v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482993v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706159v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliaa Moualla" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Karaouzene" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Boucenna" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2017.8172381" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945516v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922694v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479800v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770684v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delarboulas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Caussy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737036v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Quoy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901079v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balasubramanian Dhandapani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifpindia.org/bookstore/boat-builders/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276628v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifpindia.org/bookstore/wild-craft/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091694v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laumond" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452487v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452489v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650326v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Taylor" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479868v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482262v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482271v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waast Roland" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemo Jean" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482277v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01292551v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482655v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Assayag" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lardinois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482680v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarlo Emma" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482726v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482719v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cadene" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482976v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482978v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01292755v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01293082v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cad&#232;ne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02745688v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478342v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150935v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856568v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150950v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937798v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452496v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaussier Philippe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452495v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(ed.) Grimaud E." TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(ed.) Taylor A.C." TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(ed.) Dufr&#234;ne T." TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479781v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452498v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632194v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479789v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479788v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479791v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479879v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479878v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479880v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479886v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479890v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479889v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479884v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479898v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01293195v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482272v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482288v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482285v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01300204v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482676v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482672v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01292534v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482691v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482698v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayani Gupta" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482730v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293966v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358294v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482734v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482735v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482980v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01292512v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299365v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01292375v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299349v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01293129v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395257v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogendra Singh" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mrinal Miri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bare" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biswajit Das" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>