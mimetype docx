--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1227,50 +1227,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01479783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Migration et confection [dossier thématique]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Souchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (4), pp.7-126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aux frontières de l'humain : pour une anthropologie comparée des créatures artificielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1279,139 +1361,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 15, pp.5-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01479866v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01336554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un nouveau pacte anthropomorphique ! : les enjeux anthropologiques de la nouvelle robotique</w:t>
               </w:r>
@@ -2955,255 +2955,350 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pour une anthropologie de l'esquisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Escande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Drawing Challenges / les défis du dessin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Roberto Casati, Jun 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03945516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Readability of the gaze and expressions of a robot museum visitor : impact of the low level sensory-motor control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliaa Moualla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Karaouzene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Boucenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaussier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th IEEE International Symposium on Robot and Human Interactive Communication (RO-MAN 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lisbonne, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ROMAN.2017.8172381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Yolaine Escande</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A robot to study the development of artwork appreciation through social interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Vidal</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Karaouzene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drawing Challenges / les défis du dessin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Roberto Casati, Jun 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">IEEE ICDL-EpiRob Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Osaka, Japan. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01479800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanized Sailing Vessels of South India: An Alternative Approach to the Actual Practice and Recent History of Maritime Trade in the Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3219,182 +3314,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Low Tech | High Tech Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Saint-Joseph University of Beirut, Dec 2013, Beirut, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02922694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'interaction Sociale pour l'Apprentissage de la Reconnaissance et du Suivi d'Objets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Karaouzene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delarboulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3475,51 +3475,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social interaction for object recognition and tracking.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Karaouzene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delarboulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5601,217 +5601,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01937798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressemblances de famille et robotique humanoïde</w:t>
+                <w:t xml:space="preserve">Qui est là ? : présences-limites et effets de personne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaussier Philippe</w:t>
+                <w:t xml:space="preserve">(ed.) Grimaud E.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(ed.) Taylor A.C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(ed.) Dufrêne T.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Persona : étrangement humain [exposition, Musée du quai Branly, Paris, 26 janvier-13 novembre 2016]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Musée du Quai Branly ; Actes Sud, pp.235-236, 2016</w:t>
+              <w:t xml:space="preserve">, Musée du Quai Branly ; Actes Sud, pp.11-17, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01452496v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">Qui est là ? : présences-limites et effets de personne</w:t>
+                <w:t xml:space="preserve">hal-01452495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ressemblances de famille et robotique humanoïde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(ed.) Dufrêne T.</w:t>
+                <w:t xml:space="preserve">Gaussier Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Persona : étrangement humain [exposition, Musée du quai Branly, Paris, 26 janvier-13 novembre 2016]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Musée du Quai Branly ; Actes Sud, pp.11-17, 2016</w:t>
+              <w:t xml:space="preserve">, Musée du Quai Branly ; Actes Sud, pp.235-236, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01452495v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'anthropologie religieuse à l'anthropologie des techniques</w:t>
               </w:r>
@@ -6198,51 +6198,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial esthetic : an interesting framework for epigenetic robotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Karaouzene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaussier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8719,51 +8719,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274106v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sricandane Gopinath" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhandapani Balasubramanian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vidal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937793v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578736v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578733v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grimaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Philippe Tastevin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.8464" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452477v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452480v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479786v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479785v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479783v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaussier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.15396" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479866v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336554v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Souchaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vidal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479871v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479875v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479872v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Escande" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299790v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.4951" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479893v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297619v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482256v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houdart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482257v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01293928v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482607v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482710v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482716v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482974v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482704v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tarabout" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0262728094014002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482977v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01292524v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482982v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482985v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482988v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482990v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482993v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706159v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliaa Moualla" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Karaouzene" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Boucenna" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2017.8172381" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945516v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922694v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479800v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770684v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delarboulas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Caussy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737036v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Quoy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901079v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balasubramanian Dhandapani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifpindia.org/bookstore/boat-builders/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276628v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifpindia.org/bookstore/wild-craft/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091694v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laumond" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452487v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452489v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650326v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Taylor" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479868v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482262v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482271v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waast Roland" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemo Jean" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482277v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01292551v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482655v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Assayag" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lardinois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482680v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarlo Emma" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482726v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482719v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cadene" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482976v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482978v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01292755v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01293082v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cad&#232;ne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02745688v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478342v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150935v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856568v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150950v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937798v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452496v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaussier Philippe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452495v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(ed.) Grimaud E." TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(ed.) Taylor A.C." TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(ed.) Dufr&#234;ne T." TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479781v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452498v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632194v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479789v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479788v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479791v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479879v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479878v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479880v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479886v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479890v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479889v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479884v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479898v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01293195v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482272v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482288v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482285v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01300204v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482676v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482672v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01292534v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482691v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482698v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayani Gupta" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482730v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293966v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358294v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482734v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482735v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482980v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01292512v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299365v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01292375v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299349v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01293129v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395257v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogendra Singh" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mrinal Miri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bare" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biswajit Das" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274106v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sricandane Gopinath" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhandapani Balasubramanian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vidal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937793v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578736v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578733v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grimaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Philippe Tastevin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.8464" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452477v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452480v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479786v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479785v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479783v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaussier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.15396" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336554v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Souchaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vidal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479866v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479871v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479875v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479872v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Escande" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299790v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.4951" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479893v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297619v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482256v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houdart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482257v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01293928v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482607v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482710v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482716v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482974v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482704v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tarabout" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0262728094014002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482977v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01292524v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482982v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482985v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482988v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482990v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482993v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945516v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706159v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliaa Moualla" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Karaouzene" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Boucenna" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2017.8172381" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479800v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922694v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770684v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delarboulas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Caussy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737036v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Quoy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901079v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balasubramanian Dhandapani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifpindia.org/bookstore/boat-builders/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276628v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifpindia.org/bookstore/wild-craft/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091694v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laumond" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452487v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452489v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650326v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Taylor" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479868v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482262v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482271v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waast Roland" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemo Jean" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482277v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01292551v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482655v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Assayag" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lardinois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482680v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarlo Emma" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482726v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482719v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cadene" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482976v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482978v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01292755v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01293082v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cad&#232;ne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02745688v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478342v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150935v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856568v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150950v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937798v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452495v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(ed.) Grimaud E." TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(ed.) Taylor A.C." TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(ed.) Dufr&#234;ne T." TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452496v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaussier Philippe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479781v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452498v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632194v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479789v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479788v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479791v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479879v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479878v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479880v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479886v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479890v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479889v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479884v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479898v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01293195v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482272v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482288v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482285v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01300204v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482676v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482672v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01292534v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482691v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482698v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayani Gupta" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482730v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293966v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358294v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482734v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482735v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482980v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01292512v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299365v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01292375v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299349v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01293129v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395257v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogendra Singh" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mrinal Miri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bare" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biswajit Das" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>