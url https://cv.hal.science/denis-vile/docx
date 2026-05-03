--- v0 (2026-03-04)
+++ v1 (2026-05-03)
@@ -300,51 +300,51 @@
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 40 (2), </w:t>
+              <w:t xml:space="preserve">, 2026, 40 (2), pp.298-310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2435.70236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
@@ -355,425 +355,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From individual to stand performance in hybrids: challenging the optimal parental genetic distance</w:t>
+                <w:t xml:space="preserve">Harnessing functional diversity in the Vigna genus for crop diversification under future climates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catharina Y Utami</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Violle</w:t>
+                <w:t xml:space="preserve">Marwa El Graoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Edmond Ghanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Vasseur</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aziza Zerrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Amri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.70165⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 389, pp.109658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2025.109658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05381177v1</w:t>
+                <w:t xml:space="preserve">hal-05055819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing functional diversity in the Vigna genus for crop diversification under future climates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marwa El Graoui</w:t>
+                <w:t xml:space="preserve">Divergent and stabilizing selection shape the phenotypic space of Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Stefania Przybylska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Violle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Edmond Ghanem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Vile</w:t>
+                <w:t xml:space="preserve">J.F. Scheepens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aziza Zerrouk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Moez Amri</w:t>
+                <w:t xml:space="preserve">Denis Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2025.109658⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (12), pp.e3003536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3003536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05055819v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05399337v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergent and stabilizing selection shape the phenotypic space of Arabidopsis thaliana</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Stefania Przybylska</w:t>
+                <w:t xml:space="preserve">From individual to stand performance in hybrids: challenging the optimal parental genetic distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catharina Y Utami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Violle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Scheepens</w:t>
+                <w:t xml:space="preserve">Lisa Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Cornet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 23 (12), pp.e3003536. </w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (10), pp.e70165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3003536⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eva.70165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05399337v2</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05381177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photosynthesis, water‐use and nitrogen relate to both plant height and leaf structure in 60 species from the Mediterranean</w:t>
               </w:r>
@@ -836,51 +836,51 @@
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2025, 39 (2), pp.567-582. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2435.14737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1025,433 +1025,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological trade-offs drive phenotypic and genetic differentiation of Arabidopsis thaliana in Europe</w:t>
+                <w:t xml:space="preserve">An allometry perspective on crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Bastias</w:t>
+                <w:t xml:space="preserve">Adrianus J. Westgeest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Estarague</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Vile</w:t>
+                <w:t xml:space="preserve">Brian J. Enquist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elza Gaignon</w:t>
+                <w:t xml:space="preserve">Rubén Milla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheng-Ruei Lee</w:t>
+                <w:t xml:space="preserve">Alicia Gómez‐fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15, pp.5185. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 244 (4), pp.1223-1237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-49267-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.20129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04680032v1</w:t>
+                <w:t xml:space="preserve">hal-04723892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An allometry perspective on crops</w:t>
+                <w:t xml:space="preserve">NIRSpredict: a platform for predicting plant traits from near infra-red spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrianus J. Westgeest</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Vasseur</w:t>
+                <w:t xml:space="preserve">Axel Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian J. Enquist</w:t>
+                <w:t xml:space="preserve">Grégory Beurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rubén Milla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alicia Gómez‐fernández</w:t>
+                <w:t xml:space="preserve">Lauriane Rouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.20129⟩</w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.1100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12870-024-05776-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723892v1</w:t>
+                <w:t xml:space="preserve">hal-04852240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NIRSpredict: a platform for predicting plant traits from near infra-red spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecological trade-offs drive phenotypic and genetic differentiation of Arabidopsis thaliana in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Bastias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Vaillant</w:t>
+                <w:t xml:space="preserve">Aurélien Estarague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Beurier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Cornet</w:t>
+                <w:t xml:space="preserve">Elza Gaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauriane Rouan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Vile</w:t>
+                <w:t xml:space="preserve">Cheng-Ruei Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (1), pp.1100. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.5185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12870-024-05776-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-49267-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04852240v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic limits of crop diversity: a data exploration of functional trait space</w:t>
               </w:r>
@@ -1489,51 +1489,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Violle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam R Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 244 (2), pp.708-718. </w:t>
@@ -1837,325 +1837,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04531421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction in PLANT DEFENSIN 1 expression in Arabidopsis thaliana results in increased resistance to pathogens and zinc toxicity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant-herbivore interactions: experimental demonstration of genetic variability in plant–plant signalling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Estarague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Violle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nga N T Nguyen</w:t>
+                <w:t xml:space="preserve">Anaïs Hany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lamotte</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Krouk</w:t>
+                <w:t xml:space="preserve">Thibault Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erad228⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (4), pp.772-780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.13531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04133593v2</w:t>
+                <w:t xml:space="preserve">hal-04075254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant-herbivore interactions: experimental demonstration of genetic variability in plant–plant signalling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Vile</w:t>
+                <w:t xml:space="preserve">Reduction in PLANT DEFENSIN 1 expression in Arabidopsis thaliana results in increased resistance to pathogens and zinc toxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nga N T Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohanad Alsulaiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Hany</w:t>
+                <w:t xml:space="preserve">Sandrine Ruffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Martino</w:t>
+                <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (4), pp.772-780. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 74 (17), pp.5374-5393. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eva.13531⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erad228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075254v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133593v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variability and plasticity of plant allometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Violle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2366,103 +2366,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Into the range: a latitudinal gradient or a center-margins differentiation of ecological strategies in Arabidopsis thaliana ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Estarague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Bastias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 129 (3), pp.343-356. </w:t>
@@ -2500,103 +2500,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A perspective on plant phenomics: coupling deep learning and near-infrared spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Beurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Messier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Rouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, pp.836488. </w:t>
@@ -2762,278 +2762,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03678102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do leaf nitrogen resorption dynamics align with the slow‐fast continuum? A test at the intraspecific level</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Sartori</w:t>
+                <w:t xml:space="preserve">Solving the grand challenge of phenotypic integration: allometry across scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrianus Johannes Westgeest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Violle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 36 (5), pp.1315-1328. </w:t>
+              <w:t xml:space="preserve">Genetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 150 (3-4), pp.161-169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.14029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10709-022-00158-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03612386v1</w:t>
+                <w:t xml:space="preserve">hal-03745940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving the grand challenge of phenotypic integration: allometry across scales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Do leaf nitrogen resorption dynamics align with the slow‐fast continuum? A test at the intraspecific level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Violle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrianus Johannes Westgeest</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre de Villemereuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 150 (3-4), pp.161-169. </w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (5), pp.1315-1328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10709-022-00158-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.14029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03745940v1</w:t>
+                <w:t xml:space="preserve">hal-03612386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide and comparative phylogenetic analysis of senescence-associated NAC transcription factors in sunflower (Helianthus annuus)</w:t>
               </w:r>
@@ -3147,351 +3147,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03510369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water deficit changes the relationships between epidemiological traits of Cauliflower mosaic virus across diverse Arabidopsis thaliana accessions</w:t>
+                <w:t xml:space="preserve">An exploration of the variability of physiological responses to soil drying in relation with C/N balance across three species of the under‐utilized genus Vigna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandy E Bergès</w:t>
+                <w:t xml:space="preserve">Julie Guiguitant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Masclef</w:t>
+                <w:t xml:space="preserve">Thomas R. Sinclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Dauzat</w:t>
+                <w:t xml:space="preserve">Deepti Pradhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.24103. </w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 172 (2), pp.477-486. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-03462-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppl.13224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03516715v1</w:t>
+                <w:t xml:space="preserve">hal-02955804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An exploration of the variability of physiological responses to soil drying in relation with C/N balance across three species of the under‐utilized genus Vigna</w:t>
+                <w:t xml:space="preserve">Water deficit changes the relationships between epidemiological traits of Cauliflower mosaic virus across diverse Arabidopsis thaliana accessions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Guiguitant</w:t>
+                <w:t xml:space="preserve">Sandy E Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Marrou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Vile</w:t>
+                <w:t xml:space="preserve">Michel Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas R. Sinclair</w:t>
+                <w:t xml:space="preserve">Diane Masclef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deepti Pradhan</w:t>
+                <w:t xml:space="preserve">Myriam Dauzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 172 (2), pp.477-486. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.24103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ppl.13224⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-03462-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02955804v1</w:t>
+                <w:t xml:space="preserve">hal-03516715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trait Diversity of Pulse Species Predicts Agroecosystem Properties Trade-Offs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Guiguitant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, pp.636915. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3672,90 +3672,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural variation of Arabidopsis thaliana responses to Cauliflower mosaic virus infection upon water deficit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bediée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Masclef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16 (5), pp.1-25. </w:t>
@@ -3793,103 +3793,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of pulse crops’ functional diversity supporting food production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Guiguitant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Edmond Ghanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Wery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4051,429 +4051,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02918224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary metabolites have more influence than morphophysiological traits on litter decomposability across genotypes of Arabidopsis thaliana</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Snakin-1 affects reactive oxygen species and ascorbic acid levels and hormone balance in potato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Baron</w:t>
+                <w:t xml:space="preserve">Vanesa Nahirñak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nick P Rowe</w:t>
+                <w:t xml:space="preserve">Máximo Rivarola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Inés Almasia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Pilar Barrios Barón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horacio Esteban Hopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.15983⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0214165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02356210v1</w:t>
+                <w:t xml:space="preserve">hal-02622631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaf economics and slow-fast adaptation across the geographic range of Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Violle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (1), pp.10758. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-019-46878-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411727v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snakin-1 affects reactive oxygen species and ascorbic acid levels and hormone balance in potato</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Secondary metabolites have more influence than morphophysiological traits on litter decomposability across genotypes of Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kazakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanesa Nahirñak</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">María Pilar Barrios Barón</w:t>
+                <w:t xml:space="preserve">Etienne Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horacio Esteban Hopp</w:t>
+                <w:t xml:space="preserve">Nick P Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14 (3), </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 224 (4), pp.1532-1543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0214165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.15983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622631v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter- and intra-specific trait shifts among sites differing in drought conditions at the north western edge of the Mediterranean Region</w:t>
               </w:r>
@@ -4632,51 +4632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc W Cadotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marney Isaac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubén Milla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4727,51 +4727,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive diversification of growth allometry in the plant Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moises Exposito-Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4855,1138 +4855,1138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-inoculation of a Pea Core-Collection with Diverse Rhizobial Strains Shows Competitiveness for Nodulation and Efficiency of Nitrogen Fixation Are Distinct traits in the Interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climate as a driver of adaptive variations in ecological strategies in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Bourion</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marianne Chabert-Martinello</w:t>
+                <w:t xml:space="preserve">Florian Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kazakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2017.02249⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (6), pp.935-945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcy165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621629v1</w:t>
+                <w:t xml:space="preserve">hal-02350034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions Between Drought and Plant Genotype Change Epidemiological Traits of Cauliflower mosaic virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Vazquez Rovere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2018.00703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate as a driver of adaptive variations in ecological strategies in Arabidopsis thaliana</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Etienne Baron</w:t>
+                <w:t xml:space="preserve">Co-inoculation of a Pea Core-Collection with Diverse Rhizobial Strains Shows Competitiveness for Nodulation and Efficiency of Nitrogen Fixation Are Distinct traits in the Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bourion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Heulin-Gotty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Fort</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elena Kazakou</w:t>
+                <w:t xml:space="preserve">Marianne Chabert-Martinello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 122 (6), pp.935-945. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcy165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2017.02249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02350034v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shifts in plant functional strategies over the course of wheat domestication</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measurement of &amp;lt;em&amp;gt;Arabidopsis thaliana&amp;lt;/em&amp;gt; Plant Traits Using the PHENOPSIS Phenotyping Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Roumet</w:t>
+                <w:t xml:space="preserve">Wojciech Rymaszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Dauzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Ecarnot</w:t>
+                <w:t xml:space="preserve">Alexis Bediee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Luchaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.13029⟩</w:t>
+              <w:t xml:space="preserve">Bio-protocol </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21769/BioProtoc.2739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02411814v1</w:t>
+                <w:t xml:space="preserve">hal-02620819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of &amp;lt;em&amp;gt;Arabidopsis thaliana&amp;lt;/em&amp;gt; Plant Traits Using the PHENOPSIS Phenotyping Platform</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Myriam Dauzat</w:t>
+                <w:t xml:space="preserve">Shifts in plant functional strategies over the course of wheat domestication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Roucou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Violle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Bediee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Rolland</w:t>
+                <w:t xml:space="preserve">Pierre Roumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Luchaire</w:t>
+                <w:t xml:space="preserve">Martin Ecarnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-protocol </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (4), </w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 55 (1), pp.25-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21769/BioProtoc.2739⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.13029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620819v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drought reduces transmission of Turnip yellows virus, an insect-vectored circulative virus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Yvon</w:t>
+                <w:t xml:space="preserve">Stress-Related Gene Expression Reflects Morphophysiological Responses to Water Deficit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Rymaszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bediee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Dauzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Luchaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.virusres.2017.07.009⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 174 (3), pp.1913-1930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.17.00318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606370v1</w:t>
+                <w:t xml:space="preserve">hal-01602559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotyping oilseed rape growth-related traits and their responses to water deficit: the disturbing pot size effect</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Drought reduces transmission of Turnip yellows virus, an insect-vectored circulative virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella van Munster</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/FP16036⟩</w:t>
+              <w:t xml:space="preserve">Virus Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 241, pp.131-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.virusres.2017.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627132v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress-Related Gene Expression Reflects Morphophysiological Responses to Water Deficit</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Phenotyping oilseed rape growth-related traits and their responses to water deficit: the disturbing pot size effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Dambreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Griolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Dauzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bediee</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Luchaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 174 (3), pp.1913-1930. </w:t>
+              <w:t xml:space="preserve">Functional Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44 (1), pp.35-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.17.00318⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1071/FP16036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602559v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water deficit enhances the transmission of plant viruses by insect vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella van Munster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6331,64 +6331,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water deficit enhances the transmission of plant viruses by insect vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella van Munster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6728,64 +6728,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHENOPSIS Quelles évolutions technologiques du premier automate de phénotypage des plantes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Dauzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Dambreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6981,425 +6981,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02639957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual leaf area of early flowering Arabidopsis genotypes is more affected by drought than late flowering ones: a multi-scale analysis in 35 genetically modified lines</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Testing models for the leaf economics spectrum with leaf and whole-plant traits in [i]Arabidopsis thaliana[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Blonder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Violle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bill Shipley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian J. Enquist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Plant Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/ajps.2015.67102⟩</w:t>
+              <w:t xml:space="preserve">AoB Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aobpla/plv049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269021v1</w:t>
+                <w:t xml:space="preserve">hal-01185662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying spatial heterogeneity of chlorophyll fluorescence during plant growth and in response to water stress</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Individual leaf area of early flowering Arabidopsis genotypes is more affected by drought than late flowering ones: a multi-scale analysis in 35 genetically modified lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Massonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Dauzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bediee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Granier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13007-015-0067-5⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (7), pp.955-971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/ajps.2015.67102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637312v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing models for the leaf economics spectrum with leaf and whole-plant traits in [i]Arabidopsis thaliana[/i]</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Quantifying spatial heterogeneity of chlorophyll fluorescence during plant growth and in response to water stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Brian J. Enquist</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Dauzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garance Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine C. Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AoB Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7, </w:t>
+              <w:t xml:space="preserve">Plant Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (1), pp.23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aobpla/plv049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13007-015-0067-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01185662v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary tinkering of the expression of PDF1s suggests their joint effect on zinc tolerance and the response to pathogen attack</w:t>
               </w:r>
@@ -7513,382 +7513,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01137561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interact to survive: Phyllobacterium brassicacearum improves Arabidopsis tolerance to severe water Deficit and growth recovery</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Multivariate genetic analysis of plant responses to water deficit and high temperature revealed contrasting adaptive strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Bontpart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Dauzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine C. Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vile</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0107607⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65 (22), pp.6457-6469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eru364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123378v1</w:t>
+                <w:t xml:space="preserve">hal-02633358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotyping and beyond: modelling the relationships between traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 18, pp.96-102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pbi.2014.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate genetic analysis of plant responses to water deficit and high temperature revealed contrasting adaptive strategies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Interact to survive: Phyllobacterium brassicacearum improves Arabidopsis tolerance to severe water Deficit and growth recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Dauzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Bontpart</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrice Varoquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 65 (22), pp.6457-6469. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (9), pp.e107607. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/eru364⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0107607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633358v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are trait-based species rankings consistent across data sets and spatial scales?</w:t>
               </w:r>
@@ -8033,64 +8033,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PGPR strain Phyllobacterium brassicacearum STM196 induces a reproductive delay and physiological changes that result in improved drought tolerance in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Bontpart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Touraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8430,90 +8430,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A common genetic basis to the origin of the leaf economics spectrum and metabolic scaling allometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Violle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Enquist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8572,51 +8572,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Insights into the Control of Endoreduplication : Endoreduplication Could Be Driven by Organ Growth in Arabidopsis Leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Tisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8706,51 +8706,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in light intensity reveal a major role for carbon balance in Arabidopsis responses to high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8804,325 +8804,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overexpression of Arabidopsis ECERIFERUM1 promotes wax very-long-chain alkane biosynthesis and influences plant response to biotic and abiotic stresses</w:t>
+                <w:t xml:space="preserve">Diversity analysis of the response to Zn within the Arabidopsis thaliana species revealed a low contribution of Zn translocation to Zn tolerance and a new role for Zn in lateral root development.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Bourdenx</w:t>
+                <w:t xml:space="preserve">Odile Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amelie Bernard</w:t>
+                <w:t xml:space="preserve">Christophe Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Domergue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Pascal</w:t>
+                <w:t xml:space="preserve">S. Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Leger</w:t>
+                <w:t xml:space="preserve">Claude Chalies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.111.172320⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34 (7), pp.1065-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2011.02305.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651224v1</w:t>
+                <w:t xml:space="preserve">hal-00614008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity analysis of the response to Zn within the Arabidopsis thaliana species revealed a low contribution of Zn translocation to Zn tolerance and a new role for Zn in lateral root development.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Overexpression of Arabidopsis ECERIFERUM1 promotes wax very-long-chain alkane biosynthesis and influences plant response to biotic and abiotic stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Pineau</w:t>
+                <w:t xml:space="preserve">Brice Bourdenx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Loubet</w:t>
+                <w:t xml:space="preserve">Amelie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Chalies</w:t>
+                <w:t xml:space="preserve">Frederic Domergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Vile</w:t>
+                <w:t xml:space="preserve">Amandine Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 34 (7), pp.1065-78. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 156 (1), pp.29-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2011.02305.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.111.172320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00614008v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the reproducibility of leaf growth and molecular phenotypes: A comparison of three Arabidopsis accessions cultivated in ten laboratories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9385,51 +9385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Schmalenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Dauzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Pervent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9532,51 +9532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Dauzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 148 (2), pp.1117-1127. </w:t>
@@ -10495,273 +10495,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystem productivity can be predicted from potential relative growth rate and species abundance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bill Shipley</w:t>
+                <w:t xml:space="preserve">Co-variations in litter decomposition, leaf traits and plant growth in species from a Mediterranean old-field succession</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kazakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Shipley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1461-0248.2006.00958.x⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 20 (1), pp.21-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2435.2006.01080.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02921529v1</w:t>
+                <w:t xml:space="preserve">halsde-00293858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-variations in litter decomposition, leaf traits and plant growth in species from a Mediterranean old-field succession</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Gallet</w:t>
+                <w:t xml:space="preserve">Ecosystem productivity can be predicted from potential relative growth rate and species abundance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bill Shipley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 9 (9), pp.1061-1067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1461-0248.2006.00958.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2435.2006.01080.x⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00293858v1</w:t>
+                <w:t xml:space="preserve">hal-02921529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A structural equation model to integrate changes in functional strategies during old-field succession</w:t>
               </w:r>
@@ -11574,51 +11574,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Dauzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. PlantACT! Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PlantAct!, Mar 2024, Düsseldorf, Germany</w:t>
@@ -11910,51 +11910,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relamping PHENOPSIS – a high throughput phenotyping platform – with LEDs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Dauzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bédiée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12131,64 +12131,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant-virus-vecteur interactions under water deficit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella van Munster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy E Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12226,64 +12226,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant-virus-vector interactions under water deficit. Relationships between epidemiological traits of the Cauliflower mosaic virus and Arabidopsis thaliana growth-related traits under artificial drought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella van Munster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12321,77 +12321,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d'un stress hydrique sur l'épidémiologie d'un virus non circulant, le Cauliflower mosaic virus et adaptation des plantes à la sècheresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella van Munster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. edition of the Printemps de Baillarguet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Montferrier-Sur-Lez, France. 68 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12416,64 +12416,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water-stress can enhance the transmission of plant viruses by insect vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella van Munster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12666,77 +12666,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taking full advantage of systematic phenotyping in &amp;lt;em&amp;gt;Arabidopsis thaliana&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Tisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wuyts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12791,77 +12791,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standardization of protocols and experimental design for high-throughput phenotyping: needs and limits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13035,328 +13035,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-throughput phenotyping approach to disentangle the relationships between leaf expansion, cell division, cell expansion and endoreduplication in a leaf</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+                <w:t xml:space="preserve">Could the extent of cell division, cell expansion and endoreduplication in a leaf be controlled by leaf expansion itself?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Tisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wuyts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Growth Biology and Modelling Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual Main Meeting of the Society of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Glasgow, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2009.04.369⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752364v1</w:t>
+                <w:t xml:space="preserve">hal-02751245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could the extent of cell division, cell expansion and endoreduplication in a leaf be controlled by leaf expansion itself?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+                <w:t xml:space="preserve">A high-throughput phenotyping approach to disentangle the relationships between leaf expansion, cell division, cell expansion and endoreduplication in a leaf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Tisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wuyts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Main Meeting of the Society of Experimental Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant Growth Biology and Modelling Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Elche, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02751245v1</w:t>
+                <w:t xml:space="preserve">hal-02752364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant growth control by water deficit: which process(es) to lead the game?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry T. Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13431,277 +13431,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité biologique et fonctionnement des écosystèmes : interpréter et évaluer des expériences clés en prairie grâce à une modélisation mécaniste (DISCOVER)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversité biologique et fonctionnement des écosystèmes: interpréter et évaluer des expériences clés en prairie grâce à une modélisation mécaniste (DISCOVER)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Soussana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Soussana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Vile</w:t>
+                <w:t xml:space="preserve">Vincent Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Louault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Maire</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Bachelet</w:t>
+                <w:t xml:space="preserve">Bruno Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acte du séminaire du programme ANR – Biodiversité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Tours, France. pp.90-95</w:t>
+              <w:t xml:space="preserve">5èmes Journées de l'Institut Français de la Biodiversité (IFB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Tours, France. pp.90-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02077226v1</w:t>
+                <w:t xml:space="preserve">hal-01173132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité biologique et fonctionnement des écosystèmes: interpréter et évaluer des expériences clés en prairie grâce à une modélisation mécaniste (DISCOVER)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Vile</w:t>
+                <w:t xml:space="preserve">Diversité biologique et fonctionnement des écosystèmes : interpréter et évaluer des expériences clés en prairie grâce à une modélisation mécaniste (DISCOVER)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Soussana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Maire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Louault</w:t>
+                <w:t xml:space="preserve">F. Louault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Bachelet</w:t>
+                <w:t xml:space="preserve">B. Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées de l'Institut Français de la Biodiversité (IFB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Tours, France. pp.90-95</w:t>
+              <w:t xml:space="preserve">Acte du séminaire du programme ANR – Biodiversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Tours, France. pp.90-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173132v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13771,51 +13771,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Dauzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. International Symposium on Iron Nutrition and Interactions in Plants ISINIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Düsseldorf, Germany. </w:t>
@@ -13857,90 +13857,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silencing of plant defensin type 1 reduces sensitivity to pathogens and zinc toxicity in arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nga Thi Thuy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohanad Alsulaiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ruffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Conference of the French Society of Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Montpellier, France. </w:t>
@@ -14344,64 +14344,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHENOPSIS: from a phenotyping platform to a whole pipeline of analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Dauzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bediee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crispulo Balsera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14469,90 +14469,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural variation in [i]Arabidopsis thaliana[/i] response to water deficit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Rymaszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bediee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Dauzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacek Hennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14594,64 +14594,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHENOPSIS: From a phenotyping platform to a whole pipeline of analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Dauzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bediee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crispulo Balsera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14719,103 +14719,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into pot size effects on oilseed rape vegetative growth and Its interaction with response to drought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Dambreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Griolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Dauzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bediee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biology Europe FESPB/EPSO Congress 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Dublin, Ireland. 2014</w:t>
@@ -14883,51 +14883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Lievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crispulo Balsera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14969,90 +14969,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A common genetic basis to the origin of the leaf economics spectrum and metabolic scaling allometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Violle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Enquist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15103,77 +15103,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pleiotropy and cryptic genetic variation govern the phenotypic space in Arabidopsis response to water deficit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Tisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Granier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference on Arabidopsis Research (ICAR) 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Vienna, Austria. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15269,64 +15269,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clàudia F Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Md Jonaid Hossain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Estarague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elza Gaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -15697,51 +15697,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4AF39EF2"/>
+    <w:nsid w:val="315D7AB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15928,51 +15928,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/denis-vile" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7948-1462" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071000658" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-5637-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05453656v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Stefania Przybylska" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mahaut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vile" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.70236" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381177v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharina Y Utami" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Perrier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vasseur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70165" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05055819v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El Graoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Edmond Ghanem" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Zerrouk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Amri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109658" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05399337v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Scheepens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cornet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3003536" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04905900v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Debain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bottin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Laurent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14737" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291317v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Garnier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Delalandre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Segrestin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.70219" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680032v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bastias" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Estarague" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elza Gaignon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Ruei Lee" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49267-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04723892v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrianus J. Westgeest" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian J. Enquist" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Milla" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia G&#243;mez&#8208;fern&#225;ndez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20129" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04852240v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Vaillant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beurier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Rouan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-024-05776-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699136v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s G Rolhauser" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marney E Isaac" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam R Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20050" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614103v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Scheepens" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19870" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531421v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Bontpart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Weiss" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;rard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lacombe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2024.03.013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133593v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga N T Nguyen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamotte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohanad Alsulaiman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruffel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Krouk" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad228" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04075254v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Hany" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Martino" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13531" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04034554v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian J Enquist" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14281" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04130597v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lacombe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02189-w" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574480v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sartori" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcab149" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03683630v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Messier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.836488" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03678102v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nowak" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Faure" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Glorieux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pauwels" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119138" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612386v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Villemereuil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14029" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745940v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrianus Johannes Westgeest" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-022-00158-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510369v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia A Bengoa Luoni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cenci" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Moschen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Nicosia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M Radonic" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-08199-5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516715v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy E Berg&#232;s" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Yvon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Masclef" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauzat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-03462-x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955804v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guiguitant" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marrou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R. Sinclair" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepti Pradhan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13224" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212645v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.636915" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03382443v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel O Mariani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc W Cadotte" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-99728-5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02883411v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Berg&#232;s" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bedi&#233;e" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Rolland" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008557" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921547v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wery" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60166-4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918224v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roucou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Breuil" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69175-9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02356210v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Baron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick P Rowe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15983" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411727v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne G&#233;rard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46878-2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622631v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Nahir&#241;ak" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;ximo Rivarola" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia In&#233;s Almasia" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Pilar Barrios Bar&#243;n" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Esteban Hopp" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0214165" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010523v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roumet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Grigulis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2018.07.009" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359169v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marney Isaac" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209788" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411824v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moises Exposito-Alonso" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Ayala-Garay" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Wang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Enquist" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1709141115" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621629v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Heulin-Gotty" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tisseyre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chabert-Martinello" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.02249" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628812v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Berges" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Vazquez Rovere" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00703" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350034v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fort" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy165" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411814v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ecarnot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13029" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620819v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Rymaszewski" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bediee" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Luchaire" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2739" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606370v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella van Munster" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2017.07.009" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627132v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Dambreville" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Griolet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP16036" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602559v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00318" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604149v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Dader Alonso" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Fereres" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174398" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559716v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallusci" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffretau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2017.04.009" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604329v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Louault" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pottier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Note" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12509" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145993v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Dader" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631335v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Parent" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Tardieu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13811" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532563v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Beaumelle" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vandenbulcke" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gimbert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.06.023" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVCF8XKF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602445v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bresson" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639957v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Loranger" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Blonder" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Shipley" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1500483" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269021v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massonnet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Granier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ajps.2015.67102" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637312v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Koch" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Granier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-015-0067-5" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185662v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plv049" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137561v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc Nga Nguyen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Soulie" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Dellagi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00070" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123378v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Labadie" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Varoquaux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0107607" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635427v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2014.02.009" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633358v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bontpart" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru364" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506287v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Navas" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12066" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F2CXBNPD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649962v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Touraine" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12383" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268423v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lievre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wuyts" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jane Cookson" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dapp" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wdev.119" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C88E838C40B1C78AB12D9BFE62C6E07099E3B4E8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643891v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pascal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bernard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Sorel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Pervent" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12060" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310093v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2012.01839.x" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JNR0FW8K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019362v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tisne" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Radziejwoski" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven de Veylder" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.179382" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651405v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pantin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2011.02353.x" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651224v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bourdenx" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Bernard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Domergue" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Leger" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.172320" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614008v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Richard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pineau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loubet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chalies" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vile" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2011.02305.x" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203861v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabre" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A. Hannah" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caldana" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.148338" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665037v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aubert" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aldon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ranty" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcq155" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664807v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Tisne" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Schmalenbach" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reymond" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02191.x" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667778v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.124271" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00281685v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Pakeman" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavorel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ansquer" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Castro" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2007.01336.x" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661194v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Vacher" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Helion" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Piou" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure M. L. Desprez Loustau" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-4642.2008.00479.x" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921542v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Shipley" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1140372" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921543v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Victoria Vaieretti" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Diaz" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcm022" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668772v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fortunel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2007.0030-1299.15559.x" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00283760v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ansquer" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Castro" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcl215" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658817v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Devaux" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2006.01912.x" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921529v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2006.00958.x" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G77KSX86-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00293858v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gallet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2006.01080.x" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921532v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/05-0822" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921538v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1131344" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00323934v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Riba" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mignot" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colas" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Imbert" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-005-0913-4" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MFB9DGPB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921499v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I J Wright" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Poorter" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2005.01008.x" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00274237v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mci264" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797920v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Allard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Deswarte" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thepot" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736015v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiss Aliz&#233;e" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bontpart Thibaut" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chay" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874162v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Cassan" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a-Lou Pimpar&#233;" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mozzanino Timothy" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157374v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Rodriguez" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Millet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Welcker" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03660535v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joram" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis B&#233;di&#233;e" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1337.17" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707045v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;rot" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04953826v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734365v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744070v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744217v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fereres" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204013v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaigham Shahzad" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roux" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744934v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747926v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595045v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonneau" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tardieu" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752364v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751245v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.04.369" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-260SQ04C-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816152v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Simonneau" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Ehlert" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077226v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Soussana" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maire" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Louault" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bachelet" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173132v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maire" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachelet" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888340v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123213v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Thi Thuy Nguyen" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154374v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tardieu" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322778v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867044v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744142v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crispulo Balsera" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229566v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Hennig" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229564v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739574v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738660v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748227v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190041v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381223v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Sartori" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#224;udia F Mestre" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Jonaid Hossain" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03969772v2" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Boudet-B&#244;ne" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaymard" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745761v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camillo Corrales" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/denis-vile" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7948-1462" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071000658" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-5637-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05453656v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Stefania Przybylska" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mahaut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vile" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.70236" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05055819v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El Graoui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Edmond Ghanem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Zerrouk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Amri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109658" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05399337v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Scheepens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cornet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3003536" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381177v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharina Y Utami" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Perrier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vasseur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70165" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04905900v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Debain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bottin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Laurent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14737" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291317v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Garnier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Delalandre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Segrestin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.70219" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04723892v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrianus J. Westgeest" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian J. Enquist" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Milla" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia G&#243;mez&#8208;fern&#225;ndez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20129" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04852240v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Vaillant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beurier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Rouan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-024-05776-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680032v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bastias" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Estarague" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elza Gaignon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Ruei Lee" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49267-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699136v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s G Rolhauser" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marney E Isaac" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam R Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20050" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614103v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Scheepens" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19870" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531421v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Bontpart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Weiss" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;rard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lacombe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2024.03.013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04075254v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Hany" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Martino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13531" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133593v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga N T Nguyen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamotte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohanad Alsulaiman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruffel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Krouk" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad228" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04034554v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian J Enquist" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14281" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04130597v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lacombe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02189-w" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574480v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sartori" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcab149" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03683630v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Messier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.836488" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03678102v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nowak" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Faure" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Glorieux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pauwels" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119138" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745940v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrianus Johannes Westgeest" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-022-00158-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612386v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Villemereuil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14029" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510369v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia A Bengoa Luoni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cenci" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Moschen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Nicosia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M Radonic" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-08199-5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955804v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guiguitant" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marrou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R. Sinclair" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepti Pradhan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13224" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516715v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy E Berg&#232;s" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Yvon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Masclef" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauzat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-03462-x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212645v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.636915" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03382443v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel O Mariani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc W Cadotte" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-99728-5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02883411v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Berg&#232;s" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bedi&#233;e" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Rolland" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008557" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921547v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wery" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60166-4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918224v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roucou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Breuil" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69175-9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622631v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Nahir&#241;ak" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;ximo Rivarola" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia In&#233;s Almasia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Pilar Barrios Bar&#243;n" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Esteban Hopp" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0214165" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411727v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Baron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne G&#233;rard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46878-2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02356210v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick P Rowe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15983" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010523v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roumet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Grigulis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2018.07.009" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359169v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marney Isaac" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209788" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411824v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moises Exposito-Alonso" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Ayala-Garay" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Wang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Enquist" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1709141115" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350034v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fort" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy165" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628812v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Berges" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Vazquez Rovere" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00703" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621629v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Heulin-Gotty" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tisseyre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chabert-Martinello" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.02249" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620819v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Rymaszewski" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bediee" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Luchaire" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2739" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411814v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ecarnot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13029" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602559v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00318" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606370v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella van Munster" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2017.07.009" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627132v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Dambreville" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Griolet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP16036" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604149v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Dader Alonso" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Fereres" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174398" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559716v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallusci" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffretau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2017.04.009" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604329v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Louault" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pottier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Note" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12509" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145993v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Dader" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631335v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Parent" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Tardieu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13811" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532563v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Beaumelle" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vandenbulcke" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gimbert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.06.023" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVCF8XKF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602445v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bresson" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639957v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Loranger" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Blonder" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Shipley" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1500483" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185662v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plv049" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269021v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massonnet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Granier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ajps.2015.67102" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637312v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Koch" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Granier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-015-0067-5" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137561v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc Nga Nguyen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Soulie" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Dellagi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00070" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633358v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bontpart" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru364" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635427v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2014.02.009" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123378v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Labadie" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Varoquaux" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0107607" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506287v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Navas" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12066" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F2CXBNPD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649962v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Touraine" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12383" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268423v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lievre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wuyts" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jane Cookson" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dapp" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wdev.119" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C88E838C40B1C78AB12D9BFE62C6E07099E3B4E8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643891v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pascal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bernard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Sorel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Pervent" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12060" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310093v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2012.01839.x" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JNR0FW8K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019362v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tisne" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Radziejwoski" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven de Veylder" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.179382" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651405v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pantin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2011.02353.x" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614008v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Richard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pineau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loubet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chalies" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vile" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2011.02305.x" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651224v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bourdenx" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Bernard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Domergue" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Leger" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.172320" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203861v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabre" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A. Hannah" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caldana" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.148338" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665037v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aubert" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aldon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ranty" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcq155" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664807v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Tisne" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Schmalenbach" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reymond" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02191.x" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667778v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.124271" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00281685v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Pakeman" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavorel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ansquer" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Castro" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2007.01336.x" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661194v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Vacher" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Helion" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Piou" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure M. L. Desprez Loustau" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-4642.2008.00479.x" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921542v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Shipley" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1140372" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921543v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Victoria Vaieretti" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Diaz" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcm022" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668772v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fortunel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2007.0030-1299.15559.x" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00283760v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ansquer" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Castro" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcl215" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658817v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Devaux" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2006.01912.x" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00293858v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gallet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2006.01080.x" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921529v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2006.00958.x" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G77KSX86-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921532v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/05-0822" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921538v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1131344" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00323934v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Riba" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mignot" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colas" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Imbert" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-005-0913-4" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MFB9DGPB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921499v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I J Wright" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Poorter" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2005.01008.x" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00274237v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mci264" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797920v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Allard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Deswarte" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thepot" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736015v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiss Aliz&#233;e" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bontpart Thibaut" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chay" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874162v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Cassan" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a-Lou Pimpar&#233;" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mozzanino Timothy" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157374v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Rodriguez" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Millet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Welcker" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03660535v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joram" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis B&#233;di&#233;e" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1337.17" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707045v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;rot" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04953826v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734365v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744070v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744217v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fereres" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204013v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaigham Shahzad" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roux" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744934v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747926v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595045v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonneau" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tardieu" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751245v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.04.369" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-260SQ04C-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752364v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816152v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Simonneau" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Ehlert" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173132v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maire" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachelet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077226v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Soussana" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maire" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Louault" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bachelet" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888340v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123213v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Thi Thuy Nguyen" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154374v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tardieu" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322778v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867044v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744142v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crispulo Balsera" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229566v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Hennig" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229564v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739574v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738660v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748227v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190041v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381223v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Sartori" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#224;udia F Mestre" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Jonaid Hossain" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03969772v2" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Boudet-B&#244;ne" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaymard" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745761v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camillo Corrales" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>