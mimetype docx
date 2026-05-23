--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1025,299 +1025,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An allometry perspective on crops</w:t>
+                <w:t xml:space="preserve">NIRSpredict: a platform for predicting plant traits from near infra-red spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrianus J. Westgeest</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Vasseur</w:t>
+                <w:t xml:space="preserve">Axel Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian J. Enquist</w:t>
+                <w:t xml:space="preserve">Grégory Beurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rubén Milla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alicia Gómez‐fernández</w:t>
+                <w:t xml:space="preserve">Lauriane Rouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.20129⟩</w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.1100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12870-024-05776-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723892v1</w:t>
+                <w:t xml:space="preserve">hal-04852240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NIRSpredict: a platform for predicting plant traits from near infra-red spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An allometry perspective on crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrianus J. Westgeest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Vaillant</w:t>
+                <w:t xml:space="preserve">Brian J. Enquist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Beurier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Cornet</w:t>
+                <w:t xml:space="preserve">Rubén Milla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauriane Rouan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Vile</w:t>
+                <w:t xml:space="preserve">Alicia Gómez‐fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (1), pp.1100. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 244 (4), pp.1223-1237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12870-024-05776-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.20129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04852240v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological trade-offs drive phenotypic and genetic differentiation of Arabidopsis thaliana in Europe</w:t>
               </w:r>
@@ -1431,295 +1431,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic limits of crop diversity: a data exploration of functional trait space</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can plants build their niche through modulation of soil microbial activities linked with nitrogen cycling? A test with &amp;lt;i&amp;gt;Arabidopsis thaliana&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Stefania Przybylska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Violle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrés G Rolhauser</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">François Vasseur</w:t>
+                <w:t xml:space="preserve">J F Scheepens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 244 (2), pp.708-718. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.20050⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 243 (2), pp.620-635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.19870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04699136v1</w:t>
+                <w:t xml:space="preserve">hal-04614103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can plants build their niche through modulation of soil microbial activities linked with nitrogen cycling? A test with &amp;lt;i&amp;gt;Arabidopsis thaliana&amp;lt;/i&amp;gt;</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Stefania Przybylska</w:t>
+                <w:t xml:space="preserve">Phenotypic limits of crop diversity: a data exploration of functional trait space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés G Rolhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marney E Isaac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Violle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J F Scheepens</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Munoz</w:t>
+                <w:t xml:space="preserve">Adam R Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 243 (2), pp.620-635. </w:t>
+              <w:t xml:space="preserve">, 2024, 244 (2), pp.708-718. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.19870⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.20050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04614103v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growing on calcareous soils and facing climate change</w:t>
               </w:r>
@@ -2267,51 +2267,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Violle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J F Scheepens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2360,295 +2360,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04130597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Into the range: a latitudinal gradient or a center-margins differentiation of ecological strategies in Arabidopsis thaliana ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A perspective on plant phenomics: coupling deep learning and near-infrared spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Beurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Sartori</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Denis Cornet</w:t>
+                <w:t xml:space="preserve">Julie Messier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Rouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 129 (3), pp.343-356. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.836488. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcab149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.836488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03574480v1</w:t>
+                <w:t xml:space="preserve">hal-03683630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A perspective on plant phenomics: coupling deep learning and near-infrared spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Into the range: a latitudinal gradient or a center-margins differentiation of ecological strategies in Arabidopsis thaliana ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Estarague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Bastias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cornet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lauriane Rouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.836488. </w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 129 (3), pp.343-356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.836488⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcab149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03683630v1</w:t>
+                <w:t xml:space="preserve">hal-03574480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sublethal effects of metal toxicity and the measure of plant fitness in ecotoxicological experiments</w:t>
               </w:r>
@@ -2885,51 +2885,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do leaf nitrogen resorption dynamics align with the slow‐fast continuum? A test at the intraspecific level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Violle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3551,51 +3551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel O Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc W Cadotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marney E Isaac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3653,291 +3653,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03382443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural variation of Arabidopsis thaliana responses to Cauliflower mosaic virus infection upon water deficit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of pulse crops’ functional diversity supporting food production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Guiguitant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Edmond Ghanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandy Bergès</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques Wery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marrou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1008557⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-60166-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883411v1</w:t>
+                <w:t xml:space="preserve">hal-02921547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of pulse crops’ functional diversity supporting food production</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Edmond Ghanem</w:t>
+                <w:t xml:space="preserve">Natural variation of Arabidopsis thaliana responses to Cauliflower mosaic virus infection upon water deficit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bediée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Wery</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gaelle Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Masclef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (5), pp.1-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-60166-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1008557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921547v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domestication-driven changes in plant traits associated with changes in the assembly of the rhizosphere microbiota in tetraploid wheat</w:t>
               </w:r>
@@ -4191,51 +4191,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaf economics and slow-fast adaptation across the geographic range of Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4351,51 +4351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kazakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4593,90 +4593,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional and global shifts in crop diversity through the Anthropocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam R Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc W Cadotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marney Isaac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubén Milla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4874,51 +4874,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate as a driver of adaptive variations in ecological strategies in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5302,51 +5302,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Dauzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bediee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Luchaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5821,51 +5821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Dambreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Griolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Dauzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7039,51 +7039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Violle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bill Shipley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian J. Enquist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AoB Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 7, </w:t>
@@ -7513,382 +7513,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01137561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate genetic analysis of plant responses to water deficit and high temperature revealed contrasting adaptive strategies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interact to survive: Phyllobacterium brassicacearum improves Arabidopsis tolerance to severe water Deficit and growth recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Dauzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Bontpart</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Varoquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/eru364⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (9), pp.e107607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0107607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02633358v1</w:t>
+                <w:t xml:space="preserve">hal-01123378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotyping and beyond: modelling the relationships between traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 18, pp.96-102. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pbi.2014.02.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interact to survive: Phyllobacterium brassicacearum improves Arabidopsis tolerance to severe water Deficit and growth recovery</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multivariate genetic analysis of plant responses to water deficit and high temperature revealed contrasting adaptive strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Bontpart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Dauzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine C. Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vile</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (9), pp.e107607. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65 (22), pp.6457-6469. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0107607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eru364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123378v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are trait-based species rankings consistent across data sets and spatial scales?</w:t>
               </w:r>
@@ -8033,64 +8033,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PGPR strain Phyllobacterium brassicacearum STM196 induces a reproductive delay and physiological changes that result in improved drought tolerance in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Varoquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Bontpart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Touraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8804,295 +8804,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity analysis of the response to Zn within the Arabidopsis thaliana species revealed a low contribution of Zn translocation to Zn tolerance and a new role for Zn in lateral root development.</w:t>
+                <w:t xml:space="preserve">Overexpression of Arabidopsis ECERIFERUM1 promotes wax very-long-chain alkane biosynthesis and influences plant response to biotic and abiotic stresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Richard</w:t>
+                <w:t xml:space="preserve">Brice Bourdenx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Pineau</w:t>
+                <w:t xml:space="preserve">Amelie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Loubet</w:t>
+                <w:t xml:space="preserve">Frederic Domergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Chalies</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Vile</w:t>
+                <w:t xml:space="preserve">Amandine Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2011.02305.x⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 156 (1), pp.29-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.111.172320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00614008v1</w:t>
+                <w:t xml:space="preserve">hal-02651224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overexpression of Arabidopsis ECERIFERUM1 promotes wax very-long-chain alkane biosynthesis and influences plant response to biotic and abiotic stresses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversity analysis of the response to Zn within the Arabidopsis thaliana species revealed a low contribution of Zn translocation to Zn tolerance and a new role for Zn in lateral root development.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Bourdenx</w:t>
+                <w:t xml:space="preserve">Christophe Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amelie Bernard</w:t>
+                <w:t xml:space="preserve">S. Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Domergue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Pascal</w:t>
+                <w:t xml:space="preserve">Claude Chalies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Leger</w:t>
+                <w:t xml:space="preserve">D. Vile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 156 (1), pp.29-45. </w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34 (7), pp.1065-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.111.172320⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2011.02305.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651224v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00614008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the reproducibility of leaf growth and molecular phenotypes: A comparison of three Arabidopsis accessions cultivated in ten laboratories</w:t>
               </w:r>
@@ -9872,248 +9872,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to Comments on &amp;quot;From Plant Traits to Plant Communities: A Statistical Mechanistic Approach to Biodiversity</w:t>
+                <w:t xml:space="preserve">Two Measurement Methods of Leaf Dry Matter Content Produce Similar Results in a Broad Range of Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Shipley</w:t>
+                <w:t xml:space="preserve">Maria Victoria Vaieretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1140372⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 99 (5), pp.955-958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcm022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02921542v1</w:t>
+                <w:t xml:space="preserve">hal-02921543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Measurement Methods of Leaf Dry Matter Content Produce Similar Results in a Broad Range of Species</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Response to Comments on &amp;quot;From Plant Traits to Plant Communities: A Statistical Mechanistic Approach to Biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Diaz</w:t>
+                <w:t xml:space="preserve">B. Shipley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 99 (5), pp.955-958. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 316 (5830), pp.1425d-1425d. </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcm022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.1140372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921543v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Let the concept of trait be functional !</w:t>
               </w:r>
@@ -10514,64 +10514,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-variations in litter decomposition, leaf traits and plant growth in species from a Mediterranean old-field succession</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kazakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Shipley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11095,291 +11095,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00323934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional linkages between leaf traits and net photosynthetic rate: reconciling empirical and mechanistic models</w:t>
+                <w:t xml:space="preserve">Specific Leaf Area and dry Matter Content Estimate thickness in Laminar Leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bill Shipley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Navas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2435.2005.01008.x⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 96 (6), pp.1129-1136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mci264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02921499v1</w:t>
+                <w:t xml:space="preserve">halsde-00274237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific Leaf Area and dry Matter Content Estimate thickness in Laminar Leaves</w:t>
+                <w:t xml:space="preserve">Functional linkages between leaf traits and net photosynthetic rate: reconciling empirical and mechanistic models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Shipley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I J Wright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Poorter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 96 (6), pp.1129-1136. </w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 19 (4), pp.602-615. </w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mci264⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2435.2005.01008.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00274237v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13575,51 +13575,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité biologique et fonctionnement des écosystèmes : interpréter et évaluer des expériences clés en prairie grâce à une modélisation mécaniste (DISCOVER)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Soussana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14338,277 +14338,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHENOPSIS: from a phenotyping platform to a whole pipeline of analyses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Natural variation in [i]Arabidopsis thaliana[/i] response to water deficit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Rymaszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bediee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Dauzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crispulo Balsera</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Denis Vile</w:t>
+                <w:t xml:space="preserve">Jacek Hennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent progress in drought tolerance from genetics to modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montpellier, France. 2015</w:t>
+              <w:t xml:space="preserve">EPPN Plant Phenotyping Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Barcelona, Spain. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744142v1</w:t>
+                <w:t xml:space="preserve">hal-01229566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural variation in [i]Arabidopsis thaliana[/i] response to water deficit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wojciech Rymaszewski</w:t>
+                <w:t xml:space="preserve">PHENOPSIS: from a phenotyping platform to a whole pipeline of analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Dauzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bediee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crispulo Balsera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vile</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacek Hennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPPN Plant Phenotyping Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Barcelona, Spain. 2015</w:t>
+              <w:t xml:space="preserve">Recent progress in drought tolerance from genetics to modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montpellier, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01229566v1</w:t>
+                <w:t xml:space="preserve">hal-02744142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHENOPSIS: From a phenotyping platform to a whole pipeline of analyses</w:t>
               </w:r>
@@ -14620,64 +14620,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Dauzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bediee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crispulo Balsera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14745,51 +14745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Dambreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Griolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Dauzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14896,51 +14896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Lievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crispulo Balsera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biology Europe FESPB/EPSO Congress 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Dublin, Ireland. 2014</w:t>
@@ -15697,51 +15697,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="315D7AB3"/>
+    <w:nsid w:val="19C0F3AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15928,51 +15928,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/denis-vile" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7948-1462" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071000658" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-5637-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05453656v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Stefania Przybylska" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mahaut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vile" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.70236" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05055819v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El Graoui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Edmond Ghanem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Zerrouk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Amri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109658" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05399337v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Scheepens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cornet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3003536" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381177v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharina Y Utami" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Perrier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vasseur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70165" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04905900v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Debain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bottin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Laurent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14737" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291317v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Garnier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Delalandre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Segrestin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.70219" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04723892v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrianus J. Westgeest" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian J. Enquist" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Milla" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia G&#243;mez&#8208;fern&#225;ndez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20129" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04852240v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Vaillant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beurier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Rouan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-024-05776-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680032v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bastias" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Estarague" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elza Gaignon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Ruei Lee" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49267-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699136v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s G Rolhauser" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marney E Isaac" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam R Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20050" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614103v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Scheepens" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19870" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531421v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Bontpart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Weiss" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;rard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lacombe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2024.03.013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04075254v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Hany" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Martino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13531" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133593v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga N T Nguyen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamotte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohanad Alsulaiman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruffel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Krouk" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad228" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04034554v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian J Enquist" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14281" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04130597v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lacombe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02189-w" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574480v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sartori" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcab149" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03683630v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Messier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.836488" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03678102v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nowak" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Faure" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Glorieux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pauwels" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119138" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745940v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrianus Johannes Westgeest" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-022-00158-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612386v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Villemereuil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14029" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510369v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia A Bengoa Luoni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cenci" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Moschen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Nicosia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M Radonic" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-08199-5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955804v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guiguitant" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marrou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R. Sinclair" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepti Pradhan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13224" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516715v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy E Berg&#232;s" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Yvon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Masclef" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauzat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-03462-x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212645v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.636915" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03382443v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel O Mariani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc W Cadotte" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-99728-5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02883411v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Berg&#232;s" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bedi&#233;e" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Rolland" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008557" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921547v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wery" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60166-4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918224v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roucou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Breuil" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69175-9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622631v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Nahir&#241;ak" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;ximo Rivarola" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia In&#233;s Almasia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Pilar Barrios Bar&#243;n" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Esteban Hopp" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0214165" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411727v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Baron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne G&#233;rard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46878-2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02356210v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick P Rowe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15983" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010523v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roumet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Grigulis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2018.07.009" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359169v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marney Isaac" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209788" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411824v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moises Exposito-Alonso" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Ayala-Garay" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Wang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Enquist" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1709141115" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350034v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fort" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy165" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628812v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Berges" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Vazquez Rovere" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00703" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621629v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Heulin-Gotty" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tisseyre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chabert-Martinello" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.02249" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620819v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Rymaszewski" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bediee" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Luchaire" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2739" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411814v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ecarnot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13029" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602559v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00318" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606370v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella van Munster" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2017.07.009" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627132v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Dambreville" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Griolet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP16036" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604149v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Dader Alonso" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Fereres" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174398" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559716v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallusci" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffretau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2017.04.009" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604329v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Louault" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pottier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Note" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12509" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145993v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Dader" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631335v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Parent" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Tardieu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13811" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532563v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Beaumelle" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vandenbulcke" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gimbert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.06.023" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVCF8XKF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602445v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bresson" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639957v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Loranger" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Blonder" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Shipley" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1500483" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185662v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plv049" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269021v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massonnet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Granier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ajps.2015.67102" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637312v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Koch" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Granier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-015-0067-5" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137561v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc Nga Nguyen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Soulie" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Dellagi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00070" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633358v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bontpart" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru364" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635427v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2014.02.009" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123378v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Labadie" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Varoquaux" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0107607" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506287v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Navas" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12066" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F2CXBNPD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649962v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Touraine" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12383" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268423v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lievre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wuyts" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jane Cookson" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dapp" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wdev.119" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C88E838C40B1C78AB12D9BFE62C6E07099E3B4E8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643891v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pascal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bernard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Sorel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Pervent" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12060" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310093v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2012.01839.x" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JNR0FW8K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019362v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tisne" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Radziejwoski" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven de Veylder" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.179382" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651405v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pantin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2011.02353.x" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614008v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Richard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pineau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loubet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chalies" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vile" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2011.02305.x" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651224v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bourdenx" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Bernard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Domergue" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Leger" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.172320" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203861v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabre" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A. Hannah" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caldana" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.148338" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665037v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aubert" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aldon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ranty" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcq155" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664807v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Tisne" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Schmalenbach" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reymond" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02191.x" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667778v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.124271" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00281685v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Pakeman" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavorel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ansquer" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Castro" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2007.01336.x" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661194v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Vacher" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Helion" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Piou" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure M. L. Desprez Loustau" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-4642.2008.00479.x" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921542v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Shipley" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1140372" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921543v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Victoria Vaieretti" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Diaz" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcm022" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668772v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fortunel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2007.0030-1299.15559.x" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00283760v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ansquer" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Castro" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcl215" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658817v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Devaux" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2006.01912.x" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00293858v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gallet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2006.01080.x" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921529v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2006.00958.x" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G77KSX86-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921532v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/05-0822" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921538v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1131344" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00323934v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Riba" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mignot" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colas" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Imbert" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-005-0913-4" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MFB9DGPB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921499v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I J Wright" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Poorter" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2005.01008.x" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00274237v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mci264" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797920v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Allard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Deswarte" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thepot" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736015v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiss Aliz&#233;e" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bontpart Thibaut" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chay" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874162v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Cassan" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a-Lou Pimpar&#233;" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mozzanino Timothy" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157374v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Rodriguez" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Millet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Welcker" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03660535v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joram" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis B&#233;di&#233;e" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1337.17" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707045v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;rot" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04953826v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734365v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744070v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744217v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fereres" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204013v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaigham Shahzad" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roux" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744934v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747926v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595045v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonneau" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tardieu" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751245v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.04.369" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-260SQ04C-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752364v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816152v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Simonneau" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Ehlert" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173132v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maire" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachelet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077226v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Soussana" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maire" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Louault" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bachelet" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888340v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123213v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Thi Thuy Nguyen" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154374v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tardieu" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322778v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867044v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744142v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crispulo Balsera" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229566v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Hennig" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229564v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739574v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738660v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748227v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190041v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381223v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Sartori" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#224;udia F Mestre" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Jonaid Hossain" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03969772v2" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Boudet-B&#244;ne" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaymard" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745761v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camillo Corrales" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/denis-vile" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7948-1462" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071000658" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-5637-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05453656v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Stefania Przybylska" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mahaut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vile" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.70236" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05055819v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El Graoui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Edmond Ghanem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Zerrouk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Amri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109658" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05399337v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Scheepens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cornet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3003536" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381177v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharina Y Utami" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Perrier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vasseur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70165" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04905900v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Debain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bottin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Laurent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14737" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291317v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Garnier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Delalandre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Segrestin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.70219" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04852240v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Vaillant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beurier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Rouan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-024-05776-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04723892v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrianus J. Westgeest" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian J. Enquist" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Milla" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia G&#243;mez&#8208;fern&#225;ndez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20129" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680032v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bastias" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Estarague" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elza Gaignon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Ruei Lee" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49267-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614103v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Scheepens" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19870" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699136v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s G Rolhauser" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marney E Isaac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam R Martin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20050" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531421v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Bontpart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Weiss" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;rard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lacombe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2024.03.013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04075254v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Hany" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Martino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13531" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133593v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga N T Nguyen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamotte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohanad Alsulaiman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruffel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Krouk" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad228" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04034554v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian J Enquist" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14281" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04130597v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lacombe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02189-w" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03683630v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Messier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.836488" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574480v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sartori" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcab149" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03678102v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nowak" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Faure" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Glorieux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pauwels" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119138" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745940v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrianus Johannes Westgeest" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-022-00158-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612386v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Villemereuil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14029" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510369v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia A Bengoa Luoni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cenci" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Moschen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Nicosia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M Radonic" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-08199-5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955804v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guiguitant" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marrou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R. Sinclair" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepti Pradhan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13224" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516715v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy E Berg&#232;s" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Yvon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Masclef" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauzat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-03462-x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212645v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.636915" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03382443v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel O Mariani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc W Cadotte" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-99728-5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921547v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wery" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60166-4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02883411v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Berg&#232;s" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bedi&#233;e" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Rolland" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008557" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918224v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roucou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Breuil" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69175-9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622631v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Nahir&#241;ak" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;ximo Rivarola" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia In&#233;s Almasia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Pilar Barrios Bar&#243;n" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Esteban Hopp" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0214165" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411727v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Baron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne G&#233;rard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46878-2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02356210v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick P Rowe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15983" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010523v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roumet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Grigulis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2018.07.009" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359169v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marney Isaac" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209788" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411824v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moises Exposito-Alonso" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Ayala-Garay" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Wang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Enquist" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1709141115" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350034v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fort" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy165" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628812v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Berges" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Vazquez Rovere" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00703" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621629v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Heulin-Gotty" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tisseyre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chabert-Martinello" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.02249" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620819v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Rymaszewski" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bediee" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Luchaire" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2739" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411814v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ecarnot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13029" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602559v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00318" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606370v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella van Munster" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2017.07.009" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627132v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Dambreville" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Griolet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP16036" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604149v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Dader Alonso" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Fereres" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174398" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559716v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallusci" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffretau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2017.04.009" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604329v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Louault" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pottier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Note" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12509" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145993v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Dader" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631335v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Parent" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Tardieu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13811" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532563v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Beaumelle" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vandenbulcke" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gimbert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.06.023" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVCF8XKF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602445v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bresson" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639957v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Loranger" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Blonder" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Shipley" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1500483" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185662v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plv049" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269021v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massonnet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Granier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ajps.2015.67102" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637312v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Koch" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Granier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-015-0067-5" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137561v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc Nga Nguyen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Soulie" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Dellagi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00070" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123378v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Labadie" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Varoquaux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0107607" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635427v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2014.02.009" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633358v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bontpart" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru364" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506287v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Navas" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12066" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F2CXBNPD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649962v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Touraine" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12383" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268423v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lievre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wuyts" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jane Cookson" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dapp" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wdev.119" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C88E838C40B1C78AB12D9BFE62C6E07099E3B4E8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643891v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pascal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bernard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Sorel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Pervent" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12060" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310093v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2012.01839.x" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JNR0FW8K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019362v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tisne" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Radziejwoski" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven de Veylder" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.179382" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651405v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pantin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2011.02353.x" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651224v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bourdenx" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Bernard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Domergue" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Leger" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.172320" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614008v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Richard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pineau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loubet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chalies" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vile" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2011.02305.x" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203861v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabre" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A. Hannah" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caldana" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.148338" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665037v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aubert" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aldon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ranty" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcq155" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664807v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Tisne" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Schmalenbach" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reymond" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02191.x" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667778v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.124271" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00281685v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Pakeman" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavorel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ansquer" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Castro" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2007.01336.x" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661194v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Vacher" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Helion" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Piou" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure M. L. Desprez Loustau" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-4642.2008.00479.x" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921543v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Victoria Vaieretti" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Diaz" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcm022" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921542v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Shipley" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1140372" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668772v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fortunel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2007.0030-1299.15559.x" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00283760v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ansquer" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Castro" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcl215" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658817v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Devaux" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2006.01912.x" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00293858v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gallet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2006.01080.x" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921529v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2006.00958.x" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G77KSX86-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921532v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/05-0822" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921538v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1131344" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00323934v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Riba" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mignot" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colas" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Imbert" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-005-0913-4" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MFB9DGPB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00274237v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mci264" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921499v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I J Wright" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Poorter" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2005.01008.x" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797920v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Allard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Deswarte" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thepot" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736015v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiss Aliz&#233;e" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bontpart Thibaut" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chay" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874162v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Cassan" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a-Lou Pimpar&#233;" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mozzanino Timothy" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157374v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Rodriguez" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Millet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Welcker" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03660535v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joram" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis B&#233;di&#233;e" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1337.17" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707045v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;rot" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04953826v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734365v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744070v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744217v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fereres" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204013v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaigham Shahzad" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roux" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744934v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747926v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595045v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonneau" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tardieu" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751245v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.04.369" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-260SQ04C-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752364v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816152v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Simonneau" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Ehlert" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173132v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maire" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachelet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077226v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Soussana" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maire" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Louault" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bachelet" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888340v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123213v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Thi Thuy Nguyen" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154374v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tardieu" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322778v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867044v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229566v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Hennig" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744142v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crispulo Balsera" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229564v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739574v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738660v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748227v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190041v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381223v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Sartori" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#224;udia F Mestre" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Jonaid Hossain" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03969772v2" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Boudet-B&#244;ne" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaymard" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745761v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camillo Corrales" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>