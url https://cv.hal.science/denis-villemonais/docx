--- v0 (2026-03-21)
+++ v1 (2026-04-18)
@@ -2383,209 +2383,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01925000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exponential mixing properties for time inhomogeneous diffusion processes with killing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre del Moral</w:t>
+                <w:t xml:space="preserve">Uniform convergence of penalized time-inhomogeneous Markov processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Villemonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bernoulli</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3150/16-BEJ845⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22, pp.129-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ps/2017022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01083297v3</w:t>
+                <w:t xml:space="preserve">hal-01290222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform convergence of penalized time-inhomogeneous Markov processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Champagnat</w:t>
+                <w:t xml:space="preserve">Exponential mixing properties for time inhomogeneous diffusion processes with killing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre del Moral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Villemonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 22, pp.129-162. </w:t>
+              <w:t xml:space="preserve">Bernoulli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (2), pp.1010-1032. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ps/2017022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3150/16-BEJ845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01290222v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083297v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniform convergence of conditional distributions for absorbed one-dimensional diffusions</w:t>
               </w:r>
@@ -5342,51 +5342,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628438v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fritsch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Villemonais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Zalduendo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/25-BEJ1880" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648211v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanase Benetos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Horton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lenotre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Toupance" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-025-02230-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145204v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champagnat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Strickler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-025-01385-6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03278551v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bena&#239;m" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William O&#231;afrain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-AOP1720" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588374v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Watson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-AAP2142" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03715678v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M.G Cox" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Horton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-AIHP1453" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696115v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-AIHP1417" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508437v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svante Janson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mailler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-EJP951" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02897819v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Anagnostakis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lejay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2206.03713" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01672979v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-EJP880" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471911v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-022-01216-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895618v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/ALEA.v18-01" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01710663v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Schott" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07362994.2020.1861952" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101739v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-AIHP1093" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390745v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M. G. Cox" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma L. Horton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas E. Kyprianou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1295854" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01503697v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2020.12.005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101680v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-ECP288" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895621v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-AAP1561" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895619v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Eou Kyprianou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-AAP1567" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514977v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-018-1283-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652879v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-019-00918-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01925000v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Germain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne G&#233;gout-Petit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Albuisson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36756-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083297v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre del Moral" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/16-BEJ845" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01290222v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2017022" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01166960v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/apr.2018.9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01395727v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-ECP63" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338421v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07362994.2017.1288136" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01217843v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/ALEA.v14-11" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973509v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-014-0611-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983773v3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v20-3482" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944275v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servet Martinez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime San Martin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/jap/1409932672" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598085v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2013045" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681601v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653834v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-PS191" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01931202v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boissard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cattiaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miclo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bouguet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-3-319-92420-5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92420-5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293622v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kol&#233;h&#232; Abdoulaye Coulibaly-Pasquier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92420-5_5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795090v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Coulibaly-Pasquier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329503v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kagan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Strickler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541248v5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469389v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zalduendo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326379v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919226v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M G Cox" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720688v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Leli&#232;vre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Ramil" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reygner" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242595v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Benetos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coudray" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Len&#244;tre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640205v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03823655v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01395731v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188172v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481580v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387054v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00672074v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02412497v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628438v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fritsch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Villemonais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Zalduendo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/25-BEJ1880" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648211v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanase Benetos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Horton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lenotre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Toupance" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-025-02230-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145204v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champagnat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Strickler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-025-01385-6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03278551v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bena&#239;m" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William O&#231;afrain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-AOP1720" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588374v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Watson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-AAP2142" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03715678v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M.G Cox" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Horton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-AIHP1453" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696115v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-AIHP1417" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508437v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svante Janson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mailler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-EJP951" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02897819v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Anagnostakis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lejay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2206.03713" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01672979v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-EJP880" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471911v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-022-01216-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895618v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/ALEA.v18-01" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01710663v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Schott" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07362994.2020.1861952" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101739v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-AIHP1093" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390745v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M. G. Cox" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma L. Horton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas E. Kyprianou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1295854" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01503697v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2020.12.005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101680v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-ECP288" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895621v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-AAP1561" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895619v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Eou Kyprianou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-AAP1567" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514977v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-018-1283-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652879v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-019-00918-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01925000v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Germain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne G&#233;gout-Petit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Albuisson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36756-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01290222v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2017022" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083297v3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre del Moral" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/16-BEJ845" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01166960v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/apr.2018.9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01395727v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-ECP63" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338421v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07362994.2017.1288136" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01217843v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/ALEA.v14-11" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973509v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-014-0611-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983773v3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v20-3482" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944275v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servet Martinez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime San Martin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/jap/1409932672" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598085v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2013045" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681601v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653834v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-PS191" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01931202v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boissard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cattiaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miclo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bouguet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-3-319-92420-5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92420-5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293622v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kol&#233;h&#232; Abdoulaye Coulibaly-Pasquier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92420-5_5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795090v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Coulibaly-Pasquier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329503v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kagan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Strickler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541248v5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469389v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zalduendo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326379v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919226v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M G Cox" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720688v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Leli&#232;vre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Ramil" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reygner" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242595v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Benetos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coudray" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Len&#244;tre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640205v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03823655v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01395731v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188172v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481580v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387054v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00672074v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02412497v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>