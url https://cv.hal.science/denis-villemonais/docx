--- v1 (2026-04-18)
+++ v2 (2026-05-26)
@@ -858,326 +858,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03696115v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluctuations of balanced urns with infinitely many colours</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Mailler</w:t>
+                <w:t xml:space="preserve">General criteria for the study of quasi-stationarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Villemonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 28, pp.1-72. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/23-EJP951⟩</w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/22-EJP880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03508437v1</w:t>
+                <w:t xml:space="preserve">hal-01672979v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General diffusion processes as the limit of time-space Markov chains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Lejay</w:t>
+                <w:t xml:space="preserve">Fluctuations of balanced urns with infinitely many colours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svante Janson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Villemonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2206.03713⟩</w:t>
+              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28, pp.1-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/23-EJP951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02897819v2</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General criteria for the study of quasi-stationarity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Champagnat</w:t>
+                <w:t xml:space="preserve">General diffusion processes as the limit of time-space Markov chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Anagnostakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Villemonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (5), pp.3620-3651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/22-EJP880⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2206.03713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01672979v3</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02897819v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcritical bifurcation for the conditional distribution of a diffusion process</w:t>
               </w:r>
@@ -1274,222 +1274,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03471911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence of the Fleming-Viot process toward the minimal quasi-stationary distribution</w:t>
+                <w:t xml:space="preserve">Probabilistic non-asymptotic analysis of distributed algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Villemonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.30757/ALEA.v18-01⟩</w:t>
+              <w:t xml:space="preserve">Stochastic Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (6), pp.981-998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07362994.2020.1861952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01895618v1</w:t>
+                <w:t xml:space="preserve">hal-01710663v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic non-asymptotic analysis of distributed algorithms</w:t>
+                <w:t xml:space="preserve">Convergence of the Fleming-Viot process toward the minimal quasi-stationary distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">René Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Villemonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Analysis and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 36 (6), pp.981-998. </w:t>
+              <w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07362994.2020.1861952⟩</w:t>
+                <w:t xml:space="preserve">⟨10.30757/ALEA.v18-01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710663v2</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic approximation of quasi-stationary distributions for diffusion processes in a bounded domain</w:t>
               </w:r>
@@ -1872,222 +1872,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02101680v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic approximation on non-compact measure spaces and application to measure-valued P\'olya processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Mailler</w:t>
+                <w:t xml:space="preserve">Stochastic methods for the neutron transport equation I: Linear semigroup asymptotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Horton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Eou Kyprianou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Villemonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 30 (5), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/20-AAP1561⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 30 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/20-AAP1567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01895621v1</w:t>
+                <w:t xml:space="preserve">hal-01895619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic methods for the neutron transport equation I: Linear semigroup asymptotics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andreas Eou Kyprianou</w:t>
+                <w:t xml:space="preserve">Stochastic approximation on non-compact measure spaces and application to measure-valued P\'olya processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Villemonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 30 (6), </w:t>
+              <w:t xml:space="preserve">, 2020, 30 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/20-AAP1567⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/20-AAP1561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895619v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of demography on extinction/fixation events</w:t>
               </w:r>
@@ -5342,51 +5342,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628438v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fritsch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Villemonais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Zalduendo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/25-BEJ1880" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648211v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanase Benetos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Horton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lenotre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Toupance" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-025-02230-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145204v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champagnat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Strickler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-025-01385-6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03278551v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bena&#239;m" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William O&#231;afrain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-AOP1720" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588374v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Watson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-AAP2142" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03715678v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M.G Cox" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Horton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-AIHP1453" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696115v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-AIHP1417" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508437v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svante Janson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mailler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-EJP951" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02897819v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Anagnostakis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lejay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2206.03713" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01672979v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-EJP880" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471911v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-022-01216-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895618v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/ALEA.v18-01" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01710663v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Schott" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07362994.2020.1861952" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101739v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-AIHP1093" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390745v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M. G. Cox" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma L. Horton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas E. Kyprianou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1295854" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01503697v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2020.12.005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101680v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-ECP288" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895621v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-AAP1561" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895619v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Eou Kyprianou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-AAP1567" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514977v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-018-1283-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652879v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-019-00918-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01925000v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Germain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne G&#233;gout-Petit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Albuisson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36756-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01290222v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2017022" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083297v3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre del Moral" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/16-BEJ845" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01166960v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/apr.2018.9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01395727v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-ECP63" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338421v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07362994.2017.1288136" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01217843v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/ALEA.v14-11" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973509v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-014-0611-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983773v3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v20-3482" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944275v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servet Martinez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime San Martin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/jap/1409932672" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598085v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2013045" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681601v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653834v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-PS191" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01931202v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boissard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cattiaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miclo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bouguet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-3-319-92420-5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92420-5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293622v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kol&#233;h&#232; Abdoulaye Coulibaly-Pasquier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92420-5_5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795090v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Coulibaly-Pasquier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329503v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kagan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Strickler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541248v5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469389v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zalduendo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326379v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919226v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M G Cox" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720688v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Leli&#232;vre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Ramil" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reygner" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242595v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Benetos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coudray" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Len&#244;tre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640205v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03823655v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01395731v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188172v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481580v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387054v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00672074v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02412497v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628438v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fritsch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Villemonais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Zalduendo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/25-BEJ1880" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648211v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanase Benetos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Horton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lenotre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Toupance" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-025-02230-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145204v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champagnat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Strickler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-025-01385-6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03278551v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bena&#239;m" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William O&#231;afrain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-AOP1720" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588374v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Watson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-AAP2142" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03715678v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M.G Cox" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Horton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-AIHP1453" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696115v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-AIHP1417" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01672979v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-EJP880" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508437v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svante Janson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mailler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-EJP951" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02897819v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Anagnostakis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lejay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2206.03713" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471911v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-022-01216-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01710663v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Schott" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07362994.2020.1861952" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895618v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/ALEA.v18-01" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101739v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-AIHP1093" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390745v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M. G. Cox" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma L. Horton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas E. Kyprianou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1295854" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01503697v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2020.12.005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101680v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-ECP288" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895619v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Eou Kyprianou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-AAP1567" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895621v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-AAP1561" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514977v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-018-1283-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652879v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-019-00918-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01925000v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Germain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne G&#233;gout-Petit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Albuisson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36756-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01290222v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2017022" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083297v3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre del Moral" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/16-BEJ845" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01166960v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/apr.2018.9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01395727v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-ECP63" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338421v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07362994.2017.1288136" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01217843v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/ALEA.v14-11" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973509v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-014-0611-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983773v3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v20-3482" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944275v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servet Martinez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime San Martin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/jap/1409932672" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598085v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2013045" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681601v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653834v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-PS191" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01931202v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boissard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cattiaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miclo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bouguet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-3-319-92420-5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92420-5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293622v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kol&#233;h&#232; Abdoulaye Coulibaly-Pasquier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92420-5_5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795090v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Coulibaly-Pasquier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329503v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kagan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Strickler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541248v5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469389v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zalduendo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326379v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919226v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M G Cox" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720688v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Leli&#232;vre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Ramil" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reygner" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242595v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Benetos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coudray" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Len&#244;tre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640205v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03823655v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01395731v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188172v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481580v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387054v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00672074v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02412497v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>