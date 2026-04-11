--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Denis Bouhineau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">denisb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En attendant de faire mieux voir ici une page de présentation : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lig-membres.imag.fr/denisb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner l'enseignement de l'informatique avec Caseine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astor Bizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Cambazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1024 : Bulletin de la Société Informatique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, pp.107 - 122. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48556/sif.1024.20.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analysis of Interactive Learning Environments for Arithmetic and Algebra Through an Integrative Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computers for Mathematical Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 14 (3), pp.299-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helping Teachers Generate Exercises with Random Coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Continuing Engineering Education and Life-Long Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (5/6), pp.520--533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Editing of Algebraic Expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Leibniz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 169, 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description et exploitations des traces du logiciel d'algèbre Aplusix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Bittar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol 14, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Interactive Learning Environments that can be used by all the classes having access to computers. The case of Aplusix for algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Leibniz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 148, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informaticiens et didacticiens peuvent-ils travailler ensemble ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Leibniz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 122, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Assisted Assessment in Elementary Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mezerette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer-Aided Assessment - Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nov, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informaticiens et didacticiens peuvent-ils travailler ensemble ? Une étape du développement de l'EIAH APLUSIX : la mise en place de patrons d'exercices et d'une carte de tests.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Leibniz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 122, pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing Microworld and Cas Features in Building Computer Systems that Help Students Learn Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computers for Mathematical Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 9 (2), pp.169-211. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:IJCO.0000040890.20374.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Microworld for Helping Students to Learn Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Pavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">proceddings of ICTMT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 5, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un micromonde pour aider les élèves à apprendre l'algèbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Pavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques Educatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8 (1-2), pp.33--47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Application of CLP: Checking the Correctness of Theorems in Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Trilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 4 (4), pp.383--405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving Geometrical Constraint Systems Using CLP Based on Linear Constraint Solver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, pp.274--288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Scoring versus Automatic Scoring of Computer Programs: Does Algo+ score as well as instructors ? An Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE International Conference on Advanced Learning Technologies, ICALT2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Mumbay, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Scoring Versus Automatic Scoring of Computer Programs: Does Algo+ Score as well as Instructors? An Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Champagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 18th International Conference on Advanced Learning Technologies (ICALT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Mumbai, France. pp.355-357, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2018.00089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir, Produire, Décrire, Évaluer et Partager des Données, Opérateurs, Processus d’analyse et Résultats d’Études sur l’Apprentissage Humain avec Ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanda Luengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mandran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la compréhension de programmes en génie logiciel à la reconnaissance d’algorithmes d’apprenants en EIAH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaïl Bouacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Bensebaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e conférence internationale francophone sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la compréhension des programmes dans le génie logiciel à la reconnaissance des algorithmes d'apprenants en EIAH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Bouacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Bensebaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.384-389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOP8_Cycle: Merging both data and analysis operators life cycles for Technology Enhanced Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanda Luengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning Analytics and Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Poughkeepsie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de traits sémantiques pour une méthodologie de construction d'un système d'aide dans un EIAH de l'algorithmique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2013 - 6e conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France. pp.141-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et mise en place d'un entrepôt de traces et processus de traitement EIAH : UnderTracks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanda Luengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wajeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2013 - 6e Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France. pp.41-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open platform to model and capture experimental data in Technology enhanced learning systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanda Luengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wajeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Data Analysis and Interpretation for Learning Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Share data treatment and analysis processes inTechnology enhanced learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanda Luengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Data Analysis and Interpretation for Learning Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluations de solutions d'exercices d'algorithmique &amp;quot; à la main &amp;quot; versus &amp;quot; automatiques par jeux d'essai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2011 - Conférence Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Mons, Belgique. pp.273-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AJAX pour EIAH ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2011 - Conférence Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Mons, Belgique. pp.27-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'EIAH en arithmétique et en algèbre : Conception, utilisation et exploitation d'un questionnaire d'analyse d'EIAH en mathématiques à la recherche d'une classification du domaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la conférence EIAH 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Le Mans, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAPHICAL REPRESENTATIONS ASSOCIATED WITH ALGEBRAIC TASKS IN APLUSIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ninth International Conference on Technology in Mathematics Teaching (ICTMT 9) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helping Teachers Generate Exercises with Random Coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">proceedings of the 8th International Conference on Technology in Mathematics Teaching. Hradec Kralove, Czech Republic, isbn 978-80-7041-285-5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Czech Republic. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de nouvelles représentations dans le micromonde Aplusix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viudez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de nouvelles représentations dans le micromonde Aplusix Représentations sous forme mixte Naturelle & Arbre et sous forme graphique d'expressions algébriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH2007, Environnements Informatiques pour l'apprentissage humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Lausanne, Suisse. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding new Representations of Mathematical Objects to Aplusix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viudez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Technology in Mathematics Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Czech Republic. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Student's modelling with a lattice of conceptions in the domain of linear equations and inequations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Bittar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI-ED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Years Of Use Of The Aplusix System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Bittar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFIP World Conference on Computer in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Cape Town, South Africa. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APLUSIX, A learning environment for algebra, actual use and benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICME 10 : 10th International Congress on Mathematical Education, July 4-11, 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Copenhagen, Denmark. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computer program for the learning of algebra: description and first experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEG 2003 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, St. Petersburg, Russia. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse didactique de protocoles obtenus dans un EIAH en algèbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Strasbourg, France. pp.79-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages didactiques du logiciel Aplusix pour l'enseignement de l'algebre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2003, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse didactique de protocoles obtenus dans un EIAH en algèbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain, 15, 16 et 17 avril 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Strasbourg, France. pp.79-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Aplusix-Editor: A New Kind of Software for the Learning of Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Intelligent Tutoring Systems, ITS 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.178-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doing mathematics with the APLUSIX-Editor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VisitMe2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Unknown, Austria. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntax and semantics in algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gélis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 12th ICMI Study Conference. The University of Melbourne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Australia. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edix: A Software for Editing Algebraic Expressions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Pavard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of ACTMT2001, the Sixth Asian Technology Conference in Mathematics. The University of Melbourne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Australia. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the algebraic layer of the new APLUSIX with rewriting rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings du worshop "Learning algebra with the computer" de ITS'2000 Université Québec, Montréal.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Canada. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantation de la couche algébrique à base de règles de réécriture dans le nouvel APLUSIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées apprentissage et calcul symbolique, Institut National de Recherche Pédagogique, isbn : 2-7342-0840-7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a product for teaching formal algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Nguyen-Xuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">nternational Conference on Artificial Intelligence and Education (AI-ED), Le Mans, juillet 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Le Mans, France. pp.207-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La programmation logique par contraintes pour l'aide à l'enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Channac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Intelligent Tutoring Systems ITS'96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Montréal, Canada. pp.333-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sphinx : un préceptoriel de géométrie produisant des contre-exemples.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Channac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Trilling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Intelligent Tutoring Systems ITS'96, Montréal-Canada.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Canada. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification of non-linear overconstraints in Euclidean geometry with linear programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">proceedings of OverConstraints Systems, ISSN 0302-9743. Cassis 1995.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Cassis, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche déclarative pour les logiciels de dessins géométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e journée EIAO de l'ENS Cachan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Cachan, France. pp.55-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction and manipulation of geometric figures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Trilling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">fourth international workshop on Constraint and Logic Programming, WCLP'93, Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Marseille, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une introduction à la science informatique pour les enseignants de la discipline en lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Dowek. CRDP Paris, pp.376, 2011, Repères pour agir (RPA disciplines &amp; compétences), Christine Moulin, 978-2-86631-188-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APLUSIX, un EIAH de l'algèbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grandbastien, Monique and Labat, Jean-Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques et Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès-Lavoisier, pp.333-350, 2006, Collection IC2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UnderTracks, A web platform dedicated to capitalization of Data, Operators and Analysis processes about Man-ILE interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TELMA Cross Experiment Guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Cerulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Gavrilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Kaleidoscope Scientific Vision for Research in Technology Enhanced Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Laurillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efi Alexopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bligh James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Maria Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a selection of interactive learning environments for mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir, produire, décrire, évaluer, améliorer, partager et conserver des données, opérateurs, processus d’analyse et résultats d’études sur les logs d’activités d’apprentissages humains avec ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanda Luengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mandran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fin de projet de l'ACI : Ecole et Sciences Cognitives - Modélisation cognitive d'élèves en algèbre et construction de stratégies d'enseignement dans un contexte technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Olivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gobeill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrons d'exercices pour Aplusix Une étape du développement de l'EIAH occasion d'un travail entre didacticiens et informaticiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HUBBLE, UN OBSERVATOIRE DES ANALYSES DES TRACES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanda Luengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Daubias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANR (Agence Nationale de la Recherche - France). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction automatique de figures géometriques et programmation logique avec contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université Joseph-Fourier - Grenoble I, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00004922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId131"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Denis Bouhineau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">denisb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En attendant de faire mieux voir ici une page de présentation : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lig-membres.imag.fr/denisb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner l'enseignement de l'informatique avec Caseine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astor Bizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Cambazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1024 : Bulletin de la Société Informatique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, pp.107 - 122. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48556/sif.1024.20.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analysis of Interactive Learning Environments for Arithmetic and Algebra Through an Integrative Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computers for Mathematical Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 14 (3), pp.299-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helping Teachers Generate Exercises with Random Coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Continuing Engineering Education and Life-Long Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (5/6), pp.520--533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Editing of Algebraic Expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Leibniz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 169, 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description et exploitations des traces du logiciel d'algèbre Aplusix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Bittar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol 14, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Interactive Learning Environments that can be used by all the classes having access to computers. The case of Aplusix for algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Leibniz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 148, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informaticiens et didacticiens peuvent-ils travailler ensemble ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Leibniz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 122, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Assisted Assessment in Elementary Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mezerette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer-Aided Assessment - Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nov, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informaticiens et didacticiens peuvent-ils travailler ensemble ? Une étape du développement de l'EIAH APLUSIX : la mise en place de patrons d'exercices et d'une carte de tests.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Leibniz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 122, pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing Microworld and Cas Features in Building Computer Systems that Help Students Learn Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computers for Mathematical Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 9 (2), pp.169-211. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:IJCO.0000040890.20374.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Microworld for Helping Students to Learn Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Pavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">proceddings of ICTMT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 5, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un micromonde pour aider les élèves à apprendre l'algèbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Pavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques Educatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8 (1-2), pp.33--47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Application of CLP: Checking the Correctness of Theorems in Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Trilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 4 (4), pp.383--405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving Geometrical Constraint Systems Using CLP Based on Linear Constraint Solver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, pp.274--288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Scoring versus Automatic Scoring of Computer Programs: Does Algo+ score as well as instructors ? An Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE International Conference on Advanced Learning Technologies, ICALT2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Mumbay, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Scoring Versus Automatic Scoring of Computer Programs: Does Algo+ Score as well as Instructors? An Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Champagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 18th International Conference on Advanced Learning Technologies (ICALT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Mumbai, France. pp.355-357, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2018.00089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir, Produire, Décrire, Évaluer et Partager des Données, Opérateurs, Processus d’analyse et Résultats d’Études sur l’Apprentissage Humain avec Ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanda Luengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mandran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOP8_Cycle: Merging both data and analysis operators life cycles for Technology Enhanced Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanda Luengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning Analytics and Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Poughkeepsie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la compréhension de programmes en génie logiciel à la reconnaissance d’algorithmes d’apprenants en EIAH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaïl Bouacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Bensebaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e conférence internationale francophone sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la compréhension des programmes dans le génie logiciel à la reconnaissance des algorithmes d'apprenants en EIAH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Bouacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Bensebaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.384-389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de traits sémantiques pour une méthodologie de construction d'un système d'aide dans un EIAH de l'algorithmique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2013 - 6e conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France. pp.141-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et mise en place d'un entrepôt de traces et processus de traitement EIAH : UnderTracks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanda Luengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wajeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2013 - 6e Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France. pp.41-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open platform to model and capture experimental data in Technology enhanced learning systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanda Luengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wajeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Data Analysis and Interpretation for Learning Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Share data treatment and analysis processes inTechnology enhanced learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanda Luengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Data Analysis and Interpretation for Learning Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluations de solutions d'exercices d'algorithmique &amp;quot; à la main &amp;quot; versus &amp;quot; automatiques par jeux d'essai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2011 - Conférence Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Mons, Belgique. pp.273-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AJAX pour EIAH ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2011 - Conférence Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Mons, Belgique. pp.27-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'EIAH en arithmétique et en algèbre : Conception, utilisation et exploitation d'un questionnaire d'analyse d'EIAH en mathématiques à la recherche d'une classification du domaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la conférence EIAH 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Le Mans, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAPHICAL REPRESENTATIONS ASSOCIATED WITH ALGEBRAIC TASKS IN APLUSIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ninth International Conference on Technology in Mathematics Teaching (ICTMT 9) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de nouvelles représentations dans le micromonde Aplusix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viudez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helping Teachers Generate Exercises with Random Coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">proceedings of the 8th International Conference on Technology in Mathematics Teaching. Hradec Kralove, Czech Republic, isbn 978-80-7041-285-5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Czech Republic. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de nouvelles représentations dans le micromonde Aplusix Représentations sous forme mixte Naturelle & Arbre et sous forme graphique d'expressions algébriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH2007, Environnements Informatiques pour l'apprentissage humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Lausanne, Suisse. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding new Representations of Mathematical Objects to Aplusix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viudez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Technology in Mathematics Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Czech Republic. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Student's modelling with a lattice of conceptions in the domain of linear equations and inequations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Bittar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI-ED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Years Of Use Of The Aplusix System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Bittar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFIP World Conference on Computer in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Cape Town, South Africa. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APLUSIX, A learning environment for algebra, actual use and benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICME 10 : 10th International Congress on Mathematical Education, July 4-11, 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Copenhagen, Denmark. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computer program for the learning of algebra: description and first experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEG 2003 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, St. Petersburg, Russia. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse didactique de protocoles obtenus dans un EIAH en algèbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Strasbourg, France. pp.79-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages didactiques du logiciel Aplusix pour l'enseignement de l'algebre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2003, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse didactique de protocoles obtenus dans un EIAH en algèbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain, 15, 16 et 17 avril 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Strasbourg, France. pp.79-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Aplusix-Editor: A New Kind of Software for the Learning of Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Intelligent Tutoring Systems, ITS 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.178-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doing mathematics with the APLUSIX-Editor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VisitMe2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Unknown, Austria. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntax and semantics in algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gélis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 12th ICMI Study Conference. The University of Melbourne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Australia. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edix: A Software for Editing Algebraic Expressions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Pavard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of ACTMT2001, the Sixth Asian Technology Conference in Mathematics. The University of Melbourne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Australia. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the algebraic layer of the new APLUSIX with rewriting rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings du worshop "Learning algebra with the computer" de ITS'2000 Université Québec, Montréal.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Canada. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantation de la couche algébrique à base de règles de réécriture dans le nouvel APLUSIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées apprentissage et calcul symbolique, Institut National de Recherche Pédagogique, isbn : 2-7342-0840-7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a product for teaching formal algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Nguyen-Xuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">nternational Conference on Artificial Intelligence and Education (AI-ED), Le Mans, juillet 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Le Mans, France. pp.207-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sphinx : un préceptoriel de géométrie produisant des contre-exemples.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Channac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Trilling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Intelligent Tutoring Systems ITS'96, Montréal-Canada.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Canada. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La programmation logique par contraintes pour l'aide à l'enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Channac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Intelligent Tutoring Systems ITS'96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Montréal, Canada. pp.333-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification of non-linear overconstraints in Euclidean geometry with linear programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">proceedings of OverConstraints Systems, ISSN 0302-9743. Cassis 1995.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Cassis, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche déclarative pour les logiciels de dessins géométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e journée EIAO de l'ENS Cachan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Cachan, France. pp.55-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction and manipulation of geometric figures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Trilling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">fourth international workshop on Constraint and Logic Programming, WCLP'93, Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Marseille, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une introduction à la science informatique pour les enseignants de la discipline en lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Dowek. CRDP Paris, pp.376, 2011, Repères pour agir (RPA disciplines &amp; compétences), Christine Moulin, 978-2-86631-188-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APLUSIX, un EIAH de l'algèbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grandbastien, Monique and Labat, Jean-Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques et Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès-Lavoisier, pp.333-350, 2006, Collection IC2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UnderTracks, A web platform dedicated to capitalization of Data, Operators and Analysis processes about Man-ILE interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TELMA Cross Experiment Guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Cerulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Gavrilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Kaleidoscope Scientific Vision for Research in Technology Enhanced Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Laurillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efi Alexopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bligh James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Maria Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a selection of interactive learning environments for mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir, produire, décrire, évaluer, améliorer, partager et conserver des données, opérateurs, processus d’analyse et résultats d’études sur les logs d’activités d’apprentissages humains avec ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanda Luengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mandran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fin de projet de l'ACI : Ecole et Sciences Cognitives - Modélisation cognitive d'élèves en algèbre et construction de stratégies d'enseignement dans un contexte technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Olivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gobeill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrons d'exercices pour Aplusix Une étape du développement de l'EIAH occasion d'un travail entre didacticiens et informaticiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HUBBLE, UN OBSERVATOIRE DES ANALYSES DES TRACES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanda Luengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Daubias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANR (Agence Nationale de la Recherche - France). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction automatique de figures géometriques et programmation logique avec contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université Joseph-Fourier - Grenoble I, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00004922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId131"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="88E04F77"/>
+    <w:nsid w:val="7DB341FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/denisb" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lig-membres.imag.fr/denisb" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996640v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astor Bizard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouhineau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Brauner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Cambazard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Catusse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/sif.1024.20.107" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948743v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nicaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961967v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chaachoua" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591553v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696386v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Croset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Bittar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190287v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190419v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bronner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190400v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mezerette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023381v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Nicaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190741v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:IJCO.0000040890.20374.37" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7KDD40FF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961979v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pavard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sander" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961980v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961981v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Trilling" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cohen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961982v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843982v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Bey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363582v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Champagnat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2018.00089" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517124v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204966v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Bouacha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Bensebaa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405967v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Bouacha" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167195v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ortega" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862437v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868943v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wajeman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948795v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948796v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lalle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667472v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puitg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643317v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948841v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282453v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viudez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962002v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Douine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161603v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190030v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591566v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190223v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190286v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190393v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190396v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huguet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000130v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001319v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190083v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190732v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962020v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962023v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel G&#233;lis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962022v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962025v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962024v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190302v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Varlet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Nguyen-Xuan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190301v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Channac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962026v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962031v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190299v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962032v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Allen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765226v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dowek" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Archambault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baccelli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962040v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592755v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190022v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cazes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cerulli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Gavrilis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190011v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Laurillard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efi Alexopoulou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bligh James" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Bottino" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591620v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843970v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00086836v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta Gordon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bisson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Olivera" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gobeill" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00005775v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091392v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daubias" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruillard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004922v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/denisb" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lig-membres.imag.fr/denisb" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996640v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astor Bizard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouhineau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Brauner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Cambazard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Catusse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/sif.1024.20.107" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948743v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nicaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961967v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chaachoua" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591553v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696386v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Croset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Bittar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190287v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190419v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bronner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190400v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mezerette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023381v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Nicaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190741v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:IJCO.0000040890.20374.37" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7KDD40FF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961979v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pavard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sander" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961980v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961981v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Trilling" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cohen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961982v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843982v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Bey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363582v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Champagnat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2018.00089" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517124v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167195v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ortega" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204966v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Bouacha" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Bensebaa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405967v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Bouacha" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862437v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868943v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wajeman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948795v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948796v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lalle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667472v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puitg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643317v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948841v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282453v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viudez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161603v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962002v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Douine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190030v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591566v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190223v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190286v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190393v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190396v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huguet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000130v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001319v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190083v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190732v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962020v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962023v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel G&#233;lis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962022v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962025v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962024v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190302v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Varlet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Nguyen-Xuan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962026v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Channac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190301v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962031v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190299v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962032v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Allen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765226v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dowek" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Archambault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baccelli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962040v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592755v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190022v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cazes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cerulli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Gavrilis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190011v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Laurillard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efi Alexopoulou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bligh James" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Bottino" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591620v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843970v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00086836v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta Gordon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bisson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Olivera" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gobeill" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00005775v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091392v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daubias" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruillard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004922v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>