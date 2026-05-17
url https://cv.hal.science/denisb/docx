--- v1 (2026-04-11)
+++ v2 (2026-05-17)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Denis Bouhineau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">denisb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En attendant de faire mieux voir ici une page de présentation : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lig-membres.imag.fr/denisb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner l'enseignement de l'informatique avec Caseine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astor Bizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Cambazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1024 : Bulletin de la Société Informatique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, pp.107 - 122. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48556/sif.1024.20.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analysis of Interactive Learning Environments for Arithmetic and Algebra Through an Integrative Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computers for Mathematical Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 14 (3), pp.299-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helping Teachers Generate Exercises with Random Coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Continuing Engineering Education and Life-Long Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (5/6), pp.520--533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Editing of Algebraic Expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Leibniz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 169, 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description et exploitations des traces du logiciel d'algèbre Aplusix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Bittar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol 14, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Interactive Learning Environments that can be used by all the classes having access to computers. The case of Aplusix for algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Leibniz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 148, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informaticiens et didacticiens peuvent-ils travailler ensemble ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Leibniz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 122, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Assisted Assessment in Elementary Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mezerette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer-Aided Assessment - Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nov, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informaticiens et didacticiens peuvent-ils travailler ensemble ? Une étape du développement de l'EIAH APLUSIX : la mise en place de patrons d'exercices et d'une carte de tests.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Leibniz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 122, pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing Microworld and Cas Features in Building Computer Systems that Help Students Learn Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computers for Mathematical Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 9 (2), pp.169-211. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:IJCO.0000040890.20374.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Microworld for Helping Students to Learn Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Pavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">proceddings of ICTMT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 5, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un micromonde pour aider les élèves à apprendre l'algèbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Pavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques Educatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8 (1-2), pp.33--47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Application of CLP: Checking the Correctness of Theorems in Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Trilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 4 (4), pp.383--405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving Geometrical Constraint Systems Using CLP Based on Linear Constraint Solver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, pp.274--288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Scoring versus Automatic Scoring of Computer Programs: Does Algo+ score as well as instructors ? An Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE International Conference on Advanced Learning Technologies, ICALT2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Mumbay, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Scoring Versus Automatic Scoring of Computer Programs: Does Algo+ Score as well as Instructors? An Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Champagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 18th International Conference on Advanced Learning Technologies (ICALT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Mumbai, France. pp.355-357, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2018.00089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir, Produire, Décrire, Évaluer et Partager des Données, Opérateurs, Processus d’analyse et Résultats d’Études sur l’Apprentissage Humain avec Ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanda Luengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mandran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOP8_Cycle: Merging both data and analysis operators life cycles for Technology Enhanced Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanda Luengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning Analytics and Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Poughkeepsie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la compréhension de programmes en génie logiciel à la reconnaissance d’algorithmes d’apprenants en EIAH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaïl Bouacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Bensebaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e conférence internationale francophone sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la compréhension des programmes dans le génie logiciel à la reconnaissance des algorithmes d'apprenants en EIAH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Bouacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Bensebaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.384-389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de traits sémantiques pour une méthodologie de construction d'un système d'aide dans un EIAH de l'algorithmique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2013 - 6e conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France. pp.141-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et mise en place d'un entrepôt de traces et processus de traitement EIAH : UnderTracks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanda Luengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wajeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2013 - 6e Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France. pp.41-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open platform to model and capture experimental data in Technology enhanced learning systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanda Luengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wajeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Data Analysis and Interpretation for Learning Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Share data treatment and analysis processes inTechnology enhanced learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanda Luengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Data Analysis and Interpretation for Learning Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluations de solutions d'exercices d'algorithmique &amp;quot; à la main &amp;quot; versus &amp;quot; automatiques par jeux d'essai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2011 - Conférence Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Mons, Belgique. pp.273-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AJAX pour EIAH ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2011 - Conférence Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Mons, Belgique. pp.27-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'EIAH en arithmétique et en algèbre : Conception, utilisation et exploitation d'un questionnaire d'analyse d'EIAH en mathématiques à la recherche d'une classification du domaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la conférence EIAH 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Le Mans, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAPHICAL REPRESENTATIONS ASSOCIATED WITH ALGEBRAIC TASKS IN APLUSIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ninth International Conference on Technology in Mathematics Teaching (ICTMT 9) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de nouvelles représentations dans le micromonde Aplusix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viudez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helping Teachers Generate Exercises with Random Coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">proceedings of the 8th International Conference on Technology in Mathematics Teaching. Hradec Kralove, Czech Republic, isbn 978-80-7041-285-5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Czech Republic. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de nouvelles représentations dans le micromonde Aplusix Représentations sous forme mixte Naturelle & Arbre et sous forme graphique d'expressions algébriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH2007, Environnements Informatiques pour l'apprentissage humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Lausanne, Suisse. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding new Representations of Mathematical Objects to Aplusix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viudez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Technology in Mathematics Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Czech Republic. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Student's modelling with a lattice of conceptions in the domain of linear equations and inequations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Bittar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI-ED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Years Of Use Of The Aplusix System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Bittar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFIP World Conference on Computer in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Cape Town, South Africa. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APLUSIX, A learning environment for algebra, actual use and benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICME 10 : 10th International Congress on Mathematical Education, July 4-11, 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Copenhagen, Denmark. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computer program for the learning of algebra: description and first experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEG 2003 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, St. Petersburg, Russia. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse didactique de protocoles obtenus dans un EIAH en algèbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Strasbourg, France. pp.79-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages didactiques du logiciel Aplusix pour l'enseignement de l'algebre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2003, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse didactique de protocoles obtenus dans un EIAH en algèbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain, 15, 16 et 17 avril 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Strasbourg, France. pp.79-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Aplusix-Editor: A New Kind of Software for the Learning of Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Intelligent Tutoring Systems, ITS 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.178-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doing mathematics with the APLUSIX-Editor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VisitMe2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Unknown, Austria. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntax and semantics in algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gélis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 12th ICMI Study Conference. The University of Melbourne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Australia. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edix: A Software for Editing Algebraic Expressions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Pavard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of ACTMT2001, the Sixth Asian Technology Conference in Mathematics. The University of Melbourne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Australia. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the algebraic layer of the new APLUSIX with rewriting rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings du worshop "Learning algebra with the computer" de ITS'2000 Université Québec, Montréal.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Canada. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantation de la couche algébrique à base de règles de réécriture dans le nouvel APLUSIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées apprentissage et calcul symbolique, Institut National de Recherche Pédagogique, isbn : 2-7342-0840-7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a product for teaching formal algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Nguyen-Xuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">nternational Conference on Artificial Intelligence and Education (AI-ED), Le Mans, juillet 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Le Mans, France. pp.207-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sphinx : un préceptoriel de géométrie produisant des contre-exemples.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Channac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Trilling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Intelligent Tutoring Systems ITS'96, Montréal-Canada.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Canada. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La programmation logique par contraintes pour l'aide à l'enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Channac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Intelligent Tutoring Systems ITS'96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Montréal, Canada. pp.333-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification of non-linear overconstraints in Euclidean geometry with linear programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">proceedings of OverConstraints Systems, ISSN 0302-9743. Cassis 1995.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Cassis, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche déclarative pour les logiciels de dessins géométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e journée EIAO de l'ENS Cachan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Cachan, France. pp.55-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction and manipulation of geometric figures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Trilling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">fourth international workshop on Constraint and Logic Programming, WCLP'93, Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Marseille, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une introduction à la science informatique pour les enseignants de la discipline en lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Dowek. CRDP Paris, pp.376, 2011, Repères pour agir (RPA disciplines &amp; compétences), Christine Moulin, 978-2-86631-188-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APLUSIX, un EIAH de l'algèbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grandbastien, Monique and Labat, Jean-Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques et Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès-Lavoisier, pp.333-350, 2006, Collection IC2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UnderTracks, A web platform dedicated to capitalization of Data, Operators and Analysis processes about Man-ILE interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TELMA Cross Experiment Guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Cerulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Gavrilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Kaleidoscope Scientific Vision for Research in Technology Enhanced Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Laurillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efi Alexopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bligh James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Maria Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a selection of interactive learning environments for mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir, produire, décrire, évaluer, améliorer, partager et conserver des données, opérateurs, processus d’analyse et résultats d’études sur les logs d’activités d’apprentissages humains avec ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanda Luengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mandran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fin de projet de l'ACI : Ecole et Sciences Cognitives - Modélisation cognitive d'élèves en algèbre et construction de stratégies d'enseignement dans un contexte technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Olivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gobeill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrons d'exercices pour Aplusix Une étape du développement de l'EIAH occasion d'un travail entre didacticiens et informaticiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HUBBLE, UN OBSERVATOIRE DES ANALYSES DES TRACES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanda Luengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Daubias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANR (Agence Nationale de la Recherche - France). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction automatique de figures géometriques et programmation logique avec contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université Joseph-Fourier - Grenoble I, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00004922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId131"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Denis Bouhineau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">denisb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En attendant de faire mieux voir ici une page de présentation : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lig-membres.imag.fr/denisb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner l'enseignement de l'informatique avec Caseine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astor Bizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Cambazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1024 : Bulletin de la Société Informatique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, pp.107 - 122. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48556/sif.1024.20.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analysis of Interactive Learning Environments for Arithmetic and Algebra Through an Integrative Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computers for Mathematical Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 14 (3), pp.299-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Editing of Algebraic Expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Leibniz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 169, 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helping Teachers Generate Exercises with Random Coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Continuing Engineering Education and Life-Long Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (5/6), pp.520--533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description et exploitations des traces du logiciel d'algèbre Aplusix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Bittar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol 14, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Interactive Learning Environments that can be used by all the classes having access to computers. The case of Aplusix for algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Leibniz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 148, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informaticiens et didacticiens peuvent-ils travailler ensemble ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Leibniz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 122, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Assisted Assessment in Elementary Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mezerette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer-Aided Assessment - Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nov, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informaticiens et didacticiens peuvent-ils travailler ensemble ? Une étape du développement de l'EIAH APLUSIX : la mise en place de patrons d'exercices et d'une carte de tests.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Leibniz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 122, pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing Microworld and Cas Features in Building Computer Systems that Help Students Learn Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computers for Mathematical Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 9 (2), pp.169-211. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:IJCO.0000040890.20374.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Microworld for Helping Students to Learn Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Pavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">proceddings of ICTMT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 5, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un micromonde pour aider les élèves à apprendre l'algèbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Pavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques Educatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8 (1-2), pp.33--47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Application of CLP: Checking the Correctness of Theorems in Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Trilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 4 (4), pp.383--405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving Geometrical Constraint Systems Using CLP Based on Linear Constraint Solver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, pp.274--288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Scoring versus Automatic Scoring of Computer Programs: Does Algo+ score as well as instructors ? An Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE International Conference on Advanced Learning Technologies, ICALT2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Mumbay, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Scoring Versus Automatic Scoring of Computer Programs: Does Algo+ Score as well as Instructors? An Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Champagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 18th International Conference on Advanced Learning Technologies (ICALT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Mumbai, France. pp.355-357, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2018.00089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir, Produire, Décrire, Évaluer et Partager des Données, Opérateurs, Processus d’analyse et Résultats d’Études sur l’Apprentissage Humain avec Ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanda Luengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mandran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOP8_Cycle: Merging both data and analysis operators life cycles for Technology Enhanced Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanda Luengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning Analytics and Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Poughkeepsie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la compréhension de programmes en génie logiciel à la reconnaissance d’algorithmes d’apprenants en EIAH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaïl Bouacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Bensebaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e conférence internationale francophone sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la compréhension des programmes dans le génie logiciel à la reconnaissance des algorithmes d'apprenants en EIAH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Bouacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Bensebaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.384-389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Share data treatment and analysis processes inTechnology enhanced learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanda Luengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Data Analysis and Interpretation for Learning Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de traits sémantiques pour une méthodologie de construction d'un système d'aide dans un EIAH de l'algorithmique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2013 - 6e conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France. pp.141-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et mise en place d'un entrepôt de traces et processus de traitement EIAH : UnderTracks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanda Luengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wajeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2013 - 6e Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France. pp.41-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open platform to model and capture experimental data in Technology enhanced learning systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanda Luengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wajeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Data Analysis and Interpretation for Learning Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluations de solutions d'exercices d'algorithmique &amp;quot; à la main &amp;quot; versus &amp;quot; automatiques par jeux d'essai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2011 - Conférence Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Mons, Belgique. pp.273-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AJAX pour EIAH ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2011 - Conférence Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Mons, Belgique. pp.27-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'EIAH en arithmétique et en algèbre : Conception, utilisation et exploitation d'un questionnaire d'analyse d'EIAH en mathématiques à la recherche d'une classification du domaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la conférence EIAH 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Le Mans, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAPHICAL REPRESENTATIONS ASSOCIATED WITH ALGEBRAIC TASKS IN APLUSIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ninth International Conference on Technology in Mathematics Teaching (ICTMT 9) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de nouvelles représentations dans le micromonde Aplusix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viudez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helping Teachers Generate Exercises with Random Coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">proceedings of the 8th International Conference on Technology in Mathematics Teaching. Hradec Kralove, Czech Republic, isbn 978-80-7041-285-5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Czech Republic. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de nouvelles représentations dans le micromonde Aplusix Représentations sous forme mixte Naturelle & Arbre et sous forme graphique d'expressions algébriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH2007, Environnements Informatiques pour l'apprentissage humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Lausanne, Suisse. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding new Representations of Mathematical Objects to Aplusix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viudez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Technology in Mathematics Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Czech Republic. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Student's modelling with a lattice of conceptions in the domain of linear equations and inequations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Bittar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI-ED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Years Of Use Of The Aplusix System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Bittar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFIP World Conference on Computer in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Cape Town, South Africa. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APLUSIX, A learning environment for algebra, actual use and benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICME 10 : 10th International Congress on Mathematical Education, July 4-11, 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Copenhagen, Denmark. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computer program for the learning of algebra: description and first experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEG 2003 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, St. Petersburg, Russia. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse didactique de protocoles obtenus dans un EIAH en algèbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Strasbourg, France. pp.79-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages didactiques du logiciel Aplusix pour l'enseignement de l'algebre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2003, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse didactique de protocoles obtenus dans un EIAH en algèbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain, 15, 16 et 17 avril 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Strasbourg, France. pp.79-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Aplusix-Editor: A New Kind of Software for the Learning of Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Intelligent Tutoring Systems, ITS 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.178-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doing mathematics with the APLUSIX-Editor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VisitMe2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Unknown, Austria. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edix: A Software for Editing Algebraic Expressions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Pavard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of ACTMT2001, the Sixth Asian Technology Conference in Mathematics. The University of Melbourne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Australia. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntax and semantics in algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gélis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 12th ICMI Study Conference. The University of Melbourne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Australia. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantation de la couche algébrique à base de règles de réécriture dans le nouvel APLUSIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées apprentissage et calcul symbolique, Institut National de Recherche Pédagogique, isbn : 2-7342-0840-7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the algebraic layer of the new APLUSIX with rewriting rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings du worshop "Learning algebra with the computer" de ITS'2000 Université Québec, Montréal.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Canada. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a product for teaching formal algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Nguyen-Xuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">nternational Conference on Artificial Intelligence and Education (AI-ED), Le Mans, juillet 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Le Mans, France. pp.207-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La programmation logique par contraintes pour l'aide à l'enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Channac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Intelligent Tutoring Systems ITS'96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Montréal, Canada. pp.333-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sphinx : un préceptoriel de géométrie produisant des contre-exemples.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Channac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Trilling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Intelligent Tutoring Systems ITS'96, Montréal-Canada.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Canada. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche déclarative pour les logiciels de dessins géométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e journée EIAO de l'ENS Cachan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Cachan, France. pp.55-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification of non-linear overconstraints in Euclidean geometry with linear programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">proceedings of OverConstraints Systems, ISSN 0302-9743. Cassis 1995.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Cassis, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction and manipulation of geometric figures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Trilling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">fourth international workshop on Constraint and Logic Programming, WCLP'93, Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Marseille, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une introduction à la science informatique pour les enseignants de la discipline en lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Dowek. CRDP Paris, pp.376, 2011, Repères pour agir (RPA disciplines &amp; compétences), Christine Moulin, 978-2-86631-188-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APLUSIX, un EIAH de l'algèbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grandbastien, Monique and Labat, Jean-Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques et Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès-Lavoisier, pp.333-350, 2006, Collection IC2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UnderTracks, A web platform dedicated to capitalization of Data, Operators and Analysis processes about Man-ILE interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a selection of interactive learning environments for mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Kaleidoscope Scientific Vision for Research in Technology Enhanced Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Laurillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efi Alexopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bligh James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Maria Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TELMA Cross Experiment Guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Cerulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Gavrilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir, produire, décrire, évaluer, améliorer, partager et conserver des données, opérateurs, processus d’analyse et résultats d’études sur les logs d’activités d’apprentissages humains avec ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanda Luengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mandran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrons d'exercices pour Aplusix Une étape du développement de l'EIAH occasion d'un travail entre didacticiens et informaticiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fin de projet de l'ACI : Ecole et Sciences Cognitives - Modélisation cognitive d'élèves en algèbre et construction de stratégies d'enseignement dans un contexte technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Olivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gobeill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HUBBLE, UN OBSERVATOIRE DES ANALYSES DES TRACES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanda Luengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Daubias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANR (Agence Nationale de la Recherche - France). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction automatique de figures géometriques et programmation logique avec contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université Joseph-Fourier - Grenoble I, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00004922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId131"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7DB341FC"/>
+    <w:nsid w:val="2C9BC093"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/denisb" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lig-membres.imag.fr/denisb" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996640v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astor Bizard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouhineau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Brauner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Cambazard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Catusse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/sif.1024.20.107" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948743v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nicaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961967v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chaachoua" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591553v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696386v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Croset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Bittar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190287v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190419v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bronner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190400v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mezerette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023381v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Nicaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190741v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:IJCO.0000040890.20374.37" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7KDD40FF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961979v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pavard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sander" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961980v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961981v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Trilling" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cohen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961982v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843982v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Bey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363582v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Champagnat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2018.00089" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517124v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167195v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ortega" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204966v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Bouacha" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Bensebaa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405967v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Bouacha" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862437v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868943v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wajeman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948795v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948796v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lalle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667472v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puitg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643317v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948841v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282453v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viudez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161603v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962002v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Douine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190030v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591566v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190223v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190286v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190393v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190396v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huguet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000130v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001319v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190083v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190732v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962020v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962023v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel G&#233;lis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962022v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962025v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962024v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190302v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Varlet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Nguyen-Xuan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962026v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Channac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190301v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962031v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190299v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962032v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Allen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765226v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dowek" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Archambault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baccelli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962040v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592755v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190022v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cazes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cerulli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Gavrilis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190011v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Laurillard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efi Alexopoulou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bligh James" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Bottino" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591620v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843970v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00086836v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta Gordon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bisson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Olivera" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gobeill" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00005775v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091392v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daubias" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruillard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004922v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/denisb" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lig-membres.imag.fr/denisb" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996640v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astor Bizard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouhineau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Brauner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Cambazard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Catusse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/sif.1024.20.107" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948743v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nicaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591553v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961967v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chaachoua" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696386v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Croset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Bittar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190287v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190419v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bronner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190400v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mezerette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023381v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Nicaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190741v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:IJCO.0000040890.20374.37" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7KDD40FF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961979v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pavard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sander" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961980v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961981v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Trilling" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cohen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961982v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843982v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Bey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363582v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Champagnat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2018.00089" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517124v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167195v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ortega" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204966v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Bouacha" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Bensebaa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405967v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Bouacha" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948796v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lalle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862437v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868943v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wajeman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948795v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667472v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puitg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643317v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948841v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282453v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viudez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161603v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962002v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Douine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190030v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591566v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190223v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190286v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190393v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190396v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huguet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000130v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001319v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190083v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190732v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962020v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962022v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962023v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel G&#233;lis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962024v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962025v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190302v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Varlet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Nguyen-Xuan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190301v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Channac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962026v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190299v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962031v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962032v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Allen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765226v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dowek" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Archambault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baccelli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962040v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592755v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591620v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190011v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Laurillard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efi Alexopoulou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bligh James" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Bottino" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190022v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cazes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cerulli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Gavrilis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843970v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00005775v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00086836v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta Gordon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bisson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Olivera" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gobeill" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091392v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daubias" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruillard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004922v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>