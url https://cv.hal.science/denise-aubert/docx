--- v0 (2026-03-04)
+++ v1 (2026-04-06)
@@ -165,372 +165,372 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Atlas of Thyroid Hormone Responsive Genes in Adult Mouse Hypothalamus</w:t>
+                <w:t xml:space="preserve">Thyroid Hormones Act as a Timer for the Postnatal Maturation of Parvalbumin Neurons in Mouse Neocortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shijia Wu</w:t>
+                <w:t xml:space="preserve">Juan Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Dellinger</w:t>
+                <w:t xml:space="preserve">Suzy Markossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzy Markossian</w:t>
+                <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Dusabyinema</w:t>
+                <w:t xml:space="preserve">Denise Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Guyot</w:t>
+                <w:t xml:space="preserve">Jacques Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 166 (6), </w:t>
+              <w:t xml:space="preserve">Thyroid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (12), pp.1443-1452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1210/endocr/bqaf084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/10507256251390868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05082499v1</w:t>
+                <w:t xml:space="preserve">hal-05443982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thyroid Hormones Act as a Timer for the Postnatal Maturation of Parvalbumin Neurons in Mouse Neocortex</w:t>
+                <w:t xml:space="preserve">An Atlas of Thyroid Hormone Responsive Genes in Adult Mouse Hypothalamus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Ren</w:t>
+                <w:t xml:space="preserve">Shijia Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dellinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzy Markossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dusabyinema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzy Markossian</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Romain Guyot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thyroid</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 35 (12), pp.1443-1452. </w:t>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 166 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/10507256251390868⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1210/endocr/bqaf084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05443982v1</w:t>
+                <w:t xml:space="preserve">hal-05082499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brown adipocytes local response to thyroid hormone is required for adaptive thermogenesis in adult male mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Zekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inés Garteizgogeascoa Suñer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -646,64 +646,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Zekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 287 (Pt 3), pp.132253. </w:t>
@@ -888,90 +888,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Pivotal Genetic Program Controlled by Thyroid Hormone during the Maturation of GABAergic Neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rey-Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Prieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzy Markossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 23 (3), pp.100899. </w:t>
@@ -1022,51 +1022,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRISPR/Cas9 Editing of the Mouse Thra Gene Produces Models with Variable Resistance to Thyroid Hormone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzy S. Markossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1195,51 +1195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (8), pp.1-19. </w:t>
@@ -1609,51 +1609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hrabé de Angelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eumorphia Consortium</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 37 (11), pp.1155-1155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1700,51 +1700,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Null mutant mice for thyroid hormone receptors. In Thyroid hormone receptors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chassande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1802,355 +1802,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Transmission of Two Different Sheep Scrapie Isolates in Transgenic Mice Expressing the Ovine PrP Gene</w:t>
+                <w:t xml:space="preserve">Efficient transmission of two different sheep scrapie isolates in transgenic mice expressing the ovine PrP gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bencsik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Samarut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 75 (11), pp.5328-5334. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2001, 75 (11), pp.5328-5334</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03634581v1</w:t>
+                <w:t xml:space="preserve">hal-02672143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient transmission of two different sheep scrapie isolates in transgenic mice expressing the ovine PrP gene</w:t>
+                <w:t xml:space="preserve">Efficient Transmission of Two Different Sheep Scrapie Isolates in Transgenic Mice Expressing the Ovine PrP Gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Bencsik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Samarut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 75 (11), pp.5328-5334</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, 75 (11), pp.5328-5334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.75.11.5328-5334.2001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02672143v1</w:t>
+                <w:t xml:space="preserve">hal-03634581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of T3Ralpha1 and T3Ralpha2 gene deletion on T and B lymphocyte development.</w:t>
+                <w:t xml:space="preserve">Effects of T3R alpha 1 and T3R alpha 2 gene deletion on T and B lymphocyte development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Arpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Philgren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Samarut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2162,1344 +2162,1219 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 164, pp.152-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00023804v1</w:t>
+                <w:t xml:space="preserve">hal-02685706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of T3R alpha 1 and T3R alpha 2 gene deletion on T and B lymphocyte development</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effects of T3Rα1 and T3Rα2 Gene Deletion on T and B Lymphocyte Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pihlgren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fraichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Samarut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 164, pp.152-160</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2000, 164 (1), pp.152-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.164.1.152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02685706v1</w:t>
+                <w:t xml:space="preserve">hal-03634583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of T3Rα1 and T3Rα2 Gene Deletion on T and B Lymphocyte Development</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Unexpected and coordinated expression of Spi-1, Fli-1, and megakaryocytic genes in four Epo-dependent cell lines established from transgenic mice displaying erythroid-specific expression of a thermosensitive SV40 T antigen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Starck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Mouchiroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Gonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mehlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Aubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Samarut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 27 (4), pp.630-641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0301-472x(99)00006-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.164.1.152⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03634583v1</w:t>
+                <w:t xml:space="preserve">hal-03634585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected and coordinated expression of Spi-1, Fli-1, and megakaryocytic genes in four Epo-dependent cell lines established from transgenic mice displaying erythroid-specific expression of a thermosensitive SV40 T antigen</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Importance of 3' non-coding sequences for efficient retrovirus-mediated gene transfer in avian cells revealed by self-inactivating vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosset François-Loïc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Samarut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Hematology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 74, pp.39-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03634585v1</w:t>
+                <w:t xml:space="preserve">hal-02699527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of 3' non-coding sequences for efficient retrovirus-mediated gene transfer in avian cells revealed by self-inactivating vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Samarut</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-L. Cosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Samarut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 74, pp.39-46</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1993, 74 (1), pp.39-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/0022-1317-74-1-39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02699527v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03634586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of 3' non-coding sequences for efficient retrovirus-mediated gene transfer in avian cells revealed by self-inactivating vectors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">L'oncogene v-erbA : un inhibiteur d'inhibiteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Desbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Samarut</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Samarut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 8, pp.156-159</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/0022-1317-74-1-39⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03634586v1</w:t>
+                <w:t xml:space="preserve">hal-02707587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'oncogene v-erbA : un inhibiteur d'inhibiteur</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Inhibition of proliferation of primary avian fibroblasts through expression of histone H5 depends on the degree of phosphorylation of the protein.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Benchaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Chebloune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 113 (3), pp.497-506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1083/jcb.113.3.497⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02707587v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03634589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of proliferation of primary avian fibroblasts through expression of histone H5 depends on the degree of phosphorylation of the protein.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Self-inactivating avian leukosis derived retroviral vectors for gene transfer and stable expression into cultured avian cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bagnis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Samarut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 10, pp.71-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1083/jcb.113.3.497⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03634589v1</w:t>
+                <w:t xml:space="preserve">hal-02708464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-inactivating avian leukosis derived retroviral vectors for gene transfer and stable expression into cultured avian cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Inhibition of proliferation of primary avian fibroblasts through expression of histone H5 depends on the degree of phosphorylation of the protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Bagnis</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benchaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia Chebloune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 10, pp.71-76</w:t>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 113 (3), pp.497-506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02708464v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02707943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of proliferation of primary avian fibroblasts through expression of histone H5 depends on the degree of phosphorylation of the protein</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A novel mechanism of action for v-ErbA: abrogation of the inactivation of transcription factor AP-1 by retinoic acid and thyroid hormone receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Desbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...110 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Desbois</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claude Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Samarut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 67 (4), pp.731-740. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0092-8674(91)90068-a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0092-8674(91)90068-a⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02700696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3509,525 +3384,525 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénotypage des animaux modèles : L'invalidation du gène hspb1 pour comprendre les mécanismes de tendreté de la viande bovine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Picard</w:t>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Bonnet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florian Jean Louis Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frozen versus fresh embryos for ES cell microinjections : a comparative study with BALB/cN and C57BL/6N strains from seven transgenic facilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francina Langa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francina Langa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denise Aubert</w:t>
+                <w:t xml:space="preserve">Fabien Danjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Danjan</w:t>
+                <w:t xml:space="preserve">Marcio Do Cruzeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Landreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transgenic Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Guangzhou, China. 250 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exchange of transgenic lines by the mean of live embryos shipment : IVF is a suitable method for producing large number of embryos for shipment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geraldine Meyer</w:t>
+                <w:t xml:space="preserve">Agnès Couzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Transgenic Technology Meeting (TT2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Transgenic Technologies (ISTT). INT., Feb 2013, Guangzhou, China. 250 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The v-erbA oncogene alters gene expression in erythroleukemic cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Melet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Melet</w:t>
+                <w:t xml:space="preserve">A. Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gandrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Congress of Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1992, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02775661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4037,400 +3912,400 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of TALEN for a double gene extinction on two closely linked loci</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Génération d’un modèle de souris transgénique pour visualiser en temps réel l’activation de la voie eIF2α/ATF4 lors d’un stress nutritionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bruhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Teixeira</w:t>
+                <w:t xml:space="preserve">Cedric Chaveroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Bouleftour</w:t>
+                <w:t xml:space="preserve">Valerie Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Thomas</w:t>
+                <w:t xml:space="preserve">Julien Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. P. Concordet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denise Aubert</w:t>
+                <w:t xml:space="preserve">Céline Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Transgenic Technology Meeting (TT2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Edinburgh, United Kingdom. Transgenic Research, 23 (5), 2014, Program and Abstracts of the 12th Transgenic Technology Meeting (TT2014)</w:t>
+              <w:t xml:space="preserve">Assises du Département Alimh</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Arêches, France. , 2014, Assises du Département Alimh</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742349v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération d’un modèle de souris transgénique pour visualiser en temps réel l’activation de la voie eIF2α/ATF4 lors d’un stress nutritionnel</w:t>
+                <w:t xml:space="preserve">Use of TALEN for a double gene extinction on two closely linked loci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bruhat</w:t>
+                <w:t xml:space="preserve">M. Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Chaveroux</w:t>
+                <w:t xml:space="preserve">W. Bouleftour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Carraro</w:t>
+                <w:t xml:space="preserve">M. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Averous</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Jousse</w:t>
+                <w:t xml:space="preserve">J. P. Concordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises du Département Alimh</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Arêches, France. , 2014, Assises du Département Alimh</w:t>
+              <w:t xml:space="preserve">12. Transgenic Technology Meeting (TT2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Edinburgh, United Kingdom. Transgenic Research, 23 (5), 2014, Program and Abstracts of the 12th Transgenic Technology Meeting (TT2014)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190022v1</w:t>
+                <w:t xml:space="preserve">hal-02742349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echange de lignées murines transgéniques sous forme d’embryons vivants envoyés en milieu liquide: validation de la fécondation in vitro comme méthode de production d’embryons résistant au transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Couzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Couzon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Farida Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4440,51 +4315,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Null Mutant Mice for Thyroid Hormone Receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4506,93 +4381,93 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Samarut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thyroid Hormone Receptors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Humana Press; Humana Press, pp.13-29, 2002, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1385/1-59259-174-4:13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03634578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4602,161 +4477,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thyroid hormones maintain parvalbumin neuron functions in mouse neocortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzy Markossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzy Markossian</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongdong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId162"/>
+      <w:footerReference w:type="default" r:id="rId161"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4824,51 +4699,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="938A2B46"/>
+    <w:nsid w:val="F0974687"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5055,51 +4930,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/denise-aubert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1442-3384" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185728391" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05082499v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijia Wu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dellinger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Markossian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dusabyinema" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guyot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endocr/bqaf084" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443982v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ren" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Aubert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brocard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10507256251390868" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03958312v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Zekri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Garteizgogeascoa Su&#241;er" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Canaple" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gautier-Stein" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.81996" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403617v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hamdaoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Richard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132253" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03468062v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Manfrevola" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coutton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Rocco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Reynaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.741975" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634530v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rey-Millet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Prieux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.100899" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278383v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy S. Markossian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Teixeira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Aguilera" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/thy.2017.0389" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633628v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Kammoun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0158644" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647208v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tomkowiak" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Ghittoni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bariza Blanquier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Szecsi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvg.22364" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H8SL80Z3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634561v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Arsac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique B&#233;temps" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Morignat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile F&#233;raudet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bencsik" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007300" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634569v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D.M. Brown" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chambon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hrab&#233; de Angelis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eumorphia Consortium" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng1105-1155" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023831v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gauthier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chassande" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Flamant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Samarut" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634581v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Crozet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.75.11.5328-5334.2001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672143v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bencsik" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023804v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arpin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Philgren" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraichard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685706v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634583v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arpin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pihlgren" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fraichard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.164.1.152" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634585v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Starck" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Mouchiroud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Gonnet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mehlen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0301-472x(99)00006-5" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3Q5K7ZL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699527v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legrand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosset Fran&#231;ois-Lo&#239;c" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634586v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-L. Cosset" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Samarut" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-74-1-39" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707587v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Desbois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634589v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Garcia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benchaibi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Poncet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Chebloune" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.113.3.497" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708464v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bagnis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707943v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benchaibi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poncet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Chebloune" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700696v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Desbois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Legrand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0092-8674(91)90068-a" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z0LPS5K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211987v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jean Louis Guillou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749680v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francina Langa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Danjan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Do Cruzeiro" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Landreau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746345v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Meyer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couzon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Henry" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775661v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Melet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rascle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gandrillon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742349v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teixeira" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bouleftour" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Concordet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190022v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bruhat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chaveroux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Carraro" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Averous" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jousse" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805499v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634578v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/1-59259-174-4:13" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727836v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongdong Li" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/denise-aubert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1442-3384" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185728391" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443982v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ren" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Markossian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guyot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Aubert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brocard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10507256251390868" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05082499v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijia Wu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dellinger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dusabyinema" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endocr/bqaf084" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03958312v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Zekri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Garteizgogeascoa Su&#241;er" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Canaple" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gautier-Stein" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.81996" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403617v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hamdaoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Richard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132253" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03468062v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Manfrevola" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coutton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Rocco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Reynaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.741975" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634530v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rey-Millet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Prieux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.100899" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278383v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy S. Markossian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Teixeira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Aguilera" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/thy.2017.0389" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633628v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Kammoun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0158644" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647208v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tomkowiak" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Ghittoni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bariza Blanquier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Szecsi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvg.22364" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H8SL80Z3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634561v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Arsac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique B&#233;temps" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Morignat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile F&#233;raudet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bencsik" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007300" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634569v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D.M. Brown" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chambon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hrab&#233; de Angelis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eumorphia Consortium" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng1105-1155" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023831v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gauthier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chassande" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Flamant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Samarut" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672143v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Crozet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bencsik" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634581v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.75.11.5328-5334.2001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685706v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arpin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Philgren" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraichard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634583v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arpin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pihlgren" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fraichard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.164.1.152" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634585v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Starck" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Mouchiroud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Gonnet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mehlen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0301-472x(99)00006-5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3Q5K7ZL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699527v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legrand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosset Fran&#231;ois-Lo&#239;c" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634586v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-L. Cosset" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Samarut" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-74-1-39" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707587v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Desbois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634589v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Garcia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benchaibi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Poncet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Chebloune" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.113.3.497" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708464v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bagnis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707943v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benchaibi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poncet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Chebloune" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700696v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Desbois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Legrand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0092-8674(91)90068-a" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z0LPS5K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211987v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jean Louis Guillou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749680v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francina Langa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Danjan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Do Cruzeiro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Landreau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746345v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Meyer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couzon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Henry" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775661v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Melet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rascle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gandrillon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190022v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bruhat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chaveroux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Carraro" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Averous" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jousse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742349v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teixeira" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bouleftour" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Concordet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805499v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634578v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/1-59259-174-4:13" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727836v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongdong Li" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>