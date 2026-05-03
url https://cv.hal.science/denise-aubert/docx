--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -199,563 +199,563 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thyroid Hormones Act as a Timer for the Postnatal Maturation of Parvalbumin Neurons in Mouse Neocortex</w:t>
+                <w:t xml:space="preserve">An Atlas of Thyroid Hormone Responsive Genes in Adult Mouse Hypothalamus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Ren</w:t>
+                <w:t xml:space="preserve">Shijia Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julien Dellinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Suzy Markossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dusabyinema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guyot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thyroid</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 35 (12), pp.1443-1452. </w:t>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 166 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/10507256251390868⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1210/endocr/bqaf084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05443982v1</w:t>
+                <w:t xml:space="preserve">hal-05082499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Atlas of Thyroid Hormone Responsive Genes in Adult Mouse Hypothalamus</w:t>
+                <w:t xml:space="preserve">Thyroid Hormones Act as a Timer for the Postnatal Maturation of Parvalbumin Neurons in Mouse Neocortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shijia Wu</w:t>
+                <w:t xml:space="preserve">Juan Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzy Markossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Dellinger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Suzy Markossian</w:t>
+                <w:t xml:space="preserve">Denise Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Dusabyinema</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Guyot</w:t>
+                <w:t xml:space="preserve">Jacques Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 166 (6), </w:t>
+              <w:t xml:space="preserve">Thyroid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (12), pp.1443-1452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1210/endocr/bqaf084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/10507256251390868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05082499v1</w:t>
+                <w:t xml:space="preserve">hal-05443982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brown adipocytes local response to thyroid hormone is required for adaptive thermogenesis in adult male mice</w:t>
+                <w:t xml:space="preserve">Prenatal exposure to paraquat and nanoscaled TiO2 aerosols alters the gene expression of the developing brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quentin Hamdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yanis Zekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guyot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amandine Gautier-Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/elife.81996⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 287 (Pt 3), pp.132253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.132253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03958312v1</w:t>
+                <w:t xml:space="preserve">hal-03403617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prenatal exposure to paraquat and nanoscaled TiO2 aerosols alters the gene expression of the developing brain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Brown adipocytes local response to thyroid hormone is required for adaptive thermogenesis in adult male mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Zekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inés Garteizgogeascoa Suñer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Hamdaoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yanis Zekri</w:t>
+                <w:t xml:space="preserve">Laurence Canaple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Richard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romain Guyot</w:t>
+                <w:t xml:space="preserve">Amandine Gautier-Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 287 (Pt 3), pp.132253. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.e81996. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.132253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/elife.81996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03403617v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankrd31 in sperm and epididymal integrity</w:t>
               </w:r>
@@ -875,103 +875,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Pivotal Genetic Program Controlled by Thyroid Hormone during the Maturation of GABAergic Neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rey-Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Prieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzy Markossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 23 (3), pp.100899. </w:t>
@@ -1022,64 +1022,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRISPR/Cas9 Editing of the Mouse Thra Gene Produces Models with Variable Resistance to Thyroid Hormone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzy S. Markossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1195,51 +1195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (8), pp.1-19. </w:t>
@@ -1609,51 +1609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hrabé de Angelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eumorphia Consortium</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 37 (11), pp.1155-1155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1700,51 +1700,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Null mutant mice for thyroid hormone receptors. In Thyroid hormone receptors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chassande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1802,286 +1802,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient transmission of two different sheep scrapie isolates in transgenic mice expressing the ovine PrP gene</w:t>
+                <w:t xml:space="preserve">Efficient Transmission of Two Different Sheep Scrapie Isolates in Transgenic Mice Expressing the Ovine PrP Gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Bencsik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Samarut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 75 (11), pp.5328-5334</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, 75 (11), pp.5328-5334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.75.11.5328-5334.2001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02672143v1</w:t>
+                <w:t xml:space="preserve">hal-03634581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Transmission of Two Different Sheep Scrapie Isolates in Transgenic Mice Expressing the Ovine PrP Gene</w:t>
+                <w:t xml:space="preserve">Efficient transmission of two different sheep scrapie isolates in transgenic mice expressing the ovine PrP gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bencsik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Samarut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 75 (11), pp.5328-5334. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2001, 75 (11), pp.5328-5334</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03634581v1</w:t>
+                <w:t xml:space="preserve">hal-02672143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of T3R alpha 1 and T3R alpha 2 gene deletion on T and B lymphocyte development</w:t>
               </w:r>
@@ -2106,51 +2106,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Philgren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Samarut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2231,51 +2231,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pihlgren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Samarut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2378,51 +2378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Gonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mehlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Hematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 27 (4), pp.630-641. </w:t>
@@ -2485,51 +2485,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of 3' non-coding sequences for efficient retrovirus-mediated gene transfer in avian cells revealed by self-inactivating vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2606,51 +2606,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of 3' non-coding sequences for efficient retrovirus-mediated gene transfer in avian cells revealed by self-inactivating vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2736,51 +2736,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'oncogene v-erbA : un inhibiteur d'inhibiteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2838,325 +2838,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02707587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of proliferation of primary avian fibroblasts through expression of histone H5 depends on the degree of phosphorylation of the protein.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Self-inactivating avian leukosis derived retroviral vectors for gene transfer and stable expression into cultured avian cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Garcia</w:t>
+                <w:t xml:space="preserve">Camille Bagnis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Benchaibi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Samarut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 10, pp.71-76</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03634589v1</w:t>
+                <w:t xml:space="preserve">hal-02708464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-inactivating avian leukosis derived retroviral vectors for gene transfer and stable expression into cultured avian cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Inhibition of proliferation of primary avian fibroblasts through expression of histone H5 depends on the degree of phosphorylation of the protein.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Benchaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Bagnis</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y Chebloune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 113 (3), pp.497-506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1083/jcb.113.3.497⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02708464v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03634589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of proliferation of primary avian fibroblasts through expression of histone H5 depends on the degree of phosphorylation of the protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benchaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3237,51 +3237,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel mechanism of action for v-ErbA: abrogation of the inactivation of transcription factor AP-1 by retinoic acid and thyroid hormone receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3392,398 +3392,398 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénotypage des animaux modèles : L'invalidation du gène hspb1 pour comprendre les mécanismes de tendreté de la viande bovine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malek Kammoun</w:t>
+                <w:t xml:space="preserve">Exchange of transgenic lines by the mean of live embryos shipment : IVF is a suitable method for producing large number of embryos for shipment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Picard</w:t>
+                <w:t xml:space="preserve">Geraldine Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+                <w:t xml:space="preserve">Agnès Couzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Jean Louis Guillou</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Farida Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 2 p</w:t>
+              <w:t xml:space="preserve">11. Transgenic Technology Meeting (TT2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Transgenic Technologies (ISTT). INT., Feb 2013, Guangzhou, China. 250 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01211987v1</w:t>
+                <w:t xml:space="preserve">hal-02746345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frozen versus fresh embryos for ES cell microinjections : a comparative study with BALB/cN and C57BL/6N strains from seven transgenic facilities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phénotypage des animaux modèles : L'invalidation du gène hspb1 pour comprendre les mécanismes de tendreté de la viande bovine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francina Langa</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Brigitte Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jean Louis Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Aubert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Landreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transgenic Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Guangzhou, China. 250 p</w:t>
+              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749680v1</w:t>
+                <w:t xml:space="preserve">hal-01211987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exchange of transgenic lines by the mean of live embryos shipment : IVF is a suitable method for producing large number of embryos for shipment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Frozen versus fresh embryos for ES cell microinjections : a comparative study with BALB/cN and C57BL/6N strains from seven transgenic facilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francina Langa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geraldine Meyer</w:t>
+                <w:t xml:space="preserve">Fabien Danjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Couzon</w:t>
+                <w:t xml:space="preserve">Marcio Do Cruzeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farida Henry</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catherine Landreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Transgenic Technology Meeting (TT2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Transgenic Technologies (ISTT). INT., Feb 2013, Guangzhou, China. 250 p</w:t>
+              <w:t xml:space="preserve">Transgenic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Guangzhou, China. 250 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746345v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The v-erbA oncogene alters gene expression in erythroleukemic cells</w:t>
               </w:r>
@@ -3795,51 +3795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Melet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3920,359 +3920,359 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération d’un modèle de souris transgénique pour visualiser en temps réel l’activation de la voie eIF2α/ATF4 lors d’un stress nutritionnel</w:t>
+                <w:t xml:space="preserve">Use of TALEN for a double gene extinction on two closely linked loci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bruhat</w:t>
+                <w:t xml:space="preserve">M. Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Chaveroux</w:t>
+                <w:t xml:space="preserve">W. Bouleftour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Carraro</w:t>
+                <w:t xml:space="preserve">M. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Averous</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Jousse</w:t>
+                <w:t xml:space="preserve">J. P. Concordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises du Département Alimh</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Arêches, France. , 2014, Assises du Département Alimh</w:t>
+              <w:t xml:space="preserve">12. Transgenic Technology Meeting (TT2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Edinburgh, United Kingdom. Transgenic Research, 23 (5), 2014, Program and Abstracts of the 12th Transgenic Technology Meeting (TT2014)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190022v1</w:t>
+                <w:t xml:space="preserve">hal-02742349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of TALEN for a double gene extinction on two closely linked loci</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Génération d’un modèle de souris transgénique pour visualiser en temps réel l’activation de la voie eIF2α/ATF4 lors d’un stress nutritionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bruhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Teixeira</w:t>
+                <w:t xml:space="preserve">Cedric Chaveroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Bouleftour</w:t>
+                <w:t xml:space="preserve">Valerie Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Thomas</w:t>
+                <w:t xml:space="preserve">Julien Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. P. Concordet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denise Aubert</w:t>
+                <w:t xml:space="preserve">Céline Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Transgenic Technology Meeting (TT2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Edinburgh, United Kingdom. Transgenic Research, 23 (5), 2014, Program and Abstracts of the 12th Transgenic Technology Meeting (TT2014)</w:t>
+              <w:t xml:space="preserve">Assises du Département Alimh</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Arêches, France. , 2014, Assises du Département Alimh</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742349v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echange de lignées murines transgéniques sous forme d’embryons vivants envoyés en milieu liquide: validation de la fécondation in vitro comme méthode de production d’embryons résistant au transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4381,51 +4381,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Samarut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thyroid Hormone Receptors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Humana Press; Humana Press, pp.13-29, 2002, </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4491,90 +4491,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thyroid hormones maintain parvalbumin neuron functions in mouse neocortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzy Markossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongdong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4699,51 +4699,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F0974687"/>
+    <w:nsid w:val="FED47728"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4930,51 +4930,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/denise-aubert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1442-3384" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185728391" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443982v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ren" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Markossian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guyot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Aubert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brocard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10507256251390868" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05082499v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijia Wu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dellinger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dusabyinema" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endocr/bqaf084" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03958312v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Zekri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Garteizgogeascoa Su&#241;er" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Canaple" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gautier-Stein" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.81996" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403617v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hamdaoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Richard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132253" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03468062v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Manfrevola" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coutton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Rocco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Reynaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.741975" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634530v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rey-Millet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Prieux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.100899" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278383v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy S. Markossian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Teixeira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Aguilera" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/thy.2017.0389" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633628v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Kammoun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0158644" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647208v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tomkowiak" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Ghittoni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bariza Blanquier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Szecsi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvg.22364" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H8SL80Z3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634561v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Arsac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique B&#233;temps" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Morignat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile F&#233;raudet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bencsik" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007300" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634569v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D.M. Brown" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chambon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hrab&#233; de Angelis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eumorphia Consortium" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng1105-1155" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023831v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gauthier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chassande" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Flamant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Samarut" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672143v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Crozet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bencsik" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634581v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.75.11.5328-5334.2001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685706v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arpin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Philgren" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraichard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634583v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arpin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pihlgren" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fraichard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.164.1.152" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634585v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Starck" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Mouchiroud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Gonnet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mehlen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0301-472x(99)00006-5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3Q5K7ZL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699527v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legrand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosset Fran&#231;ois-Lo&#239;c" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634586v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-L. Cosset" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Samarut" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-74-1-39" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707587v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Desbois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634589v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Garcia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benchaibi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Poncet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Chebloune" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.113.3.497" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708464v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bagnis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707943v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benchaibi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poncet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Chebloune" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700696v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Desbois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Legrand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0092-8674(91)90068-a" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z0LPS5K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211987v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jean Louis Guillou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749680v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francina Langa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Danjan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Do Cruzeiro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Landreau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746345v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Meyer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couzon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Henry" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775661v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Melet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rascle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gandrillon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190022v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bruhat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chaveroux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Carraro" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Averous" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jousse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742349v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teixeira" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bouleftour" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Concordet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805499v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634578v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/1-59259-174-4:13" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727836v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongdong Li" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/denise-aubert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1442-3384" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185728391" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05082499v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijia Wu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dellinger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Markossian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dusabyinema" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guyot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endocr/bqaf084" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443982v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ren" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Aubert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brocard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10507256251390868" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403617v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hamdaoui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Zekri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Richard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132253" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03958312v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Garteizgogeascoa Su&#241;er" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Canaple" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gautier-Stein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.81996" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03468062v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Manfrevola" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coutton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Rocco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Reynaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.741975" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634530v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rey-Millet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Prieux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.100899" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278383v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy S. Markossian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Teixeira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Aguilera" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/thy.2017.0389" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633628v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Kammoun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0158644" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647208v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tomkowiak" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Ghittoni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bariza Blanquier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Szecsi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvg.22364" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H8SL80Z3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634561v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Arsac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique B&#233;temps" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Morignat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile F&#233;raudet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bencsik" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007300" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634569v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D.M. Brown" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chambon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hrab&#233; de Angelis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eumorphia Consortium" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng1105-1155" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023831v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gauthier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chassande" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Flamant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Samarut" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634581v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Crozet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.75.11.5328-5334.2001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672143v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bencsik" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685706v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arpin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Philgren" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraichard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634583v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arpin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pihlgren" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fraichard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.164.1.152" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634585v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Starck" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Mouchiroud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Gonnet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mehlen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0301-472x(99)00006-5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3Q5K7ZL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699527v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legrand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosset Fran&#231;ois-Lo&#239;c" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634586v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-L. Cosset" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Samarut" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-74-1-39" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707587v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Desbois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708464v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bagnis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634589v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Garcia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benchaibi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Poncet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Chebloune" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.113.3.497" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707943v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benchaibi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poncet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Chebloune" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700696v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Desbois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Legrand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0092-8674(91)90068-a" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z0LPS5K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746345v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Meyer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couzon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Henry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211987v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jean Louis Guillou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749680v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francina Langa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Danjan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Do Cruzeiro" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Landreau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775661v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Melet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rascle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gandrillon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742349v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teixeira" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bouleftour" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Concordet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190022v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bruhat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chaveroux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Carraro" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Averous" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jousse" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805499v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634578v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/1-59259-174-4:13" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727836v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongdong Li" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>