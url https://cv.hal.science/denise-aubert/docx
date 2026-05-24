--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -199,295 +199,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Atlas of Thyroid Hormone Responsive Genes in Adult Mouse Hypothalamus</w:t>
+                <w:t xml:space="preserve">Thyroid Hormones Act as a Timer for the Postnatal Maturation of Parvalbumin Neurons in Mouse Neocortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shijia Wu</w:t>
+                <w:t xml:space="preserve">Juan Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Dellinger</w:t>
+                <w:t xml:space="preserve">Suzy Markossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzy Markossian</w:t>
+                <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Dusabyinema</w:t>
+                <w:t xml:space="preserve">Denise Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Guyot</w:t>
+                <w:t xml:space="preserve">Jacques Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 166 (6), </w:t>
+              <w:t xml:space="preserve">Thyroid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (12), pp.1443-1452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1210/endocr/bqaf084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/10507256251390868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05082499v1</w:t>
+                <w:t xml:space="preserve">hal-05443982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thyroid Hormones Act as a Timer for the Postnatal Maturation of Parvalbumin Neurons in Mouse Neocortex</w:t>
+                <w:t xml:space="preserve">An Atlas of Thyroid Hormone Responsive Genes in Adult Mouse Hypothalamus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Ren</w:t>
+                <w:t xml:space="preserve">Shijia Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dellinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzy Markossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dusabyinema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzy Markossian</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Romain Guyot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thyroid</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 35 (12), pp.1443-1452. </w:t>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 166 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/10507256251390868⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1210/endocr/bqaf084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05443982v1</w:t>
+                <w:t xml:space="preserve">hal-05082499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prenatal exposure to paraquat and nanoscaled TiO2 aerosols alters the gene expression of the developing brain</w:t>
               </w:r>
@@ -512,64 +512,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Zekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 287 (Pt 3), pp.132253. </w:t>
@@ -620,51 +620,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brown adipocytes local response to thyroid hormone is required for adaptive thermogenesis in adult male mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Zekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inés Garteizgogeascoa Suñer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -888,90 +888,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Pivotal Genetic Program Controlled by Thyroid Hormone during the Maturation of GABAergic Neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rey-Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Prieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzy Markossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 23 (3), pp.100899. </w:t>
@@ -1022,51 +1022,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRISPR/Cas9 Editing of the Mouse Thra Gene Produces Models with Variable Resistance to Thyroid Hormone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzy S. Markossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1195,51 +1195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (8), pp.1-19. </w:t>
@@ -1609,51 +1609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hrabé de Angelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eumorphia Consortium</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 37 (11), pp.1155-1155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1700,51 +1700,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Null mutant mice for thyroid hormone receptors. In Thyroid hormone receptors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chassande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1802,286 +1802,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Transmission of Two Different Sheep Scrapie Isolates in Transgenic Mice Expressing the Ovine PrP Gene</w:t>
+                <w:t xml:space="preserve">Efficient transmission of two different sheep scrapie isolates in transgenic mice expressing the ovine PrP gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bencsik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Samarut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 75 (11), pp.5328-5334. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2001, 75 (11), pp.5328-5334</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03634581v1</w:t>
+                <w:t xml:space="preserve">hal-02672143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient transmission of two different sheep scrapie isolates in transgenic mice expressing the ovine PrP gene</w:t>
+                <w:t xml:space="preserve">Efficient Transmission of Two Different Sheep Scrapie Isolates in Transgenic Mice Expressing the Ovine PrP Gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Bencsik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Samarut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 75 (11), pp.5328-5334</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, 75 (11), pp.5328-5334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.75.11.5328-5334.2001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02672143v1</w:t>
+                <w:t xml:space="preserve">hal-03634581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of T3R alpha 1 and T3R alpha 2 gene deletion on T and B lymphocyte development</w:t>
               </w:r>
@@ -2106,51 +2106,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Philgren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Samarut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2231,51 +2231,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pihlgren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Samarut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2378,51 +2378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Gonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mehlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Hematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 27 (4), pp.630-641. </w:t>
@@ -2485,51 +2485,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of 3' non-coding sequences for efficient retrovirus-mediated gene transfer in avian cells revealed by self-inactivating vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2606,51 +2606,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of 3' non-coding sequences for efficient retrovirus-mediated gene transfer in avian cells revealed by self-inactivating vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2736,51 +2736,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'oncogene v-erbA : un inhibiteur d'inhibiteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2844,51 +2844,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-inactivating avian leukosis derived retroviral vectors for gene transfer and stable expression into cultured avian cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bagnis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2965,51 +2965,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of proliferation of primary avian fibroblasts through expression of histone H5 depends on the degree of phosphorylation of the protein.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3099,51 +3099,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of proliferation of primary avian fibroblasts through expression of histone H5 depends on the degree of phosphorylation of the protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3237,51 +3237,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel mechanism of action for v-ErbA: abrogation of the inactivation of transcription factor AP-1 by retinoic acid and thyroid hormone receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3398,51 +3398,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exchange of transgenic lines by the mean of live embryos shipment : IVF is a suitable method for producing large number of embryos for shipment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3571,51 +3571,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean Louis Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 2 p</w:t>
@@ -3657,51 +3657,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frozen versus fresh embryos for ES cell microinjections : a comparative study with BALB/cN and C57BL/6N strains from seven transgenic facilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francina Langa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Danjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3795,51 +3795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Melet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3920,277 +3920,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of TALEN for a double gene extinction on two closely linked loci</w:t>
+                <w:t xml:space="preserve">Génération d’un modèle de souris transgénique pour visualiser en temps réel l’activation de la voie eIF2α/ATF4 lors d’un stress nutritionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Teixeira</w:t>
+                <w:t xml:space="preserve">Alain Bruhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Bouleftour</w:t>
+                <w:t xml:space="preserve">Cedric Chaveroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Thomas</w:t>
+                <w:t xml:space="preserve">Valerie Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. P. Concordet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denise Aubert</w:t>
+                <w:t xml:space="preserve">Julien Averous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Transgenic Technology Meeting (TT2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Edinburgh, United Kingdom. Transgenic Research, 23 (5), 2014, Program and Abstracts of the 12th Transgenic Technology Meeting (TT2014)</w:t>
+              <w:t xml:space="preserve">Assises du Département Alimh</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Arêches, France. , 2014, Assises du Département Alimh</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742349v1</w:t>
+                <w:t xml:space="preserve">hal-01190022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération d’un modèle de souris transgénique pour visualiser en temps réel l’activation de la voie eIF2α/ATF4 lors d’un stress nutritionnel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of TALEN for a double gene extinction on two closely linked loci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Chaveroux</w:t>
+                <w:t xml:space="preserve">M. Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Carraro</w:t>
+                <w:t xml:space="preserve">W. Bouleftour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Averous</w:t>
+                <w:t xml:space="preserve">M. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Jousse</w:t>
+                <w:t xml:space="preserve">J. P. Concordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises du Département Alimh</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Arêches, France. , 2014, Assises du Département Alimh</w:t>
+              <w:t xml:space="preserve">12. Transgenic Technology Meeting (TT2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Edinburgh, United Kingdom. Transgenic Research, 23 (5), 2014, Program and Abstracts of the 12th Transgenic Technology Meeting (TT2014)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190022v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echange de lignées murines transgéniques sous forme d’embryons vivants envoyés en milieu liquide: validation de la fécondation in vitro comme méthode de production d’embryons résistant au transport</w:t>
               </w:r>
@@ -4228,51 +4228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4381,51 +4381,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Samarut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thyroid Hormone Receptors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Humana Press; Humana Press, pp.13-29, 2002, </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4491,90 +4491,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thyroid hormones maintain parvalbumin neuron functions in mouse neocortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzy Markossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzy Markossian</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongdong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4699,51 +4699,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FED47728"/>
+    <w:nsid w:val="D91D1E70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4930,51 +4930,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/denise-aubert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1442-3384" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185728391" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05082499v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijia Wu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dellinger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Markossian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dusabyinema" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guyot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endocr/bqaf084" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443982v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ren" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Aubert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brocard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10507256251390868" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403617v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hamdaoui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Zekri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Richard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132253" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03958312v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Garteizgogeascoa Su&#241;er" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Canaple" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gautier-Stein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.81996" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03468062v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Manfrevola" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coutton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Rocco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Reynaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.741975" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634530v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rey-Millet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Prieux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.100899" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278383v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy S. Markossian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Teixeira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Aguilera" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/thy.2017.0389" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633628v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Kammoun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0158644" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647208v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tomkowiak" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Ghittoni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bariza Blanquier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Szecsi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvg.22364" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H8SL80Z3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634561v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Arsac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique B&#233;temps" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Morignat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile F&#233;raudet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bencsik" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007300" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634569v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D.M. Brown" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chambon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hrab&#233; de Angelis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eumorphia Consortium" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng1105-1155" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023831v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gauthier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chassande" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Flamant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Samarut" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634581v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Crozet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.75.11.5328-5334.2001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672143v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bencsik" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685706v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arpin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Philgren" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraichard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634583v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arpin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pihlgren" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fraichard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.164.1.152" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634585v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Starck" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Mouchiroud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Gonnet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mehlen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0301-472x(99)00006-5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3Q5K7ZL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699527v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legrand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosset Fran&#231;ois-Lo&#239;c" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634586v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-L. Cosset" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Samarut" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-74-1-39" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707587v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Desbois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708464v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bagnis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634589v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Garcia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benchaibi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Poncet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Chebloune" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.113.3.497" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707943v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benchaibi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poncet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Chebloune" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700696v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Desbois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Legrand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0092-8674(91)90068-a" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z0LPS5K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746345v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Meyer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couzon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Henry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211987v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jean Louis Guillou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749680v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francina Langa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Danjan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Do Cruzeiro" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Landreau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775661v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Melet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rascle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gandrillon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742349v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teixeira" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bouleftour" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Concordet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190022v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bruhat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chaveroux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Carraro" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Averous" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jousse" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805499v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634578v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/1-59259-174-4:13" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727836v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongdong Li" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/denise-aubert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1442-3384" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185728391" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443982v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ren" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Markossian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guyot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Aubert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brocard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10507256251390868" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05082499v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijia Wu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dellinger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dusabyinema" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endocr/bqaf084" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403617v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hamdaoui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Zekri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Richard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132253" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03958312v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Garteizgogeascoa Su&#241;er" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Canaple" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gautier-Stein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.81996" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03468062v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Manfrevola" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coutton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Rocco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Reynaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.741975" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634530v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rey-Millet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Prieux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.100899" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278383v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy S. Markossian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Teixeira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Aguilera" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/thy.2017.0389" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633628v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Kammoun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0158644" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647208v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tomkowiak" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Ghittoni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bariza Blanquier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Szecsi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvg.22364" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H8SL80Z3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634561v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Arsac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique B&#233;temps" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Morignat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile F&#233;raudet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bencsik" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007300" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634569v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D.M. Brown" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chambon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hrab&#233; de Angelis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eumorphia Consortium" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng1105-1155" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023831v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gauthier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chassande" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Flamant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Samarut" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672143v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Crozet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bencsik" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634581v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.75.11.5328-5334.2001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685706v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arpin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Philgren" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraichard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634583v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arpin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pihlgren" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fraichard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.164.1.152" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634585v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Starck" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Mouchiroud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Gonnet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mehlen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0301-472x(99)00006-5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3Q5K7ZL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699527v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legrand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosset Fran&#231;ois-Lo&#239;c" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634586v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-L. Cosset" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Samarut" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-74-1-39" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707587v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Desbois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708464v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bagnis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634589v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Garcia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benchaibi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Poncet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Chebloune" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.113.3.497" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707943v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benchaibi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poncet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Chebloune" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700696v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Desbois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Legrand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0092-8674(91)90068-a" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z0LPS5K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746345v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Meyer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couzon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Henry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211987v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jean Louis Guillou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749680v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francina Langa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Danjan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Do Cruzeiro" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Landreau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775661v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Melet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rascle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gandrillon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190022v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bruhat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chaveroux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Carraro" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Averous" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jousse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742349v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teixeira" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bouleftour" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Concordet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805499v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634578v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/1-59259-174-4:13" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727836v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongdong Li" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>