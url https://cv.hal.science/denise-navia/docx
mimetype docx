--- v0 (2026-03-24)
+++ v1 (2026-05-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:78.645833333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Denise Navia </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de Recherche, Departement de Santé des Plantes, INRAE Occitanie, Montpellier, UMR CBGP, Montferrier-sur-Lez</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">denise-navia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3716-4984</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/C-5016-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctionality of agroecological vineyards: complex interactions between functional and taxonomic diversity of service crops and ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victória Dutra de Oliveira Tomás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Martin Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 401, pp.110263. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2026.110263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the genus Sphexicozela (Winterschmidtiidae): redescription of S. connivens Mahunka and description of a new species from Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lorena Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Juliane Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 66 (1), pp.14-27. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24349/q0jg-px66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambulatory dispersal of phytoseiidae mites along vine stocks in an agroecological vineyard: unexpected patterns revealed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental and Applied Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 95 (4), pp.53. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10493-025-01076-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoseiid mites (Mesostigmata: Phytoseiidae) on top of the world: the fauna in the Páramos of Ecuadorian Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ferragut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic & Applied Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (3), pp.459-504. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11158/saa.30.3.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomic Catalog of the Brazilian Fauna: The Brazilian acarofauna (Arachnida: Holothyrida, Ixodida, Mesostigmata, Opilioacarida, Sarcoptiformes, and Trombidiformes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando C. Jacinavicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel P. Valim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo F.O. Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana C. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle R. Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoologia (Curitiba)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42, pp.e24081. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/s1984-4689.v42.e24081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the Lewis spider mite constitute a threat to agricultural crops in Europe? New data on occurrence, host plants and damage in the invaded areas in Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental and Applied Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 94, pp.35. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10493-025-01004-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity of oribatid mites as a tool to monitor soil health in the agroecological transition: Digging deeper into French Mediterranean vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Juliane Do Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas L. Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Barreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Rajoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 214, pp.106358. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the systematics of Brevipalpus flat mites (Tenuipalpidae): phylogeny, species groups and cryptic diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Santos de Mendonça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ferragut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis Carolina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis Carolina S. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Daniele Tassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.e92. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spider mite Oligonychus yothersi (Acari: Tetranychidae), a new alien pest in Europe: joint records from insular Portugal, Spain and Italy revealed by integrative taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lurdes Borges Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Andolina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ferragut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65 (4), pp.1213-1224. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24349/vjai-u7f7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Phytoseiidae Mite Communities to the Traits of Inter‐Row Plant Species in an Agroecological Vineyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jen.70006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveiller l’acarien de la gale dans les vignobles vauclusiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Xavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 771, pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05052285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomato trichomes: trade-off between plant defenses against pests and benefits for biological control agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Navajas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64 (4), pp.1232-1253. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24349/ej2w-b311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambulatory dispersal of Typhlodromus (Anthoseius) recki Wainstein (Acari: Phytoseiidae) along Solanaceae stem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raeckelboom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Navajas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental and Applied Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 93, pp.563-582. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10493-024-00946-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The subfamily Typhlodrominae Wainstein (Mesostigmata: Phytoseiidae) in the Serra do Espinhaço, Brazil, with the description of a new genus and two new species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ferragut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50 (1), pp.87-108. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01647954.2023.2290665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant, pest and predator interplay: tomato trichomes effects on Tetranychus urticae (Koch) and the predatory mite Typhlodromus (Anthoseius) recki Wainstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Navajas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental and Applied Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 93, pp.169-195. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10493-024-00917-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of agroecological practices on Phytoseiidae communities in a vineyard of South of France: effect of covercrops and agroforestry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Steele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-S. Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental and Applied Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 93, pp.369-395. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10493-024-00938-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoseius Ribaga (Mesostigmata: Phytoseiidae) in the Brazilian Espinhaço Range: seven new species, renaming of the plumifer species group, and a critical review of its taxonomic characters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ferragut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5493 (3), pp.201-245. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.5493.3.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catálogo Taxonômico da Fauna do Brasil: Setting the baseline knowledge on the animal diversity in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Boeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel P. Valim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussam Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A. Rafael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaela C. Forzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoologia (Curitiba)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41, pp.e24005. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S1984-4689.v41.e24005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new species of Davisella Amrine, Stasny et Flechtmann (Eriophyoidea: Diptilomiopidae) from Meliaceae trees from Bahia, Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Aleluia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aníbal Ramadan Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic & Applied Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (11), pp.1716-1726. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11158/saa.28.11.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three new alien spider mites (Prostigmata, Tetranychidae) from south-eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Migeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Acarologia, 63 (3), pp.826-833. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24349/yeys-kf03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis of the tomato russet mite provides evidence of oligophagy and a widespread pestiferous haplotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercia Elias Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariusz Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Santos de Mendonça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauro Simoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental and Applied Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 89, pp.171-199. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10493-023-00777-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flat mites (Tenuipalpidae) from Bahia state, Northeastern Brazil - a checklist including new records and an illustrated key to species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata S. Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaélem S. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisangela A. S. F. Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline D. Tassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizeu B. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (3), pp.619-636. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24349/b4og-onls⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new alien Eutetranychus mites (Prostigmata, Tetranychidae) for Madeira Island, Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">António Franquinho Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márcia Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filomena Nóbrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Rita Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (4), pp.1154-1162. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24349/t82c-9sz9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genus Neoseiulus Hughes (Mesostigmata: Phytoseiidae) in the Espinhaço Range, a great reservoir of biodiversity in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ferragut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5120 (4), pp.523-542. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.5120.4.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of spider mite-pathogenic strains of Beauveria bassiana and humidity on the survival and feeding behavior of Neoseiulus predatory mite species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Michereff-Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isadora Alexopoulos Quevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena de Almeida Magalhães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Wagner da Silva Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 176, pp.105083. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocontrol.2022.105083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tribes Kampimodromini Kolodochka and Typhlodromipsini Chant and McMurtry (Mesostigmata: Phytoseiidae) in the Serra do Espinhaço, Brazil, with a key to the Brazilian species of Typhlodromips De Leon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ferragut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (4), pp.1217-1253. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24349/mi5x-xnne⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of Phyllocoptruta musae (Acari: Prostigmata: Eriophyidae) in the Neotropics, in Hispaniola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina A. Gómez-Moya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James W. Amrine Jr.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos H. W. Flechtmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionicio Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novitates Caribaea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18, pp.209-213. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33800/nc.vi18.271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoseiidae mites associated with native and cultivated solanaceous in Central-West Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mércia Elias Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peterson Rodrigo Demite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Santos de Mendonça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Michereff-Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luiza Santa Cruz de Mesquita Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic & Applied Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (12), pp.2358-2384. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11158/saa.26.12.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eriophyoid mites (Acari: Prostigmata) from Brazil: an annotated checklist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercia Elias Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Flechtmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4997 (1), pp.1-152. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.4997.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new species of Tenuipalpus Donnadieu (Acari: Tenuipalpidae) from Cedrela odorata L. (Meliaceae), from Bahia, Brazil, with ontogeny of chaetotaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaélem Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizeu B. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline D. Tassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aníbal Ramadan Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic & Applied Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (4), pp.544-559. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11158/saa.24.4.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative taxonomy of Abacarus mites (Eriophyidae) associated with hybrid sugarcane plants, including description of a new species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mércia Elias Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Santos de Mendonça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Skoracka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmilson Santos Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental and Applied Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 78, pp.373-401. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10493-019-00388-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New morphological data for Leonseius regularis (De Leon) (Acari: Phytoseiidae) and a description of a new species of the genus from Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeilma N. de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poliane S. Argolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ferragut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto J. de Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic & Applied Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (11), pp.2119-2132. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11158/saa.24.11.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Assembly of the False Spider Mite Brevipalpus yothersi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valdenice Moreira Novelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rombauts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Freitas-Astúa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Santos de Mendonça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (6), pp.e01563-18. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MRA.01563-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and morphological characterization of the predatory mite Amblyseius largoensis (Acari: Phytoseiidae): surprising similarity between an Asian and American populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora B. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rezende-Puker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata S. Mendonça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoel G. C. Gondim Jr.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental and Applied Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 76 (3), pp.287-310. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10493-018-0308-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive compatibility and genetic and morphometric variability among populations of the predatory mite, Amblyseius largoensis (Acari: Phytoseiidae), from Indian Ocean Islands and the Americas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleiton A. Domingos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata S. Mendonca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ferragut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Angelica N. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72, pp.17-29. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocontrol.2014.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptic diversity in Brevipalpus mites (Tenuipalpidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise D. Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata S. R. S. Mendonça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco F. Ferragut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia C. L. C. Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto C. R. C. Trincado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoologica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42 (4), pp.406-426. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/zsc.12013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical review on some closely related species of Tetranychus sensu stricto (Acari: Tetranychidae) in the public DNA sequences databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata S. de Mendonça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivone R. Diniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Navajas Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental and Applied Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 55 (1), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10493-011-9453-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA-based methods for eriophyoid mite studies: review, critical aspects, prospects and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Navajas Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental and Applied Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (1-3), pp.257-271. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10493-009-9301-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The invasive coconut mite Aceria guerreronis (Acari: Eriophyidae): origin and invasion sources inferred from mitochondrial (16S) and nuclear (ITS) sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.J. de Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Roderick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Navajas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Entomological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95 (6), pp.505-516. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/BER2005382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The agroecological transition in French Mediterranean vineyards: How are soil predaroy mite communities affected in different agricultural systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaís Juliane Do Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lorena Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Rajoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Association of Acarologists Symposium (10. EURAAC Symposium) - Acarology: Impacts &amp; Solutions for humans, agriculture &amp; environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Acarologists; Hellenic Entomological Society; Agricultural University Of Athens; Geotechnical Chamber Of Greece; Hellenic Agricultural Organization - DIMITRA, Sep 2024, Athènes, Greece. pp.OP-09</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the diet of predatory mites through DNA metabarcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.C. Souto de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Santos de Mendonça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pires Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Spider Mite Genome Meeting in Logrono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de la Rioja, Oct 2024, Logroño, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la diversification végétale sur les services écosystémiques en viticulture : régulations biologiques par les acariens prédateurs Phytoseiidae, qualité du sol et performances de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque régional Vinid'occ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Défi Clé Vinid'occ, Région Occitanie; Université de Montpellier, Dec 2024, Gruissan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of Colomerus vitis (Eriophyidae) in France and its relation with the grapevine Pinot Gris virus incidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Bezzez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Montelica-Heino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Spilmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fréderic Sevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Association of Acarologists Symposium (10. EURAAC Symposium) - Acarology: Impacts &amp; Solutions for humans, agriculture &amp; environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Acarologists (EURAAC); Hellenic Entomological Society; Agricultural University Of Athens; Geotechnical Chamber Of Greece; Hellenic Agricultural Organization - DIMITRA, Sep 2024, Athènes, Greece. pp.OP-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des acariens prédateurs dans un vignoble agroécologique méditerranéen : effet des couverts végétaux et de l’agroforesterie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Conférence internationale sur les ravageurs et auxiliaires en agriculture (CIRAA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Végéphyl; Institut Agro Montpellier, Oct 2024, Montpellier, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is going under the charming French Mediterranean vineyards? Assessing the effect of agricultural practices on oribatida mite communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lorena Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Juliane Do Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Rajoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Association of Acarologists Symposium (10. EURAAC Symposium) - Acarology: Impacts &amp; Solutions for humans, agriculture &amp; environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Acarologists (EURAAC); Hellenic Entomological Society; Agricultural University Of Athens; Geotechnical Chamber Of Greece; Hellenic Agricultural Organization - DIMITRA, Sep 2024, Athènes, Greece. pp.OP-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host plants and pest status of the invasive Lewis spider mite, Eotetranychus lewisi (McGregor, 1943) (Acari: Tetranychidae), in mainland Portugal and Madeira Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márcia Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">António Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Association of Acarologists Symposium (10. EURAAC Symposium) - Acarology: Impacts &amp; Solutions for humans, agriculture &amp; environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Acarologists (EURAAC); Hellenic Entomological Society; Agricultural University Of Athens; Geotechnical Chamber Of Greece; Hellenic Agricultural Organization - DIMITRA, Sep 2024, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cover crops in viticulture: exploring relationship between host plants and phytoseiidae communities using taxonomic and functional approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Association of Acarologists Symposium (10. EURAAC Symposium) - Acarology: Impacts &amp; Solutions for humans, agriculture &amp; environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Acarologists (EURAAC); Hellenic Entomological Society; Agricultural University Of Athens; Geotechnical Chamber Of Greece; Hellenic Agricultural Organization - DIMITRA, Sep 2024, Athènes, Greece. pp.OP-08</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification des systèmes viticoles pour une meilleure gestion de la biodiversité au service du contrôle biologique, des interactions biologiques et de la gestion de la production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journée Scientifique Vigne-Vin - JSSV 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Agro Montpellier; INRAE; Université de Montpellier, Mar 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metabarcoding approach to unveil the diet of predatory mites - state of art and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.C. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarology Symposium Acarology Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acarology Society of America, Nov 2023, Maryland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much trichomes in tomato genotypes affect the development and dispersal of Tetranychus urticae and the phytoseiid mite Typhlodromus recki ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarology Symposium Acarology Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acarology Society of America, Nov 2023, Maryland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant diversification in agroecological vineyards: impact on predatory mites(Phytoseiidae) communities and potential natural regulations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabary Lou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steele Rion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Meeting of the IOBC-WPRS Working Group“Integrated Control of Plant-Feeding Mites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dejan Marčić, Institute of Pesticides and Environmental Protection Belgrade, Serbia; George Broufas, Democritus University of Thrace Orestiada, Greece, Sep 2023, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predation ability of Typhlodromus (Anthoseius) recki (Acari: Phytoseiidae) andrelationships between phenotypic traits and dispersal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Raeckelboom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Meeting of the IOBC-WPRS Working Group“Integrated Control of Plant-Feeding Mites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dejan Marčić, Institute of Pesticides and Environmental Protection Belgrade, Serbia; George Broufas, Democritus University of Thrace Orestiada, Greece, Sep 2023, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The invasive Lewis spider mite, Eotetranychus lewisi (Acari: Tetranychidae), in Europe—current status and associated risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">António Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Congress of Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Auckland, New Zealand. pp.70, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zoosymposia.22.1.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the systematics of flat mites in the genus Brevipalpus (Tenuipalpidae) - phylogenetic relationhips, species group re-arrangements, taxa delimitation and cryptic diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mendonça Renata Santos De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferragut Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliveira Isis Carolina Souto De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tassi Aline Daniele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ochoa Ronald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Symposium of the European Association of Acarologists (EurAAc)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant, pest and predator interplay: Tomato trichomes effects on Tetranychus urticae and its promising predatory mite, the phytoseiid Typhlodromus recki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Congress of Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Auckland, New Zealand. pp.41, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zoosymposia.22.1.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The banana rust mite, Phyllocoptruta musae Keifer (Eriophyidae), an invasive mite in the Caribbean presenting an unusual sexual behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Gómez-Moya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Flechtmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Santos de Mendonça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parmenio Taveras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Lebrón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Congress of Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Auckland, New Zealand. pp.66-69, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zoosymposia.22.1.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much tomato trichomes affects dispersion and development of mites? A study on the two spotted spider mite, Tetranychus urticae and on its promising biological control agent, the phytoseiid mite Typhlodromus (Anthoseius) recki.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabary Lou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Symposium of the European Association of Acarologists (EurAAc)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytophagous mite invasions in Latin America and Europe—lessons learnt from the last three decades.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Congress of Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Auckland, New Zealand. pp.65, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zoosymposia.22.1.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospecção de agentes de controle biológico para o manejo de ácaros pragas em culturas de solanáceas no DF e entorno.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mércia Elias Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peterson R. Demite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J F M Roriz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luisa S. C. M Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Cappssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16o Siconbiol, Simpósio de Controle Biológico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Londrina - PR, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the diet of predatory mites through DNA metabarcoding.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ferragut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings IOBC-WPRS Working Group “Integrated Control of Plant-Feeding Mites”. Seventh Working Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Online, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pests affecting archives and libraries in the Distrito Federal and its control.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arailde Fontes Urben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norton Polo Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.B. Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX Congresso Brasileiro de Micologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Manaus - Brasil, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controle biológico de ácaros invasores no Brasil – estado da arte e demandas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Wagner De Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisangela Gomes Fidelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16o Siconbiol, Simpósio Nacional de Controle Biológico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Londrina - PR, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical aspects of DNA-Based methods for Eriophyoid mite diagnostics and genetic studies: review, prospects and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Navajas Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Navia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. European Congress of the European Association of Acarologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First report of Eutetranychus africanus (Tetranychidae) in the Americas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Veloso da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmilson Santos Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Association of Acarologists Symposium (10. EURAAC Symposium) - Acarology: Impacts &amp; Solutions for humans, agriculture &amp; environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Athènes, Greece. , pp.PP-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the diet of predatory mites through DNA metabarcoding—can abiotic factors affect prey detectability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis Carolina S. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Pires Paula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zhang, Z.-Q.; Fan, Q.-H; Heath, A.C.G.; Minor, M.A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosymposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22 (Acarological Frontiers: Proceedings of the XVI International Congress of Acarology, 1–5 Dec. 2022, Auckland, New Zealand), </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnolia Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.98-100, 2022, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zoosymposia.22.1.56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPÍTULO 5 - Controle de artrópodes-praga com ácaros predadores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapahel de Campos Castilho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto José De Moraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eliana Maria Gouveia Fontes; Maria Cleria Valadares-Inglis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Controle Biológico de Pragas da Agricultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embrapa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-166, 2020, 978-65-86056-01-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary genetics of invasive species: using molecules and morphological variation to trace the origin and dissemination of exotic pests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Navajas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Navia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCPC Symposium Proceedings; Plant protection and Plant health in Europe: introduction and spread of invasive species</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BCPC, 2005, ISBN 1 901396 81 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the systematics of Brevipalpus flat mites (Tenuipalpidae): phylogeny, species groups and cryptic diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Santos de Mendonça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ferragut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis Carolina S. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Daniele Tassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Fileni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907421v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId264"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:78.645833333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Denise Navia </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de Recherche, Departement de Santé des Plantes, INRAE Occitanie, Montpellier, UMR CBGP, Montferrier-sur-Lez</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">denise-navia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3716-4984</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/C-5016-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctionality of agroecological vineyards: complex interactions between functional and taxonomic diversity of service crops and ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victória Dutra de Oliveira Tomás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Martin Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 401, pp.110263. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2026.110263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the genus Sphexicozela (Winterschmidtiidae): redescription of S. connivens Mahunka and description of a new species from Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lorena Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Juliane Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 66 (1), pp.14-27. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24349/q0jg-px66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Phytoseiidae Mite Communities to the Traits of Inter‐Row Plant Species in an Agroecological Vineyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 150 (1), pp.20-36. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jen.70006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoseiid mites (Mesostigmata: Phytoseiidae) on top of the world: the fauna in the Páramos of Ecuadorian Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ferragut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic & Applied Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (3), pp.459-504. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11158/saa.30.3.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambulatory dispersal of phytoseiidae mites along vine stocks in an agroecological vineyard: unexpected patterns revealed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental and Applied Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 95 (4), pp.53. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10493-025-01076-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomic Catalog of the Brazilian Fauna: The Brazilian acarofauna (Arachnida: Holothyrida, Ixodida, Mesostigmata, Opilioacarida, Sarcoptiformes, and Trombidiformes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando C. Jacinavicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel P. Valim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo F.O. Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana C. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle R. Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoologia (Curitiba)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42, pp.e24081. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/s1984-4689.v42.e24081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity of oribatid mites as a tool to monitor soil health in the agroecological transition: Digging deeper into French Mediterranean vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Juliane Do Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas L. Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Barreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Rajoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 214, pp.106358. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the Lewis spider mite constitute a threat to agricultural crops in Europe? New data on occurrence, host plants and damage in the invaded areas in Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental and Applied Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 94, pp.35. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10493-025-01004-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the systematics of Brevipalpus flat mites (Tenuipalpidae): phylogeny, species groups and cryptic diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Santos de Mendonça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ferragut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis Carolina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis Carolina S. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Daniele Tassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.e92. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spider mite Oligonychus yothersi (Acari: Tetranychidae), a new alien pest in Europe: joint records from insular Portugal, Spain and Italy revealed by integrative taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lurdes Borges Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Andolina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ferragut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65 (4), pp.1213-1224. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24349/vjai-u7f7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomato trichomes: trade-off between plant defenses against pests and benefits for biological control agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Navajas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64 (4), pp.1232-1253. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24349/ej2w-b311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambulatory dispersal of Typhlodromus (Anthoseius) recki Wainstein (Acari: Phytoseiidae) along Solanaceae stem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raeckelboom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Navajas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental and Applied Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 93, pp.563-582. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10493-024-00946-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The subfamily Typhlodrominae Wainstein (Mesostigmata: Phytoseiidae) in the Serra do Espinhaço, Brazil, with the description of a new genus and two new species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ferragut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50 (1), pp.87-108. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01647954.2023.2290665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant, pest and predator interplay: tomato trichomes effects on Tetranychus urticae (Koch) and the predatory mite Typhlodromus (Anthoseius) recki Wainstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Navajas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental and Applied Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 93, pp.169-195. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10493-024-00917-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of agroecological practices on Phytoseiidae communities in a vineyard of South of France: effect of covercrops and agroforestry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Steele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-S. Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental and Applied Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 93, pp.369-395. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10493-024-00938-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoseius Ribaga (Mesostigmata: Phytoseiidae) in the Brazilian Espinhaço Range: seven new species, renaming of the plumifer species group, and a critical review of its taxonomic characters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ferragut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5493 (3), pp.201-245. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.5493.3.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catálogo Taxonômico da Fauna do Brasil: Setting the baseline knowledge on the animal diversity in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Boeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel P. Valim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussam Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A. Rafael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaela C. Forzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoologia (Curitiba)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41, pp.e24005. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S1984-4689.v41.e24005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveiller l’acarien de la gale dans les vignobles vauclusiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Xavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 771, pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05052285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new species of Davisella Amrine, Stasny et Flechtmann (Eriophyoidea: Diptilomiopidae) from Meliaceae trees from Bahia, Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Aleluia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aníbal Ramadan Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic & Applied Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (11), pp.1716-1726. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11158/saa.28.11.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three new alien spider mites (Prostigmata, Tetranychidae) from south-eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Migeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Acarologia, 63 (3), pp.826-833. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24349/yeys-kf03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis of the tomato russet mite provides evidence of oligophagy and a widespread pestiferous haplotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercia Elias Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariusz Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Santos de Mendonça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauro Simoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental and Applied Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 89, pp.171-199. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10493-023-00777-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flat mites (Tenuipalpidae) from Bahia state, Northeastern Brazil - a checklist including new records and an illustrated key to species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata S. Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaélem S. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisangela A. S. F. Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline D. Tassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizeu B. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (3), pp.619-636. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24349/b4og-onls⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new alien Eutetranychus mites (Prostigmata, Tetranychidae) for Madeira Island, Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">António Franquinho Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márcia Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filomena Nóbrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Rita Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (4), pp.1154-1162. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24349/t82c-9sz9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of spider mite-pathogenic strains of Beauveria bassiana and humidity on the survival and feeding behavior of Neoseiulus predatory mite species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Michereff-Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isadora Alexopoulos Quevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena de Almeida Magalhães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Wagner da Silva Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 176, pp.105083. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocontrol.2022.105083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tribes Kampimodromini Kolodochka and Typhlodromipsini Chant and McMurtry (Mesostigmata: Phytoseiidae) in the Serra do Espinhaço, Brazil, with a key to the Brazilian species of Typhlodromips De Leon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ferragut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (4), pp.1217-1253. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24349/mi5x-xnne⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genus Neoseiulus Hughes (Mesostigmata: Phytoseiidae) in the Espinhaço Range, a great reservoir of biodiversity in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ferragut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5120 (4), pp.523-542. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.5120.4.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of Phyllocoptruta musae (Acari: Prostigmata: Eriophyidae) in the Neotropics, in Hispaniola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina A. Gómez-Moya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James W. Amrine Jr.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos H. W. Flechtmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionicio Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novitates Caribaea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18, pp.209-213. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33800/nc.vi18.271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoseiidae mites associated with native and cultivated solanaceous in Central-West Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mércia Elias Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peterson Rodrigo Demite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Santos de Mendonça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Michereff-Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luiza Santa Cruz de Mesquita Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic & Applied Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (12), pp.2358-2384. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11158/saa.26.12.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eriophyoid mites (Acari: Prostigmata) from Brazil: an annotated checklist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercia Elias Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Flechtmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4997 (1), pp.1-152. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.4997.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative taxonomy of Abacarus mites (Eriophyidae) associated with hybrid sugarcane plants, including description of a new species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mércia Elias Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Santos de Mendonça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Skoracka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmilson Santos Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental and Applied Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 78, pp.373-401. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10493-019-00388-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New morphological data for Leonseius regularis (De Leon) (Acari: Phytoseiidae) and a description of a new species of the genus from Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeilma N. de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poliane S. Argolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ferragut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto J. de Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic & Applied Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (11), pp.2119-2132. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11158/saa.24.11.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Assembly of the False Spider Mite Brevipalpus yothersi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valdenice Moreira Novelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rombauts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Freitas-Astúa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Santos de Mendonça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (6), pp.e01563-18. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MRA.01563-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new species of Tenuipalpus Donnadieu (Acari: Tenuipalpidae) from Cedrela odorata L. (Meliaceae), from Bahia, Brazil, with ontogeny of chaetotaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaélem Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizeu B. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline D. Tassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aníbal Ramadan Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic & Applied Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (4), pp.544-559. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11158/saa.24.4.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and morphological characterization of the predatory mite Amblyseius largoensis (Acari: Phytoseiidae): surprising similarity between an Asian and American populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora B. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rezende-Puker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata S. Mendonça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoel G. C. Gondim Jr.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental and Applied Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 76 (3), pp.287-310. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10493-018-0308-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive compatibility and genetic and morphometric variability among populations of the predatory mite, Amblyseius largoensis (Acari: Phytoseiidae), from Indian Ocean Islands and the Americas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleiton A. Domingos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata S. Mendonca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ferragut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Angelica N. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72, pp.17-29. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocontrol.2014.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptic diversity in Brevipalpus mites (Tenuipalpidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise D. Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata S. R. S. Mendonça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco F. Ferragut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia C. L. C. Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto C. R. C. Trincado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoologica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42 (4), pp.406-426. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/zsc.12013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical review on some closely related species of Tetranychus sensu stricto (Acari: Tetranychidae) in the public DNA sequences databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata S. de Mendonça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivone R. Diniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Navajas Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental and Applied Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 55 (1), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10493-011-9453-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA-based methods for eriophyoid mite studies: review, critical aspects, prospects and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Navajas Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental and Applied Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (1-3), pp.257-271. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10493-009-9301-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The invasive coconut mite Aceria guerreronis (Acari: Eriophyidae): origin and invasion sources inferred from mitochondrial (16S) and nuclear (ITS) sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.J. de Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Roderick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Navajas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Entomological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95 (6), pp.505-516. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/BER2005382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la diversification végétale sur les services écosystémiques en viticulture : régulations biologiques par les acariens prédateurs Phytoseiidae, qualité du sol et performances de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque régional Vinid'occ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Défi Clé Vinid'occ, Région Occitanie; Université de Montpellier, Dec 2024, Gruissan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of Colomerus vitis (Eriophyidae) in France and its relation with the grapevine Pinot Gris virus incidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Bezzez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Montelica-Heino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Spilmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fréderic Sevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Association of Acarologists Symposium (10. EURAAC Symposium) - Acarology: Impacts &amp; Solutions for humans, agriculture &amp; environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Acarologists (EURAAC); Hellenic Entomological Society; Agricultural University Of Athens; Geotechnical Chamber Of Greece; Hellenic Agricultural Organization - DIMITRA, Sep 2024, Athènes, Greece. pp.OP-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is going under the charming French Mediterranean vineyards? Assessing the effect of agricultural practices on oribatida mite communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lorena Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Juliane Do Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Rajoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Association of Acarologists Symposium (10. EURAAC Symposium) - Acarology: Impacts &amp; Solutions for humans, agriculture &amp; environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Acarologists (EURAAC); Hellenic Entomological Society; Agricultural University Of Athens; Geotechnical Chamber Of Greece; Hellenic Agricultural Organization - DIMITRA, Sep 2024, Athènes, Greece. pp.OP-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des acariens prédateurs dans un vignoble agroécologique méditerranéen : effet des couverts végétaux et de l’agroforesterie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Conférence internationale sur les ravageurs et auxiliaires en agriculture (CIRAA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Végéphyl; Institut Agro Montpellier, Oct 2024, Montpellier, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host plants and pest status of the invasive Lewis spider mite, Eotetranychus lewisi (McGregor, 1943) (Acari: Tetranychidae), in mainland Portugal and Madeira Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márcia Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">António Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Association of Acarologists Symposium (10. EURAAC Symposium) - Acarology: Impacts &amp; Solutions for humans, agriculture &amp; environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Acarologists (EURAAC); Hellenic Entomological Society; Agricultural University Of Athens; Geotechnical Chamber Of Greece; Hellenic Agricultural Organization - DIMITRA, Sep 2024, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cover crops in viticulture: exploring relationship between host plants and phytoseiidae communities using taxonomic and functional approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Association of Acarologists Symposium (10. EURAAC Symposium) - Acarology: Impacts &amp; Solutions for humans, agriculture &amp; environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Acarologists (EURAAC); Hellenic Entomological Society; Agricultural University Of Athens; Geotechnical Chamber Of Greece; Hellenic Agricultural Organization - DIMITRA, Sep 2024, Athènes, Greece. pp.OP-08</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The agroecological transition in French Mediterranean vineyards: How are soil predaroy mite communities affected in different agricultural systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaís Juliane Do Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lorena Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Rajoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Association of Acarologists Symposium (10. EURAAC Symposium) - Acarology: Impacts &amp; Solutions for humans, agriculture &amp; environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Acarologists; Hellenic Entomological Society; Agricultural University Of Athens; Geotechnical Chamber Of Greece; Hellenic Agricultural Organization - DIMITRA, Sep 2024, Athènes, Greece. pp.OP-09</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the diet of predatory mites through DNA metabarcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.C. Souto de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Santos de Mendonça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pires Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Spider Mite Genome Meeting in Logrono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de la Rioja, Oct 2024, Logroño, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metabarcoding approach to unveil the diet of predatory mites - state of art and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.C. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarology Symposium Acarology Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acarology Society of America, Nov 2023, Maryland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much trichomes in tomato genotypes affect the development and dispersal of Tetranychus urticae and the phytoseiid mite Typhlodromus recki ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarology Symposium Acarology Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acarology Society of America, Nov 2023, Maryland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant diversification in agroecological vineyards: impact on predatory mites(Phytoseiidae) communities and potential natural regulations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabary Lou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steele Rion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Meeting of the IOBC-WPRS Working Group“Integrated Control of Plant-Feeding Mites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dejan Marčić, Institute of Pesticides and Environmental Protection Belgrade, Serbia; George Broufas, Democritus University of Thrace Orestiada, Greece, Sep 2023, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predation ability of Typhlodromus (Anthoseius) recki (Acari: Phytoseiidae) andrelationships between phenotypic traits and dispersal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Raeckelboom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Meeting of the IOBC-WPRS Working Group“Integrated Control of Plant-Feeding Mites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dejan Marčić, Institute of Pesticides and Environmental Protection Belgrade, Serbia; George Broufas, Democritus University of Thrace Orestiada, Greece, Sep 2023, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification des systèmes viticoles pour une meilleure gestion de la biodiversité au service du contrôle biologique, des interactions biologiques et de la gestion de la production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journée Scientifique Vigne-Vin - JSSV 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Agro Montpellier; INRAE; Université de Montpellier, Mar 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the systematics of flat mites in the genus Brevipalpus (Tenuipalpidae) - phylogenetic relationhips, species group re-arrangements, taxa delimitation and cryptic diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mendonça Renata Santos De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferragut Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliveira Isis Carolina Souto De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tassi Aline Daniele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ochoa Ronald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Symposium of the European Association of Acarologists (EurAAc)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The invasive Lewis spider mite, Eotetranychus lewisi (Acari: Tetranychidae), in Europe—current status and associated risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">António Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Congress of Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Auckland, New Zealand. pp.70, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zoosymposia.22.1.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The banana rust mite, Phyllocoptruta musae Keifer (Eriophyidae), an invasive mite in the Caribbean presenting an unusual sexual behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Gómez-Moya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Flechtmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Santos de Mendonça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parmenio Taveras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Lebrón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Congress of Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Auckland, New Zealand. pp.66-69, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zoosymposia.22.1.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant, pest and predator interplay: Tomato trichomes effects on Tetranychus urticae and its promising predatory mite, the phytoseiid Typhlodromus recki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Congress of Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Auckland, New Zealand. pp.41, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zoosymposia.22.1.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much tomato trichomes affects dispersion and development of mites? A study on the two spotted spider mite, Tetranychus urticae and on its promising biological control agent, the phytoseiid mite Typhlodromus (Anthoseius) recki.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabary Lou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Symposium of the European Association of Acarologists (EurAAc)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytophagous mite invasions in Latin America and Europe—lessons learnt from the last three decades.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Congress of Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Auckland, New Zealand. pp.65, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zoosymposia.22.1.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospecção de agentes de controle biológico para o manejo de ácaros pragas em culturas de solanáceas no DF e entorno.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mércia Elias Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peterson R. Demite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J F M Roriz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luisa S. C. M Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Cappssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16o Siconbiol, Simpósio de Controle Biológico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Londrina - PR, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the diet of predatory mites through DNA metabarcoding.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ferragut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings IOBC-WPRS Working Group “Integrated Control of Plant-Feeding Mites”. Seventh Working Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Online, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pests affecting archives and libraries in the Distrito Federal and its control.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arailde Fontes Urben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norton Polo Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.B. Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX Congresso Brasileiro de Micologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Manaus - Brasil, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controle biológico de ácaros invasores no Brasil – estado da arte e demandas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Wagner De Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisangela Gomes Fidelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16o Siconbiol, Simpósio Nacional de Controle Biológico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Londrina - PR, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical aspects of DNA-Based methods for Eriophyoid mite diagnostics and genetic studies: review, prospects and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Navajas Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Navia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. European Congress of the European Association of Acarologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First report of Eutetranychus africanus (Tetranychidae) in the Americas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Veloso da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmilson Santos Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Association of Acarologists Symposium (10. EURAAC Symposium) - Acarology: Impacts &amp; Solutions for humans, agriculture &amp; environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Athènes, Greece. , pp.PP-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the diet of predatory mites through DNA metabarcoding—can abiotic factors affect prey detectability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis Carolina S. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Pires Paula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zhang, Z.-Q.; Fan, Q.-H; Heath, A.C.G.; Minor, M.A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosymposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22 (Acarological Frontiers: Proceedings of the XVI International Congress of Acarology, 1–5 Dec. 2022, Auckland, New Zealand), </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnolia Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.98-100, 2022, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zoosymposia.22.1.56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPÍTULO 5 - Controle de artrópodes-praga com ácaros predadores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapahel de Campos Castilho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto José De Moraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eliana Maria Gouveia Fontes; Maria Cleria Valadares-Inglis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Controle Biológico de Pragas da Agricultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embrapa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-166, 2020, 978-65-86056-01-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary genetics of invasive species: using molecules and morphological variation to trace the origin and dissemination of exotic pests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Navajas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Navia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCPC Symposium Proceedings; Plant protection and Plant health in Europe: introduction and spread of invasive species</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BCPC, 2005, ISBN 1 901396 81 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId262"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="27537377"/>
+    <w:nsid w:val="6FCA1915"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/denise-navia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3716-4984" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-5016-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05523521v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Tabary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vict&#243;ria Dutra de Oliveira Tom&#225;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martin Lefevre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Navia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2026.110263" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05504716v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lorena Godoy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Juliane Prado" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24349/q0jg-px66" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05361142v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phane Tixier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-025-01076-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119516v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ferragut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11158/saa.30.3.2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490087v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando C. Jacinavicius" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P. Valim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo F.O. Bernardi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana C. Almeida" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle R. Andrade" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s1984-4689.v42.e24081" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04952738v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Naves" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aguiar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Migeon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Navia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-025-01004-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05206934v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Juliane Do Prado" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas L. Godoy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Barreto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Rajoul" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106358" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243798v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Santos de Mendon&#231;a" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Carolina" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Carolina S. de Oliveira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Daniele Tassi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.615" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05484077v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lurdes Borges Silva" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Migeon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Andolina" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24349/vjai-u7f7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05232827v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.70006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05052285v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kreiter" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Xavier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815790v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Navajas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24349/ej2w-b311" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670599v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-S. Tixier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raeckelboom" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Douin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Navajas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-024-00946-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395652v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01647954.2023.2290665" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04576181v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-024-00917-4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04627578v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tabary" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Steele" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-024-00938-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677822v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5493.3.1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721840v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Boeger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussam Zaher" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Rafael" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela C. Forzza" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1984-4689.v41.e24005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353630v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Aleluia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#237;bal Ramadan Oliveira" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11158/saa.28.11.3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171394v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24349/yeys-kf03" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04031172v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercia Elias Duarte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Lewandowski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauro Simoni" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-023-00777-4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144636v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata S. Nascimento" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#233;lem S. Souza" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisangela A. S. F. Melo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline D. Tassi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizeu B. Castro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24349/b4og-onls" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345454v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Naves" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Franquinho Aguiar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Santos" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomena N&#243;brega" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rita Varela" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24349/t82c-9sz9" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008655v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5120.4.4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008787v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Michereff-Filho" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isadora Alexopoulos Quevedo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena de Almeida Magalh&#227;es" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Wagner da Silva Melo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2022.105083" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922752v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24349/mi5x-xnne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319523v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina A. G&#243;mez-Moya" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Amrine Jr." TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos H. W. Flechtmann" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionicio Campos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33800/nc.vi18.271" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226352v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;rcia Elias Duarte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peterson Rodrigo Demite" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza Santa Cruz de Mesquita Alves" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11158/saa.26.12.13" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195545v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Flechtmann" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4997.1.1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227031v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#233;lem Souza" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11158/saa.24.4.2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225144v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Skoracka" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmilson Santos Silva" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-019-00388-y" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225303v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeilma N. de Carvalho" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poliane S. Argolo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto J. de Moraes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beaulieu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11158/saa.24.11.7" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227086v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdenice Moreira Novelli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rombauts" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Freitas-Ast&#250;a" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01563-18" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-01923876v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora B. Lima" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rezende-Puker" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata S. Mendon&#231;a" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel G. C. Gondim Jr." TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-018-0308-1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506326v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleiton A. Domingos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata S. Mendonca" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angelica N. Rodrigues" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2014.01.011" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001426v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise D. Navia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata S. R. S. Mendon&#231;a" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco F. Ferragut" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia C. L. C. Miranda" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto C. R. C. Trincado" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12013" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651207v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata S. de Mendon&#231;a" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivone R. Diniz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Navajas Navarro" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-011-9453-5" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3DB09D18324F330B1BD89453BE2C1902448A7F99/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659078v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-009-9301-z" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4D822680495C09BC0607A503F9DB3C6E1B8EDFCC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683371v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. de Moraes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roderick" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BER2005382" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F87F7E36D3AB79AF2DB7081CB915CDCA63F5FAF2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05030384v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s Juliane Do Prado" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04956221v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Souto de Oliveira" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pires Paul" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04956243v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222915v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Bezzez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Montelica-Heino" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Spilmont" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mathieu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fr&#233;deric Sevin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04956307v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05030433v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05031243v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Aguiar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04955190v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04564621v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phane M.-S. Tixier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04565625v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Oliveira" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04565574v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225454v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabary Lou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steele Rion" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225463v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Raeckelboom" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225468v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zoosymposia.22.1.35" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225479v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendon&#231;a Renata Santos De" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferragut Francisco" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliveira Isis Carolina Souto De" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassi Aline Daniele" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ochoa Ronald" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225472v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zoosymposia.22.1.11" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225466v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina G&#243;mez-Moya" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parmenio Taveras" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lebr&#243;n" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zoosymposia.22.1.34" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225478v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225465v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zoosymposia.22.1.33" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225596v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peterson R. Demite" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F M Roriz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa S. C. M Alves" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Cappssa" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225590v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225600v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arailde Fontes Urben" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norton Polo Benito" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.B. Silva" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225592v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Wagner De Melo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisangela Gomes Fidelis" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756110v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222951v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Veloso da Silva" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225469v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pires Paula" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mapress.com/zs/article/view/zoosymposia.22.1.56/49241" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zoosymposia.22.1.56" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225604v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapahel de Campos Castilho" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Jos&#233; De Moraes" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ainfo.cnptia.embrapa.br/digital/bitstream/item/212490/1/CBdocument.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832559v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907421v3" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Fileni" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/denise-navia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3716-4984" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-5016-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05523521v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Tabary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vict&#243;ria Dutra de Oliveira Tom&#225;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martin Lefevre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Navia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2026.110263" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05504716v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lorena Godoy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Juliane Prado" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24349/q0jg-px66" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05232827v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phane Tixier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.70006" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119516v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ferragut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11158/saa.30.3.2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05361142v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-025-01076-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490087v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando C. Jacinavicius" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P. Valim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo F.O. Bernardi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana C. Almeida" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle R. Andrade" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s1984-4689.v42.e24081" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05206934v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Juliane Do Prado" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas L. Godoy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Barreto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Rajoul" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106358" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04952738v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Naves" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aguiar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Migeon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Navia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-025-01004-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243798v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Santos de Mendon&#231;a" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Carolina" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Carolina S. de Oliveira" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Daniele Tassi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.615" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05484077v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lurdes Borges Silva" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Migeon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Andolina" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24349/vjai-u7f7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815790v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Navajas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24349/ej2w-b311" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670599v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-S. Tixier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raeckelboom" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Douin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Navajas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-024-00946-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395652v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01647954.2023.2290665" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04576181v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-024-00917-4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04627578v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tabary" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Steele" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-024-00938-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677822v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5493.3.1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721840v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Boeger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussam Zaher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Rafael" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela C. Forzza" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1984-4689.v41.e24005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05052285v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kreiter" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Xavier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353630v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Aleluia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#237;bal Ramadan Oliveira" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11158/saa.28.11.3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171394v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24349/yeys-kf03" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04031172v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercia Elias Duarte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Lewandowski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauro Simoni" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-023-00777-4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144636v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata S. Nascimento" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#233;lem S. Souza" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisangela A. S. F. Melo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline D. Tassi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizeu B. Castro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24349/b4og-onls" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345454v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Naves" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Franquinho Aguiar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Santos" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomena N&#243;brega" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rita Varela" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24349/t82c-9sz9" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008787v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Michereff-Filho" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isadora Alexopoulos Quevedo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena de Almeida Magalh&#227;es" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Wagner da Silva Melo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2022.105083" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922752v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24349/mi5x-xnne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008655v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5120.4.4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319523v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina A. G&#243;mez-Moya" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Amrine Jr." TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos H. W. Flechtmann" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionicio Campos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33800/nc.vi18.271" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226352v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;rcia Elias Duarte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peterson Rodrigo Demite" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza Santa Cruz de Mesquita Alves" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11158/saa.26.12.13" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195545v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Flechtmann" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4997.1.1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225144v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Skoracka" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmilson Santos Silva" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-019-00388-y" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225303v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeilma N. de Carvalho" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poliane S. Argolo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto J. de Moraes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beaulieu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11158/saa.24.11.7" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227086v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdenice Moreira Novelli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rombauts" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Freitas-Ast&#250;a" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01563-18" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227031v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#233;lem Souza" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11158/saa.24.4.2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-01923876v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora B. Lima" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rezende-Puker" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata S. Mendon&#231;a" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel G. C. Gondim Jr." TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-018-0308-1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506326v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleiton A. Domingos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata S. Mendonca" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angelica N. Rodrigues" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2014.01.011" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001426v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise D. Navia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata S. R. S. Mendon&#231;a" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco F. Ferragut" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia C. L. C. Miranda" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto C. R. C. Trincado" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12013" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651207v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata S. de Mendon&#231;a" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivone R. Diniz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Navajas Navarro" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-011-9453-5" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3DB09D18324F330B1BD89453BE2C1902448A7F99/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659078v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-009-9301-z" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4D822680495C09BC0607A503F9DB3C6E1B8EDFCC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683371v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. de Moraes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roderick" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BER2005382" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F87F7E36D3AB79AF2DB7081CB915CDCA63F5FAF2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04956243v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222915v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Bezzez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Montelica-Heino" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Spilmont" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mathieu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fr&#233;deric Sevin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05030433v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04956307v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05031243v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Aguiar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04955190v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05030384v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s Juliane Do Prado" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04956221v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Souto de Oliveira" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pires Paul" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04565625v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Oliveira" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phane M.-S. Tixier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04565574v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225454v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabary Lou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steele Rion" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225463v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Raeckelboom" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04564621v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225479v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendon&#231;a Renata Santos De" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferragut Francisco" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliveira Isis Carolina Souto De" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassi Aline Daniele" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ochoa Ronald" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225468v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zoosymposia.22.1.35" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225466v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina G&#243;mez-Moya" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parmenio Taveras" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lebr&#243;n" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zoosymposia.22.1.34" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225472v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zoosymposia.22.1.11" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225478v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225465v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zoosymposia.22.1.33" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225596v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peterson R. Demite" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F M Roriz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa S. C. M Alves" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Cappssa" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225590v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225600v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arailde Fontes Urben" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norton Polo Benito" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.B. Silva" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225592v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Wagner De Melo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisangela Gomes Fidelis" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756110v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222951v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Veloso da Silva" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225469v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pires Paula" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mapress.com/zs/article/view/zoosymposia.22.1.56/49241" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zoosymposia.22.1.56" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225604v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapahel de Campos Castilho" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Jos&#233; De Moraes" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ainfo.cnptia.embrapa.br/digital/bitstream/item/212490/1/CBdocument.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832559v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>