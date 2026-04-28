--- v0 (2026-03-22)
+++ v1 (2026-04-28)
@@ -66,3703 +66,3915 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les langages graphiques en didactique des sciences et de la géographie. Point de vue sur le parcours d’un champ de recherche par Denise Orange-Ravachol et Christine Vergnolle-Mainar</w:t>
+                <w:t xml:space="preserve">Discussion comparative entre didactique des SVT et didactique de l’histoire au sein d’un cadre théorique commun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
+                <w:t xml:space="preserve">Sylvain Doussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Sénécail</w:t>
+                <w:t xml:space="preserve">Denise Orange Ravachol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en Didactiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 20 (1), pp.33-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15vgp⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05507487v1</w:t>
+                <w:t xml:space="preserve">hal-05582603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éducation au développement durable et développement du jugement critique des élèves : une gageure pour l’enseignant du primaire ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les langages graphiques en didactique des sciences et de la géographie. Point de vue sur le parcours d’un champ de recherche par Denise Orange-Ravachol et Christine Vergnolle-Mainar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Orange</w:t>
+                <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Filâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sénécail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets rouges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 27, pp. 19-21</w:t>
+              <w:t xml:space="preserve">Recherches en Didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39-40, pp.23-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096878v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation des apprentissages comme passages entre mondes de problèmes, de pratiques et de savoirs.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Éducation au développement durable et développement du jugement critique des élèves : une gageure pour l’enseignant du primaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Boyer</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en Didactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Evaluations et didactiques, 33, pp.13-36</w:t>
+              <w:t xml:space="preserve">Carnets rouges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27, pp. 19-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03721150v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’École au temps des « catastrophes » … Quels repères pour l’EDD ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L’évaluation des apprentissages comme passages entre mondes de problèmes, de pratiques et de savoirs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité. Revue d'actualité et de réflexion sur l'action éducative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 198, pp. 102-109</w:t>
+              <w:t xml:space="preserve">Recherches en Didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Evaluations et didactiques, 33, pp.13-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096881v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge and values youngsters can trust: Nutrition and food practices in French life science teaching since 1945</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denise Ravachol</w:t>
+                <w:t xml:space="preserve">L’École au temps des « catastrophes » … Quels repères pour l’EDD ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Foodways</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diversité. Revue d'actualité et de réflexion sur l'action éducative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 198, pp. 102-109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07409710.2019.1570046⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02899032v1</w:t>
+                <w:t xml:space="preserve">hal-04096881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biologie des plantes et discours scolaires sur le développement durable</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Orange</w:t>
+                <w:t xml:space="preserve">Knowledge and values youngsters can trust: Nutrition and food practices in French life science teaching since 1945</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Ravachol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bildungsforschung</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food and Foodways</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (1-2), pp.123-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07409710.2019.1570046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02428128v1</w:t>
+                <w:t xml:space="preserve">hal-02899032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fieldwork and Geological Acculturation: Between Necessity and False Evidences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Biologie des plantes et discours scolaires sur le développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geoheritage and Parks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6 (2), pp.25-39</w:t>
+              <w:t xml:space="preserve">Bildungsforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096713v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02428128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation nutritionnelle et acculturation scientifique : quelles circulations de normes et de savoirs dans les discours adressés aux jeunes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 48, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/edso.2939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01890933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enseignement scientifique, entre émancipation et asservissement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 34, pp. 49-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récits des élèves et récits des scientifiques dans les sciences de la nature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Fieldwork and Geological Acculturation: Between Necessity and False Evidences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Narratologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Geoheritage and Parks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (2), pp.25-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676975v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problématisations scientifiques fonctionnalistes et historiques en éducation relative à l’environnement et au développement durable : le cas de l’évolution climatique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denise Orange Ravachol</w:t>
+                <w:t xml:space="preserve">Récits des élèves et récits des scientifiques dans les sciences de la nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Hautes écoles pédagogiques et institutions assimilées de Suisse romande et du Tessin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers de Narratologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/narratologie.7838⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01890973v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food and nutrition in educational discourses: norms, knowledge, polyphony</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Problématisations scientifiques fonctionnalistes et historiques en éducation relative à l’environnement et au développement durable : le cas de l’évolution climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Orange Ravachol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">comunicazione</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Revue des Hautes écoles pédagogiques et institutions assimilées de Suisse romande et du Tessin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, La problématisation et les démarches d’investigation scientifique dans le contexte d’une éducation en vue du développement durable</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01664234v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01890973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sciences de la Terre et de l’Univers (STU) : des recherches didactiques qui questionnent leurs caractéristiques épistémologiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Food and nutrition in educational discourses: norms, knowledge, polyphony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Orange Ravachol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">comunicazione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rdst.1038⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01664168v1</w:t>
+                <w:t xml:space="preserve">hal-01664234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problèmes, modélisations et modèles dans l’enseignement et l’apprentissage des sciences de la nature à dimension historique : le cas des sciences de la vie et de la Terre (SVT)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Les sciences de la Terre et de l’Univers (STU) : des recherches didactiques qui questionnent leurs caractéristiques épistémologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Maurines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Orange Ravachol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tréma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/trema.3508⟩</w:t>
+              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdst.1038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01664203v1</w:t>
+                <w:t xml:space="preserve">hal-01664168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pyramide alimentaire : permanence et mutations d’un objet polymorphe controversé</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
+                <w:t xml:space="preserve">Problèmes, modélisations et modèles dans l’enseignement et l’apprentissage des sciences de la nature à dimension historique : le cas des sciences de la vie et de la Terre (SVT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Orange Ravachol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tréma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45, pp.71 - 82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/trema.3508⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.9720⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01785601v1</w:t>
+                <w:t xml:space="preserve">hal-01664203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La démarche d’investigation en mathématiques et en SVT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Hersant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 21, pp.95-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les « Éducations à » et les sciences de la nature : entre dédisciplinarisation et redisciplinarisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La pyramide alimentaire : permanence et mutations d’un objet polymorphe controversé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27, pp.129-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.9720⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/edso.903⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01220363v1</w:t>
+                <w:t xml:space="preserve">halshs-01785601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétences et pratiques des savoirs en sciences de la nature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les « Éducations à » et les sciences de la nature : entre dédisciplinarisation et redisciplinarisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education &amp; Formation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.903⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220599v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement professionnel des enseignants et engagement dans un travail universitaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Compétences et pratiques des savoirs en sciences de la nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education &amp; Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 298 (2), pp.41-55</w:t>
+              <w:t xml:space="preserve">, 2014, e-302, pp.71-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220387v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation au développement durable et diversité du vivant : la notion de biodiversité dans les programmes de sciences de la vie et de la Terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Barroca-Paccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre‐henri Gouyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01205276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concept de représentation en didactique des sciences : sa nécessaire composante épistémologique et ses conséquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Ravachol Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 17 (17), pp.46-61. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ree.7934⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01220608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engager l’École dans l’EDD risque-t-il de la dédisciplinariser ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Doussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Hors Série, pp.81-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01220357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude comparative des contenus et des apprentissages en biologie et en géologie : entre phénomènes et événements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Développement professionnel des enseignants et engagement dans un travail universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en Didactiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Education &amp; Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 298 (2), pp.41-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rdid.013.0055⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01220369v1</w:t>
+                <w:t xml:space="preserve">hal-01220387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principes structurants et construction de savoirs en sciences de la vie et de la Terre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Etude comparative des contenus et des apprentissages en biologie et en géologie : entre phénomènes et événements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 5 (1), pp.7-27. </w:t>
+              <w:t xml:space="preserve">Recherches en Didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13, pp.55-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/educationdidactique.1016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rdid.013.0055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01220344v1</w:t>
+                <w:t xml:space="preserve">hal-01220369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Principes structurants et construction de savoirs en sciences de la vie et de la Terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (1), pp.7-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/educationdidactique.1016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Pile et ampoule » au CP : à quelles conditions fait-on des sciences ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Fourneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Hersant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Ravachol Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 78, pp.99-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03161797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Viennot, a pioneer in physics education research. Invited Symposium: Honouring Laurence Viennot’s Legacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Décamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanda Kaminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laurence Viennot, a pioneer in physics education research. Invited Symposium: Honouring Laurence Viennot’s Legacy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESERA, Aug 2023, Nevşehir, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04258340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction du concept de métamorphisme des zones de subduction en Terminale S: Problématisation et activité langagière dans un débat scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Eltaief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Lhoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARDiST 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04973365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education à l’alimentation, débat et choix raisonnés : une étude de cas au CE2. Symposium « le débat en débat : quels apprentissages à l’école primaire du 21e siècle ? » porté par B. Berton au Cergy, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « L’école primaire au XXIe siècle »,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03764274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction du concept de subduction en Terminale S : problématisation des chercheurs et problématisation des lycéens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Eltaief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Lhoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARDiST 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04973358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur trois problèmes historiques enseignés en Sciences de la vie et de la Terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Crépin-Obert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dessart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Paulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de l’AREF Bordeaux 3-5 juillet 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AREF, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scriptural competence and construction of conceptual knowledge in biology. An exemple in secondary school (ECRICOL project).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Perron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Schneeberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESERA 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02612419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Éducations à' et apprentissages scientifiques à l’école élémentaire : l’effet de loupe produit par des ateliers conduits par des élèves ingénieurs en milieu scolaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Étude comparée du cadre de l’apprentissage par problématisation dans quatre disciplines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lebouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">86e congrès international ACFAS (Association francophone pour le savoir)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université du Québec, May 2018, Chicoutimi, Canada</w:t>
+              <w:t xml:space="preserve">Colloque ARCD. Apports réciproques entre didactique(s) des disciplines et recherches comparatistes en didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARCD, 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03755895v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Education nutritionnelle, construction de savoirs et de normes : des pratiques enseignantes sous tension</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">‘Éducations à' et apprentissages scientifiques à l’école élémentaire : l’effet de loupe produit par des ateliers conduits par des élèves ingénieurs en milieu scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International.Actualités de la Recherche en Education et Formation (AREF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">86e congrès international ACFAS (Association francophone pour le savoir)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Québec, May 2018, Chicoutimi, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01637593v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03755895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrition education in French primary schools : analyzing teachers’ use of the “food wheel” and food pyramid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Education nutritionnelle, construction de savoirs et de normes : des pratiques enseignantes sous tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Conference of the European Science Education Research Association (ESERA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, HELSINKI, Finland. pp.1346-1355</w:t>
+              <w:t xml:space="preserve">Congrès International.Actualités de la Recherche en Education et Formation (AREF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01666460v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions de possibilité d’une éducation nutritionnelle à l’école primaire : ce qu’apporte l’étude du couple ‘situation divergente/situation convergente’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Ravachol Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque « Les ‘éducations à …’ Un(des) levier(s) de transformation du système éducatif ? </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Rouen,Mont Saint Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01643081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrition and Food Hygiene in French school curricula and teaching resources: knowledge and values youngsters can (or must) trust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international:Trusting the hand that feeds you. Understanding the historical evolution of trust in food,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Événements de problématisation et activités langagières</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Nutrition education in French primary schools : analyzing teachers’ use of the “food wheel” and food pyramid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11è colloque du réseau Probléma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">11th Conference of the European Science Education Research Association (ESERA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, HELSINKI, Finland. pp.1346-1355</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02496742v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01666460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecriture des élèves en sciences et mise en texte de savoirs raisonnés: une étude de cas</w:t>
+                <w:t xml:space="preserve">Événements de problématisation et activités langagières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Doussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Writing research across borders III, 19-22 février</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Nanterre, France</w:t>
+              <w:t xml:space="preserve">11è colloque du réseau Probléma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01677001v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les élèves, les chercheurs et les problèmes en sciences de la Terre : éclairages épistémologiques et didactiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Ecriture des élèves en sciences et mise en texte de savoirs raisonnés: une étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes rencontres scientifiques de l’ARDiST, 12-14 mars</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Marseille, France</w:t>
+              <w:t xml:space="preserve">Writing research across borders III, 19-22 février</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01677004v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evénement de problématisation et dynamiques de problématisation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les élèves, les chercheurs et les problèmes en sciences de la Terre : éclairages épistémologiques et didactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Colloque international du réseau Probléma, 16-18 mai</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">8èmes rencontres scientifiques de l’ARDiST, 12-14 mars</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676998v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétences et pratiques des savoirs en sciences de la nature</w:t>
+                <w:t xml:space="preserve">Evénement de problématisation et dynamiques de problématisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sylvain Doussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Journée des chercheurs en sciences de l’éducation, 22 octobre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Nivelles, Belgique</w:t>
+              <w:t xml:space="preserve">10ème Colloque international du réseau Probléma, 16-18 mai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676999v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compétences et pratiques des savoirs en sciences de la nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9ème Journée des chercheurs en sciences de l’éducation, 22 octobre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Nivelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">When students and teachers deal with the classification of animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Conference of European Researchers in Didactics of Biology (ERIDOB), 18th - 22nd September</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Berlin Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01676996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3772,531 +3984,531 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cadre de l'apprentissage par problématisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Doussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Hersant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes, 2022, ‎ 978-2753586079</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03787216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Précis de didactique des sciences de la vie et de la Terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Schneeberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Lhoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Bordeaux, 2021, 979-10-300-0292-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questions d’espaces - Méthodes de recherche en didactique(s) 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cora Cohen-Azria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaire du Septentrion, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01678552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAPES de SVT épreuve orale sur dossier concours.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Ravachol Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Schneeberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02568728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didactique des SVT, Entre phénomènes et événements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes, 2012, 978-2-7535-2012-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sciences et récits. Revue &amp;quot;Aster&amp;quot; n° 44.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Triquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lyon : INRP., pp.167, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00990039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4306,1894 +4518,1894 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les caricatures : outils d’aide à la problématisation en sciences ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanaà Chalak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno Lebouvier; Agnès Musquer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aides à la problématisation et apprentissages scolaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’harmattan, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écrire en sixième un texte explicatif en sciences</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Construire une histoire raisonnée des vivants à l’Ecole : à quelles conditions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Niwese, M. (dir.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Corinne Fortin, Julie Gobert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compétences et difficultés des élèves à l’entrée au collège. Résultats de la recherche ÉCRICOL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang «Editions scientifiques internationales »., 2023</w:t>
+              <w:t xml:space="preserve">Recherches en didactique de l'évolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Editions, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05249128v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire une histoire raisonnée des vivants à l’Ecole : à quelles conditions ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Problematisation, narrative and fiction in the science classroom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bruguiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Corinne Fortin, Julie Gobert. </w:t>
+              <w:t xml:space="preserve">Konstantinos Korfiatis; Marcus Grace; Marcus Hammann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en didactique de l'évolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Shaping the future of biological education research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XV, Springer International Publishing, pp.21-34, 2023, Contributions from Biology Education Research, 978-3-031-44791-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-44792-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04098393v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problematisation, narrative and fiction in the science classroom</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Écrire en sixième un texte explicatif en sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schneeberger P.,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Rebière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Konstantinos Korfiatis; Marcus Grace; Marcus Hammann. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lhoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Niwese, M. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shaping the future of biological education research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Compétences et difficultés des élèves à l’entrée au collège. Résultats de la recherche ÉCRICOL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang «Editions scientifiques internationales »., 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04338303v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion : le cadre de l’apprentissage par problématisation dans le champ didactique : apports et perspectives</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Developing a Reasoned Approach to Food Education Through Science Teaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Sylvain Doussot; Magali Hersant; Yann Lhoste; Denise Orange Ravachol. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Simona de Iulio, Susan Kovacs. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le cadre de l’apprentissage par problématisation. Apports aux recherches en didactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.181-200, 2022</w:t>
+              <w:t xml:space="preserve">Food Information, Communication and Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bloomsbury Publishing, pp. 181-190, 2022, 9781350162501</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03787264v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing a Reasoned Approach to Food Education Through Science Teaching</w:t>
+                <w:t xml:space="preserve">Conclusion : le cadre de l’apprentissage par problématisation dans le champ didactique : apports et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sylvain Doussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lhoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Simona de Iulio, Susan Kovacs. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvain Doussot; Magali Hersant; Yann Lhoste; Denise Orange Ravachol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Information, Communication and Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bloomsbury Publishing, pp. 181-190, 2022, 9781350162501</w:t>
+              <w:t xml:space="preserve">Le cadre de l’apprentissage par problématisation. Apports aux recherches en didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.181-200, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096526v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03787264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : origine et développement du cadre de l'apprentissage par problématisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Doussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Hersant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvain Doussot; Magali Hersant; Yann Lhoste; Denise Orange Ravachol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le cadre de l'apprentissage par problématisation. Apports aux recherches en didactiques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaire de Rennes, pp.7-22, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03787262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ÉCRIRE EN SIXIÈME UN TEXTE EXPLICATIF EN SCIENCES</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L’utilisation des documents sur l’alimentation dans la pratique ordinaire d’enseignants de l’école primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Cardon; Simona de Iulio. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Résultats de la recherche ÉCRICOL. Peter Lang «Editions scientifiques internationales ».</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Cantine et friandises. L'école et l'alimentation des enfants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.177-207, 2021, 978-2-86906-767-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03520882v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’utilisation des documents sur l’alimentation dans la pratique ordinaire d’enseignants de l’école primaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">ÉCRIRE EN SIXIÈME UN TEXTE EXPLICATIF EN SCIENCES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Schneeberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Rebière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lhoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cantine et friandises. L'école et l'alimentation des enfants</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.177-207, 2021, 978-2-86906-767-7</w:t>
+              <w:t xml:space="preserve">Résultats de la recherche ÉCRICOL. Peter Lang «Editions scientifiques internationales ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03760261v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03520882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conditions du passage de récits de la pensée commune à des récits scientifiques en sciences de la Terre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Food at School: Between Science and Norm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona de Iulio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Anne Vézier, Sylvain Doussot. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Borrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Viviane Clavier; Jean-Philippe de Oliveira. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les pratiques de récit pour penser les didactiques Dialogue entre histoire et autres disciplines (français, mathématiques, sciences)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp. 85-100, 2019</w:t>
+              <w:t xml:space="preserve">Food and Health: Actor Strategies in Information and Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Wiley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.99-128, 2019, 978-1-786-30262-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04098370v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food at School: Between Science and Norm</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">« Éducations à » et disciplines scolaires : vers de l’interdisciplinarité ou vers une dé-disciplinarisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Viviane Clavier; Jean-Philippe de Oliveira. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Darbellay, Maude Louviot, Zoé Moody (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Health: Actor Strategies in Information and Communication</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.99-128, 2019, 978-1-786-30262-5</w:t>
+              <w:t xml:space="preserve">L’interdisciplinarité à l'école – Succès, Résistance, diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Alphil - Presses universitaires suisses, pp. 89-109, 2019, ISBN 978-2-88930-288-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02879772v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Éducations à » et disciplines scolaires : vers de l’interdisciplinarité ou vers une dé-disciplinarisation ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les conditions du passage de récits de la pensée commune à des récits scientifiques en sciences de la Terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Frédéric Darbellay, Maude Louviot, Zoé Moody (dir.). </w:t>
+              <w:t xml:space="preserve">Anne Vézier, Sylvain Doussot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’interdisciplinarité à l'école – Succès, Résistance, diversité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Alphil - Presses universitaires suisses, pp. 89-109, 2019, ISBN 978-2-88930-288-8</w:t>
+              <w:t xml:space="preserve">Les pratiques de récit pour penser les didactiques Dialogue entre histoire et autres disciplines (français, mathématiques, sciences)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp. 85-100, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096515v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'alimentation à l'école entre science et normes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona de Iulio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Borrelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Viviane Clavier; Jean-Philippe de Oliveira. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alimentation et santé: logiques d'acteurs en information-communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE, pp.99-114, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02879788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education à la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Orange Ravachol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Barroca-Paccard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique des enjeux et concepts des "éducations à"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01664279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment étudier les espaces d’investigation explorés par les élèves en SVT ? Les méthodes mises en oeuvre pour deux séquences contrastées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questionner l’espace, Les méthodes de recherché en didactiques (4)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01666958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questions d’espaces, espaces en questions dans les recherches en didactiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questionner l’espace, Les méthodes de recherché en didactiques (4)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01666959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs collaboratifs, développement de la profession enseignante et réticence des enseignants : l’exemple des situations divergentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ghislain Samson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche participative et didactique pour les enseignants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les éditions Ovadia, 2015, Au-delà des apparences !, 978-2-36392-128-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01666962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modélisation : ersatz de l’expérimentation ou processus incontournable de l’investigation scientifique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les modèles, des incontournables pour enseigner les sciences!</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01666961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le catastrophisme en sciences de la Terre et les ruptures en Histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Doussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les contenus d’enseignement. Approches comparatistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01666963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations et pratiques de l’enseignement des SVT des professeurs débutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La professionnalité enseignante</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01666987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6203,179 +6415,179 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Orange-Ravachol. Devoir Fait : collège Nina Simone. journée d’étude « Synthèse recherche DeFa par CIREL », Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03764323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation des apprentissages sous l’angle de passages d’un monde à l’autre. Séminaire d’actualité de l’ARCD, intitulé « Les apports réciproques des différentes approches didactiques à la question de l’évaluation», A distance, France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03764280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6385,273 +6597,273 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet « Ressources Numériques au TNI » Théodile-CIREL (EA 4354) Décembre 2015 Projet de l'équipe Théodile-CIREL (Université de Lille, EA 4354) sous la direction de Cédric Fluckiger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fluckiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Bachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Daunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Ravachol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de Lille. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01375365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’alimentation scolaire : acteurs, pratiques et discours en Nord - Pas de Calais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona de Iulio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Berthoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Déom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de Lille3/LMCU/Fondation Louis Bonduelle. 2014, 99 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6661,114 +6873,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisations du temps et explications en sciences de la terre par les élèves de lycée : étude dans quelques problèmes géologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Ravachol Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université de Nantes, 2003. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00480254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId138"/>
+      <w:footerReference w:type="default" r:id="rId143"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6915,51 +7127,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507487v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Orange-Ravachol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vergnolle Mainar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fil&#226;tre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain S&#233;n&#233;cail" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096878v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Orange" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721150v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096881v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899032v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Kovacs" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Ravachol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07409710.2019.1570046" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428128v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096713v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890933v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Orange" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.2939" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096714v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676975v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.7838" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890973v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Orange Ravachol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664234v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664168v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurines" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1038" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664203v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.3508" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01785601v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.9720" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217968v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hersant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220363v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.903" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220599v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220387v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205276v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barroca-Paccard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;henri Gouyon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220608v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Ravachol Orange" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.7934" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220357v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Doussot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220369v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid.013.0055" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220344v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.1016" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161797v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Fourneaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258340v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruguiere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Kaminski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Munier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973365v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Eltaief" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lhoste" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764274v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973358v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227359v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cr&#233;pin-Obert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dessart" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Paulin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612419v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Perron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Schneeberger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755895v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01637593v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666460v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01643081v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01637605v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496742v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677001v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677004v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676998v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676999v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676996v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787216v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250849v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678552v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Cohen-Azria" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chopin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568728v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190807v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990039v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Triquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016177v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana&#224; Chalak" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249128v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schneeberger P.," TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Rebi&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Jaubert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098393v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338303v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44792-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787264v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096526v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787262v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520882v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03760261v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/cantine-et-friandises/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098370v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879772v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona de Iulio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Borrelli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Food+and+Health%3A+Actor+Strategies+in+Information+and+Communication-p-9781786302625" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096515v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879788v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664279v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666958v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666959v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666962v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666961v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666963v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666987v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764323v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764280v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01375365v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Bachy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boucher" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Daunay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717379v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berthoud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D&#233;om" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00480254v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05582603v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Doussot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Orange Ravachol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15vgp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507487v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Orange-Ravachol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vergnolle Mainar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fil&#226;tre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain S&#233;n&#233;cail" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096878v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Orange" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721150v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096881v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899032v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Kovacs" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Ravachol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07409710.2019.1570046" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428128v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890933v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Orange" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.2939" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096714v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096713v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676975v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.7838" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890973v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664234v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664168v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurines" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1038" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664203v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.3508" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217968v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hersant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01785601v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.9720" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220363v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.903" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220599v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205276v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barroca-Paccard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;henri Gouyon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220608v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Ravachol Orange" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.7934" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220357v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220387v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220369v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid.013.0055" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220344v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.1016" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161797v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Fourneaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258340v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruguiere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Kaminski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Munier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973365v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Eltaief" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lhoste" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764274v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973358v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227359v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cr&#233;pin-Obert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dessart" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Paulin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612419v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Perron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Schneeberger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565470v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gomes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lebouvier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755895v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01637593v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01643081v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01637605v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666460v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496742v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677001v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677004v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676998v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676999v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676996v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787216v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250849v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678552v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Cohen-Azria" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chopin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568728v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190807v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990039v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Triquet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016177v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana&#224; Chalak" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098393v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338303v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44792-1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249128v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schneeberger P.," TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Rebi&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Jaubert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096526v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787264v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787262v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03760261v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/cantine-et-friandises/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520882v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879772v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona de Iulio" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Borrelli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Food+and+Health%3A+Actor+Strategies+in+Information+and+Communication-p-9781786302625" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096515v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098370v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879788v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664279v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666958v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666959v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666962v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666961v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666963v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666987v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764323v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764280v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01375365v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Bachy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boucher" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Daunay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717379v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berthoud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D&#233;om" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00480254v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>