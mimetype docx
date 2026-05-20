--- v1 (2026-04-28)
+++ v2 (2026-05-20)
@@ -1025,191 +1025,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01676975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problématisations scientifiques fonctionnalistes et historiques en éducation relative à l’environnement et au développement durable : le cas de l’évolution climatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Orange</w:t>
+                <w:t xml:space="preserve">Food and nutrition in educational discourses: norms, knowledge, polyphony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Orange Ravachol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Hautes écoles pédagogiques et institutions assimilées de Suisse romande et du Tessin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, La problématisation et les démarches d’investigation scientifique dans le contexte d’une éducation en vue du développement durable</w:t>
+              <w:t xml:space="preserve">comunicazione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01890973v1</w:t>
+                <w:t xml:space="preserve">hal-01664234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food and nutrition in educational discourses: norms, knowledge, polyphony</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Susan Kovacs</w:t>
+                <w:t xml:space="preserve">Problématisations scientifiques fonctionnalistes et historiques en éducation relative à l’environnement et au développement durable : le cas de l’évolution climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Orange Ravachol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">comunicazione</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Revue des Hautes écoles pédagogiques et institutions assimilées de Suisse romande et du Tessin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, La problématisation et les démarches d’investigation scientifique dans le contexte d’une éducation en vue du développement durable</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01664234v1</w:t>
+                <w:t xml:space="preserve">halshs-01890973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sciences de la Terre et de l’Univers (STU) : des recherches didactiques qui questionnent leurs caractéristiques épistémologiques</w:t>
               </w:r>
@@ -3481,191 +3481,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01666460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Événements de problématisation et activités langagières</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecriture des élèves en sciences et mise en texte de savoirs raisonnés: une étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11è colloque du réseau Probléma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Writing research across borders III, 19-22 février</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02496742v1</w:t>
+                <w:t xml:space="preserve">hal-01677001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecriture des élèves en sciences et mise en texte de savoirs raisonnés: une étude de cas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Événements de problématisation et activités langagières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Doussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Writing research across borders III, 19-22 février</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Nanterre, France</w:t>
+              <w:t xml:space="preserve">11è colloque du réseau Probléma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01677001v1</w:t>
+                <w:t xml:space="preserve">hal-02496742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les élèves, les chercheurs et les problèmes en sciences de la Terre : éclairages épistémologiques et didactiques</w:t>
               </w:r>
@@ -3714,204 +3714,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01677004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evénement de problématisation et dynamiques de problématisation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compétences et pratiques des savoirs en sciences de la nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Colloque international du réseau Probléma, 16-18 mai</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">9ème Journée des chercheurs en sciences de l’éducation, 22 octobre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Nivelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01676998v1</w:t>
+                <w:t xml:space="preserve">hal-01676999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétences et pratiques des savoirs en sciences de la nature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evénement de problématisation et dynamiques de problématisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Doussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Journée des chercheurs en sciences de l’éducation, 22 octobre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Nivelles, Belgique</w:t>
+              <w:t xml:space="preserve">10ème Colloque international du réseau Probléma, 16-18 mai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01676999v1</w:t>
+                <w:t xml:space="preserve">hal-01676998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When students and teachers deal with the classification of animals</w:t>
               </w:r>
@@ -5232,251 +5232,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03787262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’utilisation des documents sur l’alimentation dans la pratique ordinaire d’enseignants de l’école primaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Susan Kovacs</w:t>
+                <w:t xml:space="preserve">ÉCRIRE EN SIXIÈME UN TEXTE EXPLICATIF EN SCIENCES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Schneeberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Rebière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lhoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cantine et friandises. L'école et l'alimentation des enfants</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.177-207, 2021, 978-2-86906-767-7</w:t>
+              <w:t xml:space="preserve">Résultats de la recherche ÉCRICOL. Peter Lang «Editions scientifiques internationales ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03760261v1</w:t>
+                <w:t xml:space="preserve">halshs-03520882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ÉCRIRE EN SIXIÈME UN TEXTE EXPLICATIF EN SCIENCES</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martine Jaubert</w:t>
+                <w:t xml:space="preserve">L’utilisation des documents sur l’alimentation dans la pratique ordinaire d’enseignants de l’école primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Cardon; Simona de Iulio. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Résultats de la recherche ÉCRICOL. Peter Lang «Editions scientifiques internationales ».</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Cantine et friandises. L'école et l'alimentation des enfants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.177-207, 2021, 978-2-86906-767-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03520882v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food at School: Between Science and Norm</w:t>
               </w:r>
@@ -7127,51 +7127,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05582603v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Doussot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Orange Ravachol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15vgp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507487v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Orange-Ravachol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vergnolle Mainar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fil&#226;tre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain S&#233;n&#233;cail" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096878v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Orange" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721150v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096881v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899032v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Kovacs" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Ravachol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07409710.2019.1570046" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428128v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890933v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Orange" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.2939" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096714v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096713v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676975v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.7838" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890973v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664234v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664168v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurines" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1038" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664203v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.3508" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217968v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hersant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01785601v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.9720" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220363v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.903" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220599v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205276v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barroca-Paccard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;henri Gouyon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220608v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Ravachol Orange" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.7934" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220357v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220387v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220369v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid.013.0055" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220344v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.1016" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161797v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Fourneaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258340v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruguiere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Kaminski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Munier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973365v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Eltaief" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lhoste" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764274v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973358v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227359v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cr&#233;pin-Obert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dessart" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Paulin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612419v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Perron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Schneeberger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565470v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gomes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lebouvier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755895v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01637593v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01643081v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01637605v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666460v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496742v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677001v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677004v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676998v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676999v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676996v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787216v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250849v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678552v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Cohen-Azria" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chopin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568728v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190807v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990039v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Triquet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016177v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana&#224; Chalak" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098393v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338303v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44792-1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249128v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schneeberger P.," TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Rebi&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Jaubert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096526v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787264v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787262v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03760261v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/cantine-et-friandises/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520882v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879772v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona de Iulio" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Borrelli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Food+and+Health%3A+Actor+Strategies+in+Information+and+Communication-p-9781786302625" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096515v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098370v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879788v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664279v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666958v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666959v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666962v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666961v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666963v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666987v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764323v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764280v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01375365v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Bachy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boucher" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Daunay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717379v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berthoud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D&#233;om" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00480254v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05582603v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Doussot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Orange Ravachol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15vgp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507487v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Orange-Ravachol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vergnolle Mainar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fil&#226;tre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain S&#233;n&#233;cail" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096878v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Orange" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721150v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096881v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899032v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Kovacs" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Ravachol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07409710.2019.1570046" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428128v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890933v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Orange" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.2939" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096714v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096713v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676975v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.7838" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664234v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890973v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664168v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurines" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1038" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664203v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.3508" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217968v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hersant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01785601v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.9720" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220363v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.903" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220599v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205276v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barroca-Paccard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;henri Gouyon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220608v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Ravachol Orange" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.7934" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220357v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220387v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220369v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid.013.0055" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220344v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.1016" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161797v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Fourneaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258340v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruguiere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Kaminski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Munier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973365v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Eltaief" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lhoste" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764274v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973358v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227359v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cr&#233;pin-Obert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dessart" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Paulin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612419v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Perron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Schneeberger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565470v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gomes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lebouvier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755895v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01637593v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01643081v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01637605v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666460v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677001v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496742v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677004v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676999v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676998v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676996v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787216v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250849v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678552v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Cohen-Azria" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chopin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568728v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190807v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990039v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Triquet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016177v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana&#224; Chalak" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098393v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338303v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44792-1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249128v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schneeberger P.," TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Rebi&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Jaubert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096526v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787264v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787262v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520882v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03760261v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/cantine-et-friandises/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879772v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona de Iulio" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Borrelli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Food+and+Health%3A+Actor+Strategies+in+Information+and+Communication-p-9781786302625" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096515v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098370v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879788v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664279v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666958v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666959v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666962v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666961v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666963v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666987v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764323v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764280v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01375365v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Bachy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boucher" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Daunay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717379v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berthoud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D&#233;om" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00480254v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>