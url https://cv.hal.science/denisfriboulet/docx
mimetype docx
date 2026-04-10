--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -4282,307 +4282,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00798017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of the whole myocardium in 2D-echocardiography for multiple orientations using a geometrically constrained level-set</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">B-Spline Explicit Active Surfaces: An efficient framework for real-time 3D region-based segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Barbosa</w:t>
+                <w:t xml:space="preserve">Joel Schaerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan d'Hooge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 16 (2), pp.386-401. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (1), pp.241-251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.media.2011.10.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/tip.2011.2161484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00796887v1</w:t>
+                <w:t xml:space="preserve">hal-00819333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B-Spline Explicit Active Surfaces: An efficient framework for real-time 3D region-based segmentation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection of the whole myocardium in 2D-echocardiography for multiple orientations using a geometrically constrained level-set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joel Schaerer</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan d'Hooge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (2), pp.386-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2011.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/tip.2011.2161484⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00819333v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a geometric formulation of annular-like shape priors for constraining variational level-sets</w:t>
               </w:r>
@@ -7264,235 +7264,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04059919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data augmentation for multi-organ detection in medical images</w:t>
+                <w:t xml:space="preserve">CYCLE GAN-BASED DATA AUGMENTATION FOR MULTI-ORGAN DETECTION IN CT IMAGES VIA YOLO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razmig Kéchichian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 Tenth International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Paris, France. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2020 IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Abu Dhabi, United Arab Emirates. pp.390-393, </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPTA50016.2020.9286712⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9191127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03345928v1</w:t>
+                <w:t xml:space="preserve">hal-03345927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CYCLE GAN-BASED DATA AUGMENTATION FOR MULTI-ORGAN DETECTION IN CT IMAGES VIA YOLO</w:t>
+                <w:t xml:space="preserve">Data augmentation for multi-organ detection in medical images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razmig Kéchichian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE International Conference on Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Abu Dhabi, United Arab Emirates. pp.390-393, </w:t>
+              <w:t xml:space="preserve">2020 Tenth International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Paris, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9191127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IPTA50016.2020.9286712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03345927v1</w:t>
+                <w:t xml:space="preserve">hal-03345928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex Convolutional Neural Networks for Fast Diverging Wave Imaging</w:t>
               </w:r>
@@ -8116,89 +8116,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating Plane Wave Imaging through Deep Learning-Based Reconstruction: An Experimental Study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+                <w:t xml:space="preserve">Simultaneous Coded Plane Wave Imaging: Implementation on a Research Echograph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bujoreanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8213,51 +8213,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Ultrasonic Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01609173v1</w:t>
+                <w:t xml:space="preserve">hal-01599409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of Contrast Ultrasound Images: Improvement of the GMM Using Gaussian Filter</w:t>
               </w:r>
@@ -8358,515 +8358,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Coded Plane Wave Imaging: Implementation on a Research Echograph</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+                <w:t xml:space="preserve">TOWARDS 3-D TISSUE DOPPLER ULTRAFAST ECHOCARDIOGRAPHY: AN IN VITRO STUDY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Badescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Petrusca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Liebgott</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Ultrasonic Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01599409v1</w:t>
+                <w:t xml:space="preserve">hal-01598539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOWARDS 3-D TISSUE DOPPLER ULTRAFAST ECHOCARDIOGRAPHY: AN IN VITRO STUDY</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Garcia</w:t>
+                <w:t xml:space="preserve">Accelerating Plane Wave Imaging through Deep Learning-Based Reconstruction: An Experimental Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Millioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Liebgott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Ultrasonic Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598539v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourier-Based Ultrafast Ultrasound Imaging Based on In-phase Quadrature (IQ) Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miaomiao Zhang</w:t>
+                <w:t xml:space="preserve">Fourier-based 3D Ultrafast Ultrasound Imaging with Diverging Waves: In Vitro Experiment Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhang Miaomiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Varray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Petrusca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Ultrasonic Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01599416v1</w:t>
+                <w:t xml:space="preserve">hal-01599710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourier-based 3D Ultrafast Ultrasound Imaging with Diverging Waves: In Vitro Experiment Validation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lorena Petrusca</w:t>
+                <w:t xml:space="preserve">Fourier-Based Ultrafast Ultrasound Imaging Based on In-phase Quadrature (IQ) Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miaomiao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Ultrasonic Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01599710v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01599416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-line Transmission for 3d Ultrasound Imaging: An Experimental Study</w:t>
               </w:r>
@@ -8878,51 +8878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Badescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bujoreanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Petrusca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9427,51 +9427,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fourier-based formalism for 3D ultrafast imaging with diverging waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhang Miaomiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9583,51 +9583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhang Miaomiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9685,658 +9685,658 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01272389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification de signaux de spectroscopie 2D de corrélation échantillonnés irrégulièrement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Merhej</w:t>
+                <w:t xml:space="preserve">Sub-sampled Doppler ultrasound reconstruction using block sparse Bayesian learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Lorintiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Ratiney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Congrès de la SFRMBM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultrasonics Symposium (IUS), 2015 IEEE International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Taipei, Taiwan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2015.0321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208307v1</w:t>
+                <w:t xml:space="preserve">hal-01265868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-sampled Doppler ultrasound reconstruction using block sparse Bayesian learning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bernard</w:t>
+                <w:t xml:space="preserve">Quantification de signaux de spectroscopie 2D de corrélation échantillonnés irrégulièrement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Merhej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ratiney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics Symposium (IUS), 2015 IEEE International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2ème Congrès de la SFRMBM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265868v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Correlated MRS as a quantitative method to asses liver fatty acid composition of ob/ob mouse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
+                <w:t xml:space="preserve">Non uniform sampling for sparse 2D correlated MRS: a quantitative point of view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-B. Langlois</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Merhej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ratiney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM 23rd Annual Meeting &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208316v1</w:t>
+                <w:t xml:space="preserve">hal-01208313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non uniform sampling for sparse 2D correlated MRS: a quantitative point of view</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
+                <w:t xml:space="preserve">Spectroscopie 2D de corrélation : acquisition et méthode de quantification pour la détermination lipidique du foie dans un modèle de souris obèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Prost</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Beuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ratiney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM 23rd Annual Meeting &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">2ème Congrès de la SFRMBM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208313v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopie 2D de corrélation : acquisition et méthode de quantification pour la détermination lipidique du foie dans un modèle de souris obèse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
+                <w:t xml:space="preserve">2D Correlated MRS as a quantitative method to asses liver fatty acid composition of ob/ob mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Beuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ratiney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Congrès de la SFRMBM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ISMRM 23rd Annual Meeting &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01288541v1</w:t>
+                <w:t xml:space="preserve">hal-01208316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension of Ultrasound Fourier Slice Imaging theory to sectorial acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhang Miaomiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10809,520 +10809,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation d'images médicales : un parcours via l'imagerie échographique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Friboulet</w:t>
+                <w:t xml:space="preserve">Compressed sensing reconstruction of 3D ultrasound data using dictionary learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lorintiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. d'Hooge</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée "Panorama de techniques d'imagerie biomédicale" de la Communauté de Compétence Technique Traitement du Signal et des Images (CCT-TS) - CNES</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP) 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.1317-1321, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01923298v1</w:t>
+                <w:t xml:space="preserve">hal-01117604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A level-set approach for tracking objects in image sequences using a level conservation constraint: Application to cardiac sequences</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. d'Hooge</w:t>
+                <w:t xml:space="preserve">Avancés et défis en imagerie médicale ultrasonore basée sur l'échantillonnage compressé (Congrès Français d'Acoustique 2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Basarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP) 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12ème Congrès Français d'Acoustique (CFA 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Poitiers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117595v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressed sensing reconstruction of 3D ultrasound data using dictionary learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Liebgott</w:t>
+                <w:t xml:space="preserve">A level-set approach for tracking objects in image sequences using a level conservation constraint: Application to cardiac sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dietenbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bernard</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. d'Hooge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP) 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.1317-1321, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.863 - 866, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025263⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01117604v1</w:t>
+                <w:t xml:space="preserve">hal-01117595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avancés et défis en imagerie médicale ultrasonore basée sur l'échantillonnage compressé (Congrès Français d'Acoustique 2014)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Kouamé</w:t>
+                <w:t xml:space="preserve">Segmentation d'images médicales : un parcours via l'imagerie échographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Liebgott</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. d'Hooge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès Français d'Acoustique (CFA 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Journée "Panorama de techniques d'imagerie biomédicale" de la Communauté de Compétence Technique Traitement du Signal et des Images (CCT-TS) - CNES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146717v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speckle decorrelation of motion in Ultrasound Fourier images</w:t>
               </w:r>
@@ -11572,103 +11572,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of 2D L-COSY to study lipid composition in mouse fatty liver at 7T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Beuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ratiney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11946,877 +11946,877 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00921538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiview myocardial tracking in echocardiographic 2D sequences using shape and motion constrained level-set</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Dietenbeck</w:t>
+                <w:t xml:space="preserve">3D Echocardiography: recent advances and future directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan d'Hooge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE 10th International Symposium on Biomedical Imaging (ISBI 2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VipIMAGE2013 - ECCOMAS Thematic Conferences on Computational Vision and Medical Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Funchal, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02059850v1</w:t>
+                <w:t xml:space="preserve">hal-00921550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Localized 2D-MRS (Correlation and J-Resolved) methods with respect to quantification purposes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fast Fully Automatic Segmentation of the Myocardium in 2D cine MR Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Queiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brecht Heyde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMRMB 2013 Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on Functional Imaging and Modeling of the Heart (FIMH'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, London, United Kingdom. pp.71-79, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-38899-6_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01278960v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Echocardiography: recent advances and future directions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast Left Ventricle Tracking in 3D Echocardiographic Data Using Anatomical Affine Optical Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martino Alessandrini</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Heyde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. d'Hooge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VipIMAGE2013 - ECCOMAS Thematic Conferences on Computational Vision and Medical Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Funchal, Portugal</w:t>
+              <w:t xml:space="preserve">Functional Imaging and Modeling of the Heart (FIMH\textquoteright13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Unknown, Unknown Region. pp.191-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00921550v1</w:t>
+                <w:t xml:space="preserve">hal-01922108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Fully Automatic Segmentation of the Myocardium in 2D cine MR Images</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of Localized 2D-MRS (Correlation and J-Resolved) methods with respect to quantification purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ratiney</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Functional Imaging and Modeling of the Heart (FIMH'13)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESMRMB 2013 Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Toulouse, France. n°72, p61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-38899-6_9⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00849936v1</w:t>
+                <w:t xml:space="preserve">hal-01278960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Left Ventricle Tracking in 3D Echocardiographic Data Using Anatomical Affine Optical Flow</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Dietenbeck</w:t>
+                <w:t xml:space="preserve">Compressive Sensing Ultrasound Imaging using Overcomplete Dictionaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lorintiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Imaging and Modeling of the Heart (FIMH\textquoteright13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Unknown, Unknown Region. pp.191-199</w:t>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS) 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. pp.45-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922108v1</w:t>
+                <w:t xml:space="preserve">hal-00850070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo Transverse Relaxation Time measurements from Localized CT-COSY and JPRESS: a validation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ratiney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Salt-Lake City, USA, Unknown Region. pp.3967</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressive Sensing Ultrasound Imaging using Overcomplete Dictionaries</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multiview myocardial tracking in echocardiographic 2D sequences using shape and motion constrained level-set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dietenbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jasaityte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Robesyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS) 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 IEEE 10th International Symposium on Biomedical Imaging (ISBI 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, San Francisco, United States. pp.1022-1025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2013.6556651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850070v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards online real-time strain estimation in volumetric us data: Feasibility study and initial clinical validation</w:t>
               </w:r>
@@ -13113,51 +13113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging: From Nano to Macro - ISBI 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, San Francisco, United States. pp. 628-631</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13398,103 +13398,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'une carte d'inhomogénéités du champ statique BO comme connaissance a priori en spectroscopie de résonnance magnétique quantitative bidimentionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ratiney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13519,103 +13519,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B0 field Mapping to improve prior knowledge in quantitative 2D-MR Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ratiney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESMRMB 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13634,1103 +13634,1103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse oscillations beamformer design for sector scan using back-propagation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">OntoVIP: an ontology for the annotation of object models used for medical image simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benoit-Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cervenansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging - ISBI2012</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISBI.2012.6235751⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Healthcare Informatics, Imaging and Systems Biology (HISB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, La Jolla, United States. pp.110, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HISB.2012.35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00830300v1</w:t>
+                <w:t xml:space="preserve">hal-00830912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated solution for semi-automatic segmentation of volumetric ultrasound data based on B-spline explicit active surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-modality image simulation with the Virtual Imaging Platform: Illustration on cardiac echography and MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Glatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bibicu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bernard</w:t>
+                <w:t xml:space="preserve">H. Benoit-Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Camarasu-Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium 2012</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2012.0662⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Barcelona, Spain. pp.98-101, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2012.6235493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830537v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B-spline Explicit Active Tracking of Surfaces (BEATS): Application to real-time 3D segmentation and tracking of the left ventricle in 3D echocardiography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Barbosa</w:t>
+                <w:t xml:space="preserve">Simulation of realistic echocardiographic sequences for ground-truth validation of motion estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Orlando, United States. pp.2329 - 2332, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2012.6467363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830644v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OntoVIP: an ontology for the annotation of object models used for medical image simulation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Back-propagation based beamformer design for Transverse Oscillations in Echocardiography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinxin Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Healthcare Informatics, Imaging and Systems Biology (HISB)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830912v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00810784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-modality image simulation with the Virtual Imaging Platform: Illustration on cardiac echography and MRI</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Benoit-Cattin</w:t>
+                <w:t xml:space="preserve">Design of an ontology for the annotation of object models used for medical image simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Camarasu-Pop</w:t>
+                <w:t xml:space="preserve">B. Benoit-Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cervenansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830243v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of realistic echocardiographic sequences for ground-truth validation of motion estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martino Alessandrini</w:t>
+                <w:t xml:space="preserve">Imagerie ultrasonore médicale par échantillonnage compressés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lorintiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP'12)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830363v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Back-propagation based beamformer design for Transverse Oscillations in Echocardiography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Liebgott</w:t>
+                <w:t xml:space="preserve">Transverse oscillations beamformer design for sector scan using back-propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging - ISBI2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Barcelona, Spain. pp.1100-1103, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2012.6235751⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00810784v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of an ontology for the annotation of object models used for medical image simulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Clarysse</w:t>
+                <w:t xml:space="preserve">B-spline Explicit Active Tracking of Surfaces (BEATS): Application to real-time 3D segmentation and tracking of the left ventricle in 3D echocardiography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brecht Heyde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dietenbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Houle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Dresden, Germany. pp.224-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00829556v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie ultrasonore médicale par échantillonnage compressés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Lorintiu</w:t>
+                <w:t xml:space="preserve">An integrated solution for semi-automatic segmentation of volumetric ultrasound data based on B-spline explicit active surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bibicu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brecht Heyde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2012, Dresden, Germany. pp.2643 - 2646, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2012.0662⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828870v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A GPU Level-Set Segmentation Framework for 3D Echocardiography</w:t>
               </w:r>
@@ -14835,239 +14835,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and fully automatic 3D echocardiographic segmentation using B-spline explicit active surfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Dietenbeck</w:t>
+                <w:t xml:space="preserve">Méthodes de segmentation et modélisation du ventricule gauche en ultrasons et IRM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging - ISBI2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée du Groupe de Recherche en Imagerie Cardiaque (GRIC) : Analyse d'images cardiaques, Journées Françaises de Radiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00830295v1</w:t>
+                <w:t xml:space="preserve">hal-01923299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes de segmentation et modélisation du ventricule gauche en ultrasons et IRM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Clarysse</w:t>
+                <w:t xml:space="preserve">Fast and fully automatic 3D echocardiographic segmentation using B-spline explicit active surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan d'Hooge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du Groupe de Recherche en Imagerie Cardiaque (GRIC) : Analyse d'images cardiaques, Journées Françaises de Radiologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging - ISBI2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Barcelona, Spain. pp.1088-1091, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2012.6235748⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01923299v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echantillonnage compressé pour l'imagerie ultrasonore médicale</w:t>
               </w:r>
@@ -15079,51 +15079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15168,865 +15168,865 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharing object models for multi-modality medical image simulation: a semantic approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Friboulet</w:t>
+                <w:t xml:space="preserve">Multi-modality medical image simulation of biological models with the Virtual Imaging Platform (VIP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Benoit-Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Computer-Based Medical Systems (CBMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Bristol, UK, United Kingdom. pp.1-6, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CBMS.2011.5999167⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2011, Bristol, United Kingdom. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/cbms.2011.5999141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922169v1</w:t>
+                <w:t xml:space="preserve">hal-03813315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast 3D Echocardiographic Segmentation using B-Spline Explicit Active Surfaces: A validation study in a clinical setting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Dietenbeck</w:t>
+                <w:t xml:space="preserve">Segmentation of medical ultrasound images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Unknown, Unknown Region. pp.1854-1857</w:t>
+              <w:t xml:space="preserve">, 2011, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922170v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood Velocity Estimation Using Compressed Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Richy</w:t>
+                <w:t xml:space="preserve">Reconstruction de données RF ultrasonores par compressive sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Prost</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922168v1</w:t>
+                <w:t xml:space="preserve">hal-01922166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-modality medical image simulation of biological models with the Virtual Imaging Platform (VIP)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards real-time 3D region-based segmentation: B-spline explicit active surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. C. Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Marion</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J d'Hooge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dietenbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Computer-Based Medical Systems (CBMS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP\textquoteright2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Unknown, Unknown Region. pp.3121-3124</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03813315v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction de données RF ultrasonores par compressive sensing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sharing object models for multi-modality medical image simulation: a semantic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benoit-Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Computer-Based Medical Systems (CBMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Bristol, UK, United Kingdom. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CBMS.2011.5999167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922166v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards real-time 3D region-based segmentation: B-spline explicit active surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId364" w:history="1">
+                <w:t xml:space="preserve">Fast 3D Echocardiographic Segmentation using B-Spline Explicit Active Surfaces: A validation study in a clinical setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. C. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Houle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP\textquoteright2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Unknown, Unknown Region. pp.3121-3124</w:t>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Unknown, Unknown Region. pp.1854-1857</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922165v1</w:t>
+                <w:t xml:space="preserve">hal-01922170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation of medical ultrasound images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blood Velocity Estimation Using Compressed Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Richy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Unknown, Unknown Region</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, Orlando (USA), Unknown Region. pp.1427-1430, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2011.0353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01923300v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time region-based segmentation of 3D inhomogeneous objects in medical images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. C. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16129,51 +16129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. C. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. d'Hooge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16222,147 +16222,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01920760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressive sensing for raw RF signals reconstruction in ultrasound</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Segmentation of the Full Myocardium in Echocardiography Using Constrained Level-Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dietenbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. C. Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. d'Hooge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computing in Cardiology (CinC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Belfast, UK, Unknown Region. pp.409-412</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922175v1</w:t>
+                <w:t xml:space="preserve">hal-01922176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CREASEG: A free software for the evaluation of image segmentation algorithms based on level-set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16404,182 +16425,161 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP\textquoteright2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Hong Kong, China. pp.665-668</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation of the Full Myocardium in Echocardiography Using Constrained Level-Sets</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compressive sensing for raw RF signals reconstruction in ultrasound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Prost</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computing in Cardiology (CinC 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, San Diego, California, USA, Unknown Region. pp.367-370, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2010.5935766⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922176v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transverse oscillations for tissue motion estimation</w:t>
               </w:r>
@@ -16816,51 +16816,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled B-spline Active Geometric Functions for Myocardial Segmentation in Cardiac Ultrasound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. C. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16868,51 +16868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Savu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Heyde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, San Diego, California, USA, Unknown Region. pp.1648-1651</w:t>
@@ -17488,368 +17488,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tangential oscillations for motion estimation in echocardiography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Basarab</w:t>
+                <w:t xml:space="preserve">Towards a Virtual Radiological Platform Based on a Grid Infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Marincas</w:t>
+                <w:t xml:space="preserve">L. Guigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Beijing, China. pp.1761-1764</w:t>
+              <w:t xml:space="preserve">Medical imaging on grids: achievements and perspectives (MICCAI Grid Workshop)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, New York, USA, Unknown Region. pp.85-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922367v1</w:t>
+                <w:t xml:space="preserve">hal-01922371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion decorrelation in echocardiography: Analysis from a realistic simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Touil</w:t>
+                <w:t xml:space="preserve">Tangential oscillations for motion estimation in echocardiography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Basarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marincas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Paris, France. pp.1469-1472</w:t>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Beijing, China. pp.1761-1764</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922370v1</w:t>
+                <w:t xml:space="preserve">hal-01922367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Virtual Radiological Platform Based on a Grid Infrastructure</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Clarysse</w:t>
+                <w:t xml:space="preserve">Motion decorrelation in echocardiography: Analysis from a realistic simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Touil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical imaging on grids: achievements and perspectives (MICCAI Grid Workshop)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, New York, USA, Unknown Region. pp.85-95</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France. pp.1469-1472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922371v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prostate segmentation in echographic images: a variational approach using deformable super-ellipse and Rayleigh distribution</w:t>
               </w:r>
@@ -17937,511 +17937,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A RBF-based multiphase level set method for segmentation in echocardiography using the statistics of the radiofrequency signal</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Prost</w:t>
+                <w:t xml:space="preserve">Autoregressive modelling application for vascular zones detection in the contrast echographic images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ghazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Khachab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mokbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing ICIP'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Unknown, Unknown Region. pp.157-160</w:t>
+              <w:t xml:space="preserve">ISSPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Dhubai, United Emirates, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922377v1</w:t>
+                <w:t xml:space="preserve">hal-01922372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autoregressive modelling application for vascular zones detection in the contrast echographic images</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Cachard</w:t>
+                <w:t xml:space="preserve">A RBF-based multiphase level set method for segmentation in echocardiography using the statistics of the radiofrequency signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Touil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Mokbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Dhubai, United Emirates, Unknown Region</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing ICIP'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Unknown, Unknown Region. pp.157-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922372v1</w:t>
+                <w:t xml:space="preserve">hal-01922377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field simulation parameters design for realistic statistical parameters of Radio-Frequency ultrasound images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Liebgott</w:t>
+                <w:t xml:space="preserve">Radial Basis Functions Collocation Methods For Model-Based Level-set Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Schaerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, San Antonio, TX, USA, Unknown Region. pp.237-240</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922375v1</w:t>
+                <w:t xml:space="preserve">hal-01922373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radial Basis Functions Collocation Methods For Model-Based Level-set Segmentation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Schaerer</w:t>
+                <w:t xml:space="preserve">Field simulation parameters design for realistic statistical parameters of Radio-Frequency ultrasound images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cachard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, New-York, USA, Unknown Region. pp.2247-2250, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2007.565⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922373v1</w:t>
+                <w:t xml:space="preserve">hal-01922375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation of myocardial regions in echocardiography using the statistics of the radio-frequency signal</w:t>
               </w:r>
@@ -18663,122 +18663,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical modeling of the radio-frequency signal in echocardiographic images using modified K-distribution and Generalized Gaussian distribution</w:t>
+                <w:t xml:space="preserve">Statistical Modeling of the Radio-Frequency Signal in Echocardiographic Images Based on Generalized Gaussian Distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. d'Hooge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Vancouver, Canada. pp.1710-1713</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical on Image Processing (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Washington, USA, Unknown Region. pp.153-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922925v1</w:t>
+                <w:t xml:space="preserve">hal-01922924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation of Echocardiographic Images based on Statistical Modelling of the Radio-Frequency</w:t>
               </w:r>
@@ -18853,122 +18853,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Modeling of the Radio-Frequency Signal in Echocardiographic Images Based on Generalized Gaussian Distribution</w:t>
+                <w:t xml:space="preserve">Statistical modeling of the radio-frequency signal in echocardiographic images using modified K-distribution and Generalized Gaussian distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. d'Hooge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical on Image Processing (ISBI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Washington, USA, Unknown Region. pp.153-156</w:t>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vancouver, Canada. pp.1710-1713</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922924v1</w:t>
+                <w:t xml:space="preserve">hal-01922925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation d'images échocardiographiques par contours actifs implicites : exploitation de descripteurs statistiques de régions</w:t>
               </w:r>
@@ -22168,51 +22168,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485985v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Friboulet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117708v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clarysse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102818v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dietenbeck" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jehan-Besson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486057v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dietenbeck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118574362.ch1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016455v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frangi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ayache" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Delingette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Glatard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923309v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Friboulet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.E. Magnin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643079v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Puig" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Jung Ling" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Varray" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mougharbel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2024.3424549" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253241v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingfeng Lu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Millioz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Por&#233;e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Provost" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2023.3326377" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211725v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Nicolet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bujoreanu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Carcreff" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Liebgott" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app122412809" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03538669v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garcia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Salles" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Ye" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2021.3127916" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919384v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salles" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyu Liu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.2986166" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195309v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Badescu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bernard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Augeul" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2019.2925581" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842944v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01533366v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yitian Zhou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giffard-Roisin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu de Craene" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Camarasu-Pop" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan d'Hooge" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2017.2708159" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596034v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gasse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Liebgott" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2017.2736890" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571705v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barbosa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedrosa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brecht Heyde" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2017.07.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT5S7MRJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272366v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Almeida" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Sarvari" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barbosa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2015.2507638" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274672v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Lorintiu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2015.2504240" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433056v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Besson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaomiao Zhang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Varray" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2614996" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433038v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Carrillo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Viallon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2616300" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180189v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Alessandrini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2015.2442154" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117518v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liebgott" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0161734614550659" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941825v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cikes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claus" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2013.10.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CDCRZKV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015768v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Queiros" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morais" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vila&#231;a J." TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2014.06.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941827v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jasaityte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robesyn" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2014.01.005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HF78TH7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117833v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Basarab" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Boussel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinxin Guo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Serusclat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2014.2305846" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01062371v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Benoit-Cattin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cervenansky" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2014.07.008" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839213v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2013.2266871" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796930v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Houle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2012.08.008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00762497v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreira da Silva" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2220154" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828453v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10554-012-0103-8" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-26WJLMHD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798017v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prost" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.09.008" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6D9724D1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796887v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbosa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2011.10.003" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1PBN9N0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819333v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Schaerer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tip.2011.2161484" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919687v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alessandrini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basset" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2011.03.018" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9Q06N2X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919844v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Basarab" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gueth" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delachartre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2009.11.001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVG1Z1ZK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919843v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cooper" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cervenansky" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Fabritiis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fenner" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2010.0144" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-HRZLWNHB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919725v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Touil" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2009.09.001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DFGZB2D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819449v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thevenaz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Unser" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919946v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. d'Hooge" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2007.515" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919947v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gelas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2007.898969" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919949v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2006.1678198" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919948v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dydenko" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jamal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2005.06.004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2PJ24XW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919950v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Durning" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cachard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919951v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gorce" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bijnens" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1361-8415(03)00010-0" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GLFMJL9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919987v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2002.1159848" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919952v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khouas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Croisille" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919953v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nuyts" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919954v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Odet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919956v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919955v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919957v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mathieu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pommert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. H. Hohne" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919958v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Revel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505664v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212073v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059919v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345928v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Hammami" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razmig K&#233;chichian" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA50016.2020.9286712" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345927v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9191127" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353669v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251325" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894165v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Badescu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Petrusca" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8579857" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894169v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ambrogio" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8579808" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987969v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Mehdi Benane" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicolas" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gorce" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8580025" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922104v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bujoreanu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Benane" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Liebgott" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Basset" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609173v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922105v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ghazal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khachab" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mokbel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599409v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598539v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Petrusca" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599416v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599710v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Miaomiao" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599744v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922106v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572492v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7953359" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437598v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728601" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433212v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433084v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728805" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272389v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wiaux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0184" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208307v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merhej" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ratiney" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265868v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0321" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208316v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Langlois" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Beuf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208313v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288541v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265845v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0185" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265811v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0157" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117578v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samset" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117623v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhang" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Varray" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Thiran" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2014.0033" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923298v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117595v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025173" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117604v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lorintiu" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025263" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146717v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Kouam&#233;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117703v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2014.0296" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117543v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mada Olimpiu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2014.0150" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038049v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941888v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0171" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921538v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059850v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2013.6556651" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278960v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grenier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921550v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849936v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38899-6_9" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TMQV8TKB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922108v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heyde" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879522v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850070v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941893v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0212" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922107v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rosebyn" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150347v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955144v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bernard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839216v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828777v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roussel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830597v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830300v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235751" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830537v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bibicu" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2012.0662" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830644v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830912v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gibaud" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Forestier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benoit-Cattin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HISB.2012.35" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830243v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marion" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camarasu-Pop" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235493" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830363v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467363" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810784v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829556v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benoit-Cattin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828870v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830123v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Galluzzo" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Speciale" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830295v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235748" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923299v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831314v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922169v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS.2011.5999167" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922170v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Barbosa" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922168v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2011.0353" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813315v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marion" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cbms.2011.5999141" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922166v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922165v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J d'Hooge" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923300v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922167v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920760v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922175v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2010.5935766" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922172v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922176v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923301v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.01.032" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922173v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922174v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Savu" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922364v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922365v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922363v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922366v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Salem" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gao" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2009.5441917" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922369v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thevenaz" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Unser" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922367v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marincas" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922370v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922371v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guigues" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922368v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saroul" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vray" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922377v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922372v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922375v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2007.565" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922373v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schaerer" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922374v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922376v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922925v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922926v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922924v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922927v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922930v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922928v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rognin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922929v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922931v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chehbi" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922932v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922933v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922949v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922948v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922947v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922950v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boukerroui" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baskurt" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922951v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922952v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robini" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922953v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922954v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922956v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922955v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922957v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922958v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maurincomme" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Finet" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. C. Reiber" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922959v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amiel" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922960v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922966v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922968v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922967v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Lamure" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Milan" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nicoloyannis" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922969v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ekoule" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Goutte" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923404v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Djaker" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guyon" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duboeuf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923405v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485985v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Friboulet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117708v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clarysse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102818v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dietenbeck" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jehan-Besson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486057v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dietenbeck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118574362.ch1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016455v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frangi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ayache" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Delingette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Glatard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923309v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Friboulet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.E. Magnin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643079v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Puig" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Jung Ling" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Varray" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mougharbel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2024.3424549" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253241v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingfeng Lu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Millioz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Por&#233;e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Provost" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2023.3326377" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211725v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Nicolet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bujoreanu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Carcreff" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Liebgott" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app122412809" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03538669v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garcia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Salles" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Ye" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2021.3127916" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919384v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salles" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyu Liu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.2986166" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195309v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Badescu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bernard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Augeul" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2019.2925581" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842944v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01533366v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yitian Zhou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giffard-Roisin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu de Craene" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Camarasu-Pop" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan d'Hooge" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2017.2708159" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596034v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gasse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Liebgott" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2017.2736890" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571705v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barbosa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedrosa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brecht Heyde" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2017.07.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT5S7MRJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272366v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Almeida" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Sarvari" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barbosa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2015.2507638" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274672v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Lorintiu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2015.2504240" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433056v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Besson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaomiao Zhang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Varray" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2614996" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433038v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Carrillo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Viallon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2616300" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180189v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Alessandrini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2015.2442154" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117518v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liebgott" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0161734614550659" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941825v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cikes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claus" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2013.10.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CDCRZKV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015768v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Queiros" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morais" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vila&#231;a J." TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2014.06.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941827v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jasaityte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robesyn" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2014.01.005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HF78TH7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117833v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Basarab" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Boussel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinxin Guo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Serusclat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2014.2305846" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01062371v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Benoit-Cattin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cervenansky" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2014.07.008" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839213v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2013.2266871" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796930v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Houle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2012.08.008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00762497v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreira da Silva" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2220154" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828453v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10554-012-0103-8" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-26WJLMHD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798017v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prost" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.09.008" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6D9724D1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819333v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Schaerer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tip.2011.2161484" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796887v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbosa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2011.10.003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1PBN9N0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919687v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alessandrini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basset" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2011.03.018" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9Q06N2X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919844v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Basarab" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gueth" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delachartre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2009.11.001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVG1Z1ZK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919843v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cooper" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cervenansky" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Fabritiis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fenner" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2010.0144" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-HRZLWNHB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919725v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Touil" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2009.09.001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DFGZB2D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819449v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thevenaz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Unser" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919946v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. d'Hooge" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2007.515" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919947v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gelas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2007.898969" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919949v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2006.1678198" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919948v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dydenko" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jamal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2005.06.004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2PJ24XW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919950v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Durning" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cachard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919951v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gorce" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bijnens" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1361-8415(03)00010-0" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GLFMJL9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919987v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2002.1159848" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919952v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khouas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Croisille" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919953v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nuyts" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919954v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Odet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919956v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919955v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919957v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mathieu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pommert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. H. Hohne" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919958v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Revel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505664v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212073v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059919v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345927v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Hammami" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razmig K&#233;chichian" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9191127" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345928v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA50016.2020.9286712" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353669v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251325" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894165v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Badescu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Petrusca" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8579857" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894169v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ambrogio" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8579808" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987969v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Mehdi Benane" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicolas" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gorce" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8580025" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922104v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bujoreanu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Benane" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Liebgott" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Basset" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599409v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922105v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ghazal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khachab" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mokbel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598539v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Petrusca" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609173v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599710v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Miaomiao" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599416v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599744v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922106v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572492v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7953359" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437598v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728601" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433212v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433084v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728805" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272389v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wiaux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0184" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265868v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0321" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208307v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merhej" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ratiney" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208313v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288541v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Langlois" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Beuf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208316v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265845v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0185" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265811v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0157" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117578v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samset" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117623v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhang" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Varray" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Thiran" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2014.0033" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117604v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lorintiu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025263" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146717v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Kouam&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117595v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025173" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923298v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117703v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2014.0296" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117543v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mada Olimpiu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2014.0150" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038049v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941888v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0171" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921538v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921550v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849936v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38899-6_9" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TMQV8TKB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922108v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heyde" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278960v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grenier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850070v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879522v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059850v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2013.6556651" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941893v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0212" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922107v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rosebyn" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150347v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955144v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bernard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839216v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828777v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roussel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830597v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830912v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gibaud" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Forestier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benoit-Cattin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HISB.2012.35" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830243v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marion" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camarasu-Pop" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235493" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830363v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467363" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810784v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829556v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benoit-Cattin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828870v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830300v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235751" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830644v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830537v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bibicu" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2012.0662" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830123v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Galluzzo" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Speciale" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923299v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830295v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235748" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831314v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813315v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marion" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cbms.2011.5999141" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923300v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922166v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922165v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Barbosa" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J d'Hooge" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922169v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS.2011.5999167" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922170v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922168v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2011.0353" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922167v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920760v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922176v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922172v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922175v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2010.5935766" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923301v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.01.032" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922173v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922174v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Savu" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922364v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922365v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922363v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922366v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Salem" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gao" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2009.5441917" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922369v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thevenaz" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Unser" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922371v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guigues" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922367v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marincas" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922370v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922368v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saroul" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vray" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922372v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922377v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922373v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schaerer" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922375v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2007.565" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922374v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922376v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922924v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922926v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922925v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922927v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922930v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922928v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rognin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922929v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922931v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chehbi" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922932v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922933v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922949v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922948v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922947v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922950v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boukerroui" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baskurt" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922951v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922952v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robini" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922953v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922954v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922956v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922955v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922957v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922958v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maurincomme" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Finet" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. C. Reiber" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922959v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amiel" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922960v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922966v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922968v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922967v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Lamure" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Milan" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nicoloyannis" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922969v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ekoule" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Goutte" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923404v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Djaker" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guyon" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duboeuf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923405v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>