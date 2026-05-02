--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -789,51 +789,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01923309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1627,5285 +1627,5151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02195309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison Between Multiline Transmission and Diverging Wave Imaging: Assessment of Image Quality and Motion Estimation Accuracy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adeline Bernard</w:t>
+                <w:t xml:space="preserve">A Framework for the Generation of Realistic Synthetic Cardiac Ultrasound and Magnetic Resonance Imaging Sequences from the same Virtual Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yitian Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Giffard-Roisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu de Craene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan d'Hooge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2019.2925581⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (3), pp.741-754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2017.2708159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04842944v1</w:t>
+                <w:t xml:space="preserve">hal-01533366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for the Generation of Realistic Synthetic Cardiac Ultrasound and Magnetic Resonance Imaging Sequences from the same Virtual Patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jan d'Hooge</w:t>
+                <w:t xml:space="preserve">High-Quality Plane Wave Compounding using Convolutional Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Millioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 64 (10), pp.1637-1639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2017.2736890⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMI.2017.2708159⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01533366v1</w:t>
+                <w:t xml:space="preserve">hal-01596034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Quality Plane Wave Compounding using Convolutional Neural Networks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Liebgott</w:t>
+                <w:t xml:space="preserve">heartBEATS: A hybrid energy approach for real-time B-spline explicit active tracking of surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Pedrosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brecht Heyde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dietenbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62, pp.26-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2017.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2017.2736890⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01596034v1</w:t>
+                <w:t xml:space="preserve">hal-01571705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">heartBEATS: A hybrid energy approach for real-time B-spline explicit active tracking of surfaces</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Dietenbeck</w:t>
+                <w:t xml:space="preserve">Left-Atrial Segmentation From 3-D Ultrasound Using B-Spline Explicit Active Surfaces With Scale Uncoupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.I. Sarvari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2017.07.004⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63 (2), pp.212 - 221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2015.2507638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01571705v1</w:t>
+                <w:t xml:space="preserve">hal-01272366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Left-Atrial Segmentation From 3-D Ultrasound Using B-Spline Explicit Active Surfaces With Scale Uncoupling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Almeida</w:t>
+                <w:t xml:space="preserve">Compressed sensing Doppler ultrasound reconstruction using block sparse Bayesian learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Lorintiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35, pp.978-987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2015.2504240⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2015.2507638⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01272366v1</w:t>
+                <w:t xml:space="preserve">hal-01274672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressed sensing Doppler ultrasound reconstruction using block sparse Bayesian learning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">A Sparse Reconstruction Framework for Fourier-Based Plane-Wave Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miaomiao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Varray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63 (12), pp.2092 - 2106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2016.2614996⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMI.2015.2504240⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01274672v1</w:t>
+                <w:t xml:space="preserve">hal-01433056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sparse Reconstruction Framework for Fourier-Based Plane-Wave Imaging</w:t>
+                <w:t xml:space="preserve">Extension of Fourier-Based Techniques for Ultrafast Imaging in Ultrasound With Diverging Waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Miaomiao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Varray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Adrien Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Denis Friboulet</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Carrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Viallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 63 (12), pp.2092 - 2106. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 63 (12), pp.2125 - 2137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2016.2616300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2016.2614996⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01433056v1</w:t>
+                <w:t xml:space="preserve">hal-01433038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of Fourier-Based Techniques for Ultrafast Imaging in Ultrasound With Diverging Waves</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compressed sensing reconstruction of 3D ultrasound data using dictionary learning and line-wise subsampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Lorintiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (12), pp.2467-2477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2015.2442154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2016.2616300⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01433038v1</w:t>
+                <w:t xml:space="preserve">hal-01180189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressed sensing reconstruction of 3D ultrasound data using dictionary learning and line-wise subsampling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bernard</w:t>
+                <w:t xml:space="preserve">Back-Propagation Beamformer Design for Motion Estimation in Echocardiography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultrasonic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 37 (3), pp.179-204 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0161734614550659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMI.2015.2442154⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01180189v1</w:t>
+                <w:t xml:space="preserve">hal-01117518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Back-Propagation Beamformer Design for Motion Estimation in Echocardiography</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Real-time 3D interactive segmentation of echocardiographic data through user-based deformation of B-spline explicit active surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brecht Heyde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cikes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dietenbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Claus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonic Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38 (1), pp.57-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2013.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0161734614550659⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01117518v1</w:t>
+                <w:t xml:space="preserve">hal-00941825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time 3D interactive segmentation of echocardiographic data through user-based deformation of B-spline explicit active surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Whole myocardium tracking in 2D-echocardiography in multiple orientations using a motion constrained level-set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dietenbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P. Claus</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jasaityte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Robesyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2013.10.002⟩</w:t>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (3), pp.500-514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2014.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00941825v1</w:t>
+                <w:t xml:space="preserve">hal-00941827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Automatic Myocardial Segmentation in 4D cine CMR datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Queiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brecht Heyde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vilaça J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 18 (7), pp.1115-1131. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2014.06.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01015768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole myocardium tracking in 2D-echocardiography in multiple orientations using a motion constrained level-set</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">A New Technique for the Estimation of Cardiac Motion in Echocardiography Based on Transverse Oscillations: a preliminary evaluation in silico and a feasibility demonstration in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V. Robesyn</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Basarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Boussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinxin Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Serusclat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.media.2014.01.005⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 33 (n° 5), pp. 1148-1162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2014.2305846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00941827v1</w:t>
+                <w:t xml:space="preserve">hal-01117833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Technique for the Estimation of Cardiac Motion in Echocardiography Based on Transverse Oscillations: a preliminary evaluation in silico and a feasibility demonstration in vivo</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">André Serusclat</w:t>
+                <w:t xml:space="preserve">OntoVIP: An ontology for the annotation of object models used for medical image simulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Benoit-Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cervenansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52, pp.279-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbi.2014.07.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMI.2014.2305846⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01117833v1</w:t>
+                <w:t xml:space="preserve">inserm-01062371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OntoVIP: An ontology for the annotation of object models used for medical image simulation.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Blood Velocity Estimation Using Compressive Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Richy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (11), pp.1979-1988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2013.2266871⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbi.2014.07.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-01062371v1</w:t>
+                <w:t xml:space="preserve">hal-00839213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood Velocity Estimation Using Compressive Sensing</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fast and Fully Automatic 3D Echocardiographic Segmentation Using B-Spline Explicit Active Surfaces: Feasibility Study and Validation in a Clinical Setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dietenbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brecht Heyde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Houle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 39 (1), pp.89-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2012.08.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMI.2013.2266871⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00839213v1</w:t>
+                <w:t xml:space="preserve">hal-00796930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and Fully Automatic 3D Echocardiographic Segmentation Using B-Spline Explicit Active Surfaces: Feasibility Study and Validation in a Clinical Setting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Quantification of Left Ventricular Volume and Global Function using a Fast Fully Automated Segmentation Tool: Validation in a Clinical Setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brecht Heyde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Houle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Friboulet</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Cardiac Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (2), pp.309-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10554-012-0103-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2012.08.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00796930v1</w:t>
+                <w:t xml:space="preserve">hal-00828453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A virtual imaging platform for multi-modality medical image simulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Lartizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ferreira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 32 (1), pp.110-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMI.2012.2220154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00762497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of Left Ventricular Volume and Global Function using a Fast Fully Automated Segmentation Tool: Validation in a Clinical Setting</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H. Houle</w:t>
+                <w:t xml:space="preserve">Pre-beamformed RF signal reconstruction in medical ultrasound using compressive sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cardiac Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10554-012-0103-8⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53 (2), pp.525-533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2012.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00828453v1</w:t>
+                <w:t xml:space="preserve">hal-00798017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-beamformed RF signal reconstruction in medical ultrasound using compressive sensing</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B-Spline Explicit Active Surfaces: An efficient framework for real-time 3D region-based segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dietenbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Schaerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan d'Hooge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2012.09.008⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (1), pp.241-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tip.2011.2161484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00798017v1</w:t>
+                <w:t xml:space="preserve">hal-00819333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B-Spline Explicit Active Surfaces: An efficient framework for real-time 3D region-based segmentation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection of the whole myocardium in 2D-echocardiography for multiple orientations using a geometrically constrained level-set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan d'Hooge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (2), pp.386-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2011.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/tip.2011.2161484⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00819333v1</w:t>
+                <w:t xml:space="preserve">hal-00796887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of the whole myocardium in 2D-echocardiography for multiple orientations using a geometrically constrained level-set</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using a geometric formulation of annular-like shape priors for constraining variational level-sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jan d'Hooge</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.media.2011.10.003⟩</w:t>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (9), pp.1240\textendash1249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2011.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00796887v1</w:t>
+                <w:t xml:space="preserve">hal-01919687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a geometric formulation of annular-like shape priors for constraining variational level-sets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bernard</w:t>
+                <w:t xml:space="preserve">Transverse oscillations for tissue motion estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Basarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gueth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2011.03.018⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 50 (6), pp.548-555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2009.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01919687v1</w:t>
+                <w:t xml:space="preserve">hal-01919844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse oscillations for tissue motion estimation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Gueth</w:t>
+                <w:t xml:space="preserve">The Virtual Physiological Human ToolKit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cervenansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. de Fabritiis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2009.11.001⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series A, Mathematical and Physical Sciences (1934–1990)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 368 (1925), pp.3925-3936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2010.0144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01919844v1</w:t>
+                <w:t xml:space="preserve">hal-01919843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Virtual Physiological Human ToolKit</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Fenner</w:t>
+                <w:t xml:space="preserve">Analysis of motion tracking in echocardiographic image sequences: influence of system geometry and point-spread function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Touil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Basarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delachartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series A, Mathematical and Physical Sciences (1934–1990)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsta.2010.0144⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 50 (3), pp.373-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2009.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01919843v1</w:t>
+                <w:t xml:space="preserve">hal-01919725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of motion tracking in echocardiographic image sequences: influence of system geometry and point-spread function</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variational B-Spline Level-Set: A Linear Filtering Approach for Fast Deformable Model Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Friboulet</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thevenaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Unser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (6), pp.1179-1191</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01919725v1</w:t>
+                <w:t xml:space="preserve">hal-00819449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational B-Spline Level-Set: A Linear Filtering Approach for Fast Deformable Model Evolution</w:t>
+                <w:t xml:space="preserve">Statistical modeling of the radio-frequency signal for partially and fully developed speckle based on a Generalized Gaussian model with application to echocardiography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michael Unser</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Touil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. d'Hooge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 54 (10), pp.2189-2194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2007.515⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00819449v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical modeling of the radio-frequency signal for partially and fully developed speckle based on a Generalized Gaussian model with application to echocardiography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compactly supported radial basis functions based collocation method for level-set evolution in image segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16 (7), pp.1873-1887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2007.898969⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2007.515⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01919946v1</w:t>
+                <w:t xml:space="preserve">hal-01919947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compactly supported radial basis functions based collocation method for level-set evolution in image segmentation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statistics of the Radio-Frequency Signal Based on K Distribution with Application to Echocardiography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. d'Hooge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 53 (9), pp.1689-1694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2006.1678198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIP.2007.898969⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01919947v1</w:t>
+                <w:t xml:space="preserve">hal-01919949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistics of the Radio-Frequency Signal Based on K Distribution with Application to Echocardiography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A level set framework with a shape and motion prior for segmentation and region tracking in echocardiography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Dydenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. d'Hooge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.E. Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 10 (2), pp.162-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2005.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2006.1678198⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01919949v1</w:t>
+                <w:t xml:space="preserve">hal-01919948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A level set framework with a shape and motion prior for segmentation and region tracking in echocardiography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An autoregressive model-based method for contrast agent detection in ultrasound radiofrequency images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Dydenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Durning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Dydenko</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Jamal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cachard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ultrasonic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 27, pp.37-53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01919948v1</w:t>
+                <w:t xml:space="preserve">hal-01919950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An autoregressive model-based method for contrast agent detection in ultrasound radiofrequency images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Towards ultrasound cardiac image segmentation based on the radiofrequency signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Dydenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. d'Hooge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bijnens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonic Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 7, pp.353-367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1361-8415(03)00010-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919950v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards ultrasound cardiac image segmentation based on the radiofrequency signal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Processing radiofrequency ultra-sound images : a robust method for local spectral features estimation by a spatially regularized parametric approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Dydenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Friboulet</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. d'Hooge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bijnens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1361-8415(03)00010-0⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 49 (12), pp.1704-1719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2002.1159848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01919951v1</w:t>
+                <w:t xml:space="preserve">hal-01919987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing radiofrequency ultra-sound images : a robust method for local spectral features estimation by a spatially regularized parametric approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Bijnens</w:t>
+                <w:t xml:space="preserve">2D spatial and temporal displacement field fitting from cardiac MR tagging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Khouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Croisille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, pp.253-268</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2002.1159848⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01919987v1</w:t>
+                <w:t xml:space="preserve">hal-01919952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D spatial and temporal displacement field fitting from cardiac MR tagging</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Croisille</w:t>
+                <w:t xml:space="preserve">Nonlinear propagation effects on broadband attenuation measurements and its implications for ultrasonic tissue characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. d'Hooge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bijnens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nuyts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, pp.253-268</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 106 (2), pp.1126-1133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919952v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear propagation effects on broadband attenuation measurements and its implications for ultrasonic tissue characterization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.M. Gorce</w:t>
+                <w:t xml:space="preserve">Fast 2D vector field visualization using a 2D texture synthesis based on an autoregressive filter. Application to cardiac imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Khouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Odet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 106 (2), pp.1126-1133</w:t>
+              <w:t xml:space="preserve">Machine Graphics &amp; Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 7 (4), pp.751-764</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919953v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast 2D vector field visualization using a 2D texture synthesis based on an autoregressive filter. Application to cardiac imaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Clarysse</w:t>
+                <w:t xml:space="preserve">Estimation of three-dimensional cardiac velocity fields : Assessment of a differential method and application to 3D CT data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Odet</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.E. Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Graphics &amp; Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 7 (4), pp.751-764</w:t>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 1 (3), pp.245-261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919954v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of three-dimensional cardiac velocity fields : Assessment of a differential method and application to 3D CT data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.M. Gorce</w:t>
+                <w:t xml:space="preserve">Tracking geometrical descriptors on 3D deformable surfaces. Application to the left-ventricular surface of the heart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.E. Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 1 (3), pp.245-261</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 16 (4), pp.392-404</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01919956v1</w:t>
+                <w:t xml:space="preserve">hal-01919955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking geometrical descriptors on 3D deformable surfaces. Application to the left-ventricular surface of the heart</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment and visualization of the curvature of the left ventricle from 3D medical images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.E. Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pommert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. H. Hohne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 16 (4), pp.392-404</w:t>
+              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 17 (4 5), pp.257-262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01919955v1</w:t>
+                <w:t xml:space="preserve">hal-01919957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment and visualization of the curvature of the left ventricle from 3D medical images</w:t>
+                <w:t xml:space="preserve">Assessment of a model for overall left ventricular three-dimensional motion from MRI data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.E. Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...79 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
-              <w:r>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Revel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Cardiac Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 8, pp.175-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01919958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6915,51 +6781,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtre de paroi par apprentissage profond pour l'estimation de vitesse Doppler en échocardographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7001,73 +6867,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation du déphasage et réduction du repliement par apprentissage profond pour l'imagerie ultrasonore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7109,73 +6975,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gretsi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Grenoble, France. p. 1001-1004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux neuronaux convolutifs complexes pour l'imagerie échographique rapide par ondes divergentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingfeng Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7234,281 +7100,281 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gretsi 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France. pp.1049-1052</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04059919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CYCLE GAN-BASED DATA AUGMENTATION FOR MULTI-ORGAN DETECTION IN CT IMAGES VIA YOLO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Hammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razmig Kéchichian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Abu Dhabi, United Arab Emirates. pp.390-393, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9191127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03345927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data augmentation for multi-organ detection in medical images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Hammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razmig Kéchichian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 Tenth International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Paris, France. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IPTA50016.2020.9286712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03345928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex Convolutional Neural Networks for Fast Diverging Wave Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingfeng Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7557,1665 +7423,1665 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE International Ultrasonics Symposium (IUS 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Sep 2020, Las Vegas, NV, United States. pp.1-3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IUS46767.2020.9251325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02353669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental cross-talk reduction for 3D multi-line transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Badescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Badescu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L. Petrusca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Kobe, Japan. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2018.8579857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01894165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vortex ring phantom for investigation of ultrasound vector flow imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Badescu</w:t>
+                <w:t xml:space="preserve">Jointly Optimized Modulation/Filtering Technique for Pseudo-Orthogonal Binary Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bujoreanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Mehdi Benane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ambrogio</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D. Friboulet</w:t>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2018.8579808⟩</w:t>
+              <w:t xml:space="preserve">International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Kobe, Japan. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2018.8580025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01894169v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jointly Optimized Modulation/Filtering Technique for Pseudo-Orthogonal Binary Sequences</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yanis Mehdi Benane</w:t>
+                <w:t xml:space="preserve">Vortex ring phantom for investigation of ultrasound vector flow imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Badescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Nicolas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
+                <w:t xml:space="preserve">S. Ambrogio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Ultrasonics Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2018.8580025⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Kobe, Japan. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2018.8579808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987969v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Resolution Enhancement Technique for Ultrafast Coded Medical Ultrasound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bujoreanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bujoreanu</w:t>
+                <w:t xml:space="preserve">Y.M. Benane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y.M. Benane</w:t>
+                <w:t xml:space="preserve">H Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Signal Processing Conference (Eusipco)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Rome, Italy. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous Coded Plane Wave Imaging: Implementation on a Research Echograph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bujoreanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Ultrasonic Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01599409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of Contrast Ultrasound Images: Improvement of the GMM Using Gaussian Filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ghazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Ghazal</w:t>
+                <w:t xml:space="preserve">M. Khachab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cachard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mokbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computer Science, Computer Engineering, and Education Technologies (CSCEET)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Beirut, Lebanon. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TOWARDS 3-D TISSUE DOPPLER ULTRAFAST ECHOCARDIOGRAPHY: AN IN VITRO STUDY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Badescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Petrusca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Liebgott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Ultrasonic Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerating Plane Wave Imaging through Deep Learning-Based Reconstruction: An Experimental Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Millioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Gasse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Millioz</w:t>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Ultrasonic Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01609173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourier-based 3D Ultrafast Ultrasound Imaging with Diverging Waves: In Vitro Experiment Validation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lorena Petrusca</w:t>
+                <w:t xml:space="preserve">Fourier-Based Ultrafast Ultrasound Imaging Based on In-phase Quadrature (IQ) Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miaomiao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Ultrasonic Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01599710v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01599416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourier-Based Ultrafast Ultrasound Imaging Based on In-phase Quadrature (IQ) Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fourier-based 3D Ultrafast Ultrasound Imaging with Diverging Waves: In Vitro Experiment Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhang Miaomiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miaomiao Zhang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Francois Varray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Petrusca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Ultrasonic Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01599416v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01599710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-line Transmission for 3d Ultrasound Imaging: An Experimental Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Badescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bujoreanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Petrusca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Liebgott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Ultrasonic Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01599744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse Problem Approaches for Coded High Frame Rate Ultrasound Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bujoreanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asilomar Conference on Signals, Systems, and Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Pacific Grove, CA., USA, Unknown Region. pp.1007-1011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous coded plane wave imaging in ultrasound: problem formulation and constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bujoreanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Liebgott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP), 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, New Orleans, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7953359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01572492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A measure of confidence for Phase-Based Motion Estimator applied to 2D US-TO images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Badescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9224,155 +9090,155 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Liebgott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Tours, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2016.7728601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01437598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse regularization methods in ultrafast ultrasound imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Carrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miaomiao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9391,2379 +9257,2379 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Signal Processing Conference (Eusipco)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fourier-based formalism for 3D ultrafast imaging with diverging waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhang Miaomiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Tours, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2016.7728805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Sparse regularization approach for ultrafast ultrasound imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhang Miaomiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Wiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics Symposium (IUS), 2015 IEEE International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Taipei, Taiwan. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2015.0184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01272389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-sampled Doppler ultrasound reconstruction using block sparse Bayesian learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Lorintiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics Symposium (IUS), 2015 IEEE International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Taipei, Taiwan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2015.0321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification de signaux de spectroscopie 2D de corrélation échantillonnés irrégulièrement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Martel</w:t>
+                <w:t xml:space="preserve">D. Merhej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ratiney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Congrès de la SFRMBM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non uniform sampling for sparse 2D correlated MRS: a quantitative point of view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Martel</w:t>
+                <w:t xml:space="preserve">D. Merhej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ratiney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM 23rd Annual Meeting &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopie 2D de corrélation : acquisition et méthode de quantification pour la détermination lipidique du foie dans un modèle de souris obèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-B. Langlois</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">O. Beuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ratiney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Congrès de la SFRMBM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01288541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D Correlated MRS as a quantitative method to asses liver fatty acid composition of ob/ob mouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-B. Langlois</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">O. Beuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ratiney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM 23rd Annual Meeting &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of Ultrasound Fourier Slice Imaging theory to sectorial acquisition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compressed sensing reconstruction of line-wise sub-sampled 3D echographic images based on dictionary learning: an experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Lorintiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics Symposium (IUS), 2015 IEEE International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Taipei, Taiwan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2015.0185⟩</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2015.0157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265845v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressed sensing reconstruction of line-wise sub-sampled 3D echographic images based on dictionary learning: an experimental study</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Extension of Ultrasound Fourier Slice Imaging theory to sectorial acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhang Miaomiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Carrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Varray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Viallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics Symposium (IUS), 2015 IEEE International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Taipei, Taiwan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2015.0157⟩</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2015.0185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265811v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation of the left atrium of the heart using B-spline explicit active surfaces (BEAS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Samset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CETUS Challenge on Endocardial Three-dimensional Ultrasound Segmentation at MICCAI-2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound Fourier slice imaging: a novel approach for ultrafast imaging technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Zhang</w:t>
+                <w:t xml:space="preserve">F. Varray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gueth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Thiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS) 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Chicago, United States. pp.129 - 132, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2014.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressed sensing reconstruction of 3D ultrasound data using dictionary learning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Alessandrini</w:t>
+                <w:t xml:space="preserve">Avancés et défis en imagerie médicale ultrasonore basée sur l'échantillonnage compressé (Congrès Français d'Acoustique 2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Basarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Liebgott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP) 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12ème Congrès Français d'Acoustique (CFA 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Poitiers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117604v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avancés et défis en imagerie médicale ultrasonore basée sur l'échantillonnage compressé (Congrès Français d'Acoustique 2014)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Kouamé</w:t>
+                <w:t xml:space="preserve">Compressed sensing reconstruction of 3D ultrasound data using dictionary learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lorintiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Liebgott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès Français d'Acoustique (CFA 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP) 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.1317-1321, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146717v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A level-set approach for tracking objects in image sequences using a level conservation constraint: Application to cardiac sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. d'Hooge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP) 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.863 - 866, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation d'images médicales : un parcours via l'imagerie échographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. d'Hooge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée "Panorama de techniques d'imagerie biomédicale" de la Communauté de Compétence Technique Traitement du Signal et des Images (CCT-TS) - CNES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01923298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speckle decorrelation of motion in Ultrasound Fourier images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS) 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Chicago, France. pp.1203 - 1206, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2014.0296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-automatic left-atrial segmentation from volumetric ultrasound using B-spline explicit active surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brecht Heyde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mada Olimpiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS) 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Chicago, United States. pp.612-615, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2014.0150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of 2D L-COSY to study lipid composition in mouse fatty liver at 7T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-B. Langlois</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">O. Beuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ratiney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01038049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid energy approach for real-time b-spline explicit active tracking of surfaces (heartBEATS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brecht Heyde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11772,744 +11638,744 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS) 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. pp.663 - 666, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2013.0171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscillations transverses et estimation du mouvement échocardiographie : le Tagging Ultrasonore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Boussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM - Signal et Image en Acoustique Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00921538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Echocardiography: recent advances and future directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan d'Hooge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VipIMAGE2013 - ECCOMAS Thematic Conferences on Computational Vision and Medical Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Funchal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00921550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Fully Automatic Segmentation of the Myocardium in 2D cine MR Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Queiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brecht Heyde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Functional Imaging and Modeling of the Heart (FIMH'13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, London, United Kingdom. pp.71-79, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-38899-6_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-38899-6_9⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Left Ventricle Tracking in 3D Echocardiographic Data Using Anatomical Affine Optical Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Heyde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. d'Hooge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Imaging and Modeling of the Heart (FIMH\textquoteright13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Unknown, Unknown Region. pp.191-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Localized 2D-MRS (Correlation and J-Resolved) methods with respect to quantification purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ratiney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESMRMB 2013 Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Toulouse, France. n°72, p61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01278960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressive Sensing Ultrasound Imaging using Overcomplete Dictionaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lorintiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12524,355 +12390,355 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS) 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. pp.45-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo Transverse Relaxation Time measurements from Localized CT-COSY and JPRESS: a validation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ratiney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Salt-Lake City, USA, Unknown Region. pp.3967</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiview myocardial tracking in echocardiographic 2D sequences using shape and motion constrained level-set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Jasaityte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Robesyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 IEEE 10th International Symposium on Biomedical Imaging (ISBI 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, San Francisco, United States. pp.1022-1025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISBI.2013.6556651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02059850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards online real-time strain estimation in volumetric us data: Feasibility study and initial clinical validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brecht Heyde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12881,473 +12747,473 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS) 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. pp.824 - 827, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2013.0212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiview myocardial tracking in echocardiographic 2D sequences using shape and motion constrained level-set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Jasaityte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rosebyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, San Fransisco, California, USA, Unknown Region. pp.1010-1013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medical ultrasound image reconstruction using distributed compressive sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging: From Nano to Macro - ISBI 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, San Francisco, United States. pp. 628-631</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01150347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monogenic phase based myocardium motion analysis from cardiac ultrasound with transverse oscillations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonic Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Dresden, Germany. pp.1098-1101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monogenic phase based myocardial motion analysis from cardiac ultrasound with transverse oscillations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13362,1297 +13228,1297 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00839216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'une carte d'inhomogénéités du champ statique BO comme connaissance a priori en spectroscopie de résonnance magnétique quantitative bidimentionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ratiney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00828777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B0 field Mapping to improve prior knowledge in quantitative 2D-MR Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ratiney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESMRMB 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OntoVIP: an ontology for the annotation of object models used for medical image simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Gibaud</w:t>
+                <w:t xml:space="preserve">G. Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Forestier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">H. Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cervenansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Healthcare Informatics, Imaging and Systems Biology (HISB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, La Jolla, United States. pp.110, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/HISB.2012.35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-modality image simulation with the Virtual Imaging Platform: Illustration on cardiac echography and MRI</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation of realistic echocardiographic sequences for ground-truth validation of motion estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISBI.2012.6235493⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Orlando, United States. pp.2329 - 2332, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2012.6467363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830243v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of realistic echocardiographic sequences for ground-truth validation of motion estimation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bernard</w:t>
+                <w:t xml:space="preserve">Back-propagation based beamformer design for Transverse Oscillations in Echocardiography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinxin Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Liebgott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP'12)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830363v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00810784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Back-propagation based beamformer design for Transverse Oscillations in Echocardiography</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Design of an ontology for the annotation of object models used for medical image simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Benoit-Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cervenansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00810784v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of an ontology for the annotation of object models used for medical image simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Gibaud</w:t>
+                <w:t xml:space="preserve">Multi-modality image simulation with the Virtual Imaging Platform: Illustration on cardiac echography and MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Glatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Forestier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Cervenansky</w:t>
+                <w:t xml:space="preserve">H. Benoit-Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Barcelona, Spain. pp.98-101, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2012.6235493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00829556v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie ultrasonore médicale par échantillonnage compressés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lorintiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00828870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transverse oscillations beamformer design for sector scan using back-propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging - ISBI2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Barcelona, Spain. pp.1100-1103, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISBI.2012.6235751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B-spline Explicit Active Tracking of Surfaces (BEATS): Application to real-time 3D segmentation and tracking of the left ventricle in 3D echocardiography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brecht Heyde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Houle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Dresden, Germany. pp.224-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated solution for semi-automatic segmentation of volumetric ultrasound data based on B-spline explicit active surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bibicu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brecht Heyde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14661,469 +14527,469 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Oct 2012, Dresden, Germany. pp.2643 - 2646, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2012.0662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A GPU Level-Set Segmentation Framework for 3D Echocardiography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Galluzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Houle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Speciale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Dresden, Germany. pp.NA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes de segmentation et modélisation du ventricule gauche en ultrasons et IRM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Clarysse</w:t>
+                <w:t xml:space="preserve">Fast and fully automatic 3D echocardiographic segmentation using B-spline explicit active surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan d'Hooge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du Groupe de Recherche en Imagerie Cardiaque (GRIC) : Analyse d'images cardiaques, Journées Françaises de Radiologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging - ISBI2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Barcelona, Spain. pp.1088-1091, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2012.6235748⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01923299v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and fully automatic 3D echocardiographic segmentation using B-spline explicit active surfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Dietenbeck</w:t>
+                <w:t xml:space="preserve">Méthodes de segmentation et modélisation du ventricule gauche en ultrasons et IRM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging - ISBI2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée du Groupe de Recherche en Imagerie Cardiaque (GRIC) : Analyse d'images cardiaques, Journées Françaises de Radiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00830295v1</w:t>
+                <w:t xml:space="preserve">hal-01923299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echantillonnage compressé pour l'imagerie ultrasonore médicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15138,207 +15004,207 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée GDR ISIS - GDR Stic-Santé 2012: Représentations parcimonieuses, échantillonnage compressé et imagerie médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-modality medical image simulation of biological models with the Virtual Imaging Platform (VIP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germain Forestier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hugues Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Computer-Based Medical Systems (CBMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Bristol, United Kingdom. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/cbms.2011.5999141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation of medical ultrasound images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15354,195 +15220,195 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01923300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction de données RF ultrasonores par compressive sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards real-time 3D region-based segmentation: B-spline explicit active surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. C. Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J d'Hooge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15570,113 +15436,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP\textquoteright2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Unknown, Unknown Region. pp.3121-3124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharing object models for multi-modality medical image simulation: a semantic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15685,106 +15551,106 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Computer-Based Medical Systems (CBMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Bristol, UK, United Kingdom. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CBMS.2011.5999167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast 3D Echocardiographic Segmentation using B-Spline Explicit Active Surfaces: A validation study in a clinical setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. C. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15792,1334 +15658,1334 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Houle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Unknown, Unknown Region. pp.1854-1857</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blood Velocity Estimation Using Compressed Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Richy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Orlando (USA), Unknown Region. pp.1427-1430, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2011.0353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time region-based segmentation of 3D inhomogeneous objects in medical images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. C. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. d'Hooge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Chicago, Illinois, USA, Unknown Region. pp.1986-1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiview myocardial segmentation in echocardiographic images using a piecewise parametric shape prior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. C. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. d'Hooge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Chicago, Illinois, USA, Unknown Region. pp.645-648</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01920760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation of the Full Myocardium in Echocardiography Using Constrained Level-Sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. C. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. d'Hooge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computing in Cardiology (CinC 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Belfast, UK, Unknown Region. pp.409-412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CREASEG: A free software for the evaluation of image segmentation algorithms based on level-set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP\textquoteright2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Hong Kong, China. pp.665-668</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressive sensing for raw RF signals reconstruction in ultrasound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, San Diego, California, USA, Unknown Region. pp.367-370, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2010.5935766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transverse oscillations for tissue motion estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Basarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Basarab</w:t>
+                <w:t xml:space="preserve">P. Gueth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Ultrasonics 2009, Physics Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Santiago, Chile. pp.235-244, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.phpro.2010.01.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01923301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a geometric formulation of annular-like shape priors for constraining variational level-sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP\textquoteright2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Hong Kong, China. pp.669-672</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled B-spline Active Geometric Functions for Myocardial Segmentation in Cardiac Ultrasound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. C. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Savu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Heyde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, San Diego, California, USA, Unknown Region. pp.1648-1651</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Level-set segmentation of myocardium and epicardium in ultrasound images using localized Bhattacharyya distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. d'Hooge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Roma, Italy. pp.2468-2471</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of system geometry on motion tracking in echocardiographic image sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Touil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17134,73 +17000,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Boston, Massachusetts, USA, Unknown Region. pp.1150-1153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast medical image segmentation through an approximation of narrow-band B-spline level-set and multiresolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17216,1033 +17082,1033 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Boston, Massachusetts, USA, Unknown Region. pp.45-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangential sound field oscillations for 2D motion estimation in echocardiography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Basarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ben Salem</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">H. Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Claus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Roma, Italy. pp.498-501, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2009.5441917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variational B-spline level-set method for fast image segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thevenaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Unser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France. pp.177-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Virtual Radiological Platform Based on a Grid Infrastructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical imaging on grids: achievements and perspectives (MICCAI Grid Workshop)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, New York, USA, Unknown Region. pp.85-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangential oscillations for motion estimation in echocardiography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marincas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Beijing, China. pp.1761-1764</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion decorrelation in echocardiography: Analysis from a realistic simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Touil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France. pp.1469-1472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prostate segmentation in echographic images: a variational approach using deformable super-ellipse and Rayleigh distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Saroul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Saroul</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France. pp.129-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autoregressive modelling application for vascular zones detection in the contrast echographic images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ghazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Ghazal</w:t>
+                <w:t xml:space="preserve">M. Khachab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cachard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mokbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Dhubai, United Emirates, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A RBF-based multiphase level set method for segmentation in echocardiography using the statistics of the radiofrequency signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Touil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing ICIP'07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Unknown, Unknown Region. pp.157-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radial Basis Functions Collocation Methods For Model-Based Level-set Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Schaerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18274,1068 +18140,1068 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, San Antonio, TX, USA, Unknown Region. pp.237-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field simulation parameters design for realistic statistical parameters of Radio-Frequency ultrasound images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, New-York, USA, Unknown Region. pp.2247-2250, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2007.565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation of myocardial regions in echocardiography using the statistics of the radio-frequency signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Touil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Imaging and Modeling of the Heart, FIMH'07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Salt Lake City, UT, USA, Unknown Region. pp.433-442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of contrast ultrasound images using autoregressive model coupled to Gaussian mixture model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ghazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Ghazal</w:t>
+                <w:t xml:space="preserve">M. Khachab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cachard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mokbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conf Proc IEEE Eng Med Biol Soc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Lyon, France. pp.331-334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Modeling of the Radio-Frequency Signal in Echocardiographic Images Based on Generalized Gaussian Distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. d'Hooge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Biomedical on Image Processing (ISBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Washington, USA, Unknown Region. pp.153-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation of Echocardiographic Images based on Statistical Modelling of the Radio-Frequency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. d'Hooge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Signal Processing Conference (Eusipco)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical modeling of the radio-frequency signal in echocardiographic images using modified K-distribution and Generalized Gaussian distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. d'Hooge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Vancouver, Canada. pp.1710-1713</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation d'images échocardiographiques par contours actifs implicites : exploitation de descripteurs statistiques de régions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. d'Hooge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Louvain-La-Neuve, Belgium. pp.359-362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation and tracking of the cardiac muscle in echocardiographic sequences using a level set approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Dydenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. d'Hooge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bijnens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.E. Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Honolulu, Hawaii, USA, Unknown Region. pp.21-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrast agent detection based on autoregressive spectral estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Dydenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rognin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Dydenko</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Jamal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cachard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress on Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Paris, France. pp.193-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A variational framework for affine registration and segmentation with shape prior: application in echocardiographic imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Dydenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19350,100 +19216,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Workshop on Variational, Geometric and Level Set Methods in Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Nice, France. pp.201-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using an elastic deformable template for the segmentation of ultrasound cardiac radio frequency images based on the velocity information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Dydenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chehbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19475,87 +19341,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Munich, Germany. pp.1706-1709</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing spectral estimation for boundary detection in echography radiofrequency images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Dydenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19570,1106 +19436,1106 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Imaging and Modeling of the Heat (FIMH'01)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Helsinki, Finland. pp.24-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D Vector field visualization using furlike texture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Khouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Odet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VisSym'9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Vienna, Austria. pp.35-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Furlike texture generation by a 2D autoregressive synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Khouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Odet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings International Conference in Central Europe on Computer (WSCG'98) Graphics and Visualization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Plzen, Czech Republic. pp.171-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 2D texture model based on an autoregressive approach for 3D furlike texture synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Khouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Odet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings 10th Workshop on Image and Multidimensional Digital Signal Processing (IMDSP'98)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Alpbach, Austria. pp.175-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral estimation for RF echographic images using regularized AR models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. d'Hooge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bijnens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.E. Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings 10th Congress of EFSUMB - Euroson'98</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Tours, France. pp.S59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation algorithm of 3D ultrasonic data based on tissue characterisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boukerroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Boukerroui</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Baskurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Sendai, Japan. pp.1349-1352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non linear propagation effect on broadband attenuation measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. d'Hooge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Gorce</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">B. Bijnens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Nuyts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Sendai, Japan. pp.1385-1388</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regularized autoregressive model preserving spatial discontinuities for analysis of radio-frequency signals in echographic images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Autoregressive models for a spectral estimation scheme dedicated to medical ultrasonic radio-frequency images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. d'Hooge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bijnens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.E. Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Colloque GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Grenoble, France. pp.1363-1366</w:t>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Toronto, Canada. pp.1461-1464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922952v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autoregressive models for a spectral estimation scheme dedicated to medical ultrasonic radio-frequency images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regularized autoregressive model preserving spatial discontinuities for analysis of radio-frequency signals in echographic images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Robini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bijnens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.E. Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Toronto, Canada. pp.1461-1464</w:t>
+              <w:t xml:space="preserve">6e Colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Grenoble, France. pp.1363-1366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922953v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of RF signals in echographic images using a regularized autoregressive model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Robini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bijnens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.E. Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings 11th Int Conf on Computer Assisted Radiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Berlin, Germany. pp.981</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three dimensional velocity field estimation of moving cardiac walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20697,73 +20563,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Cardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, Bethesda, USA, Unknown Region. pp.489-492</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time evolution analysis of differential features on 3D surfaces of the heart walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20792,73 +20658,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Medical Imaging Conf.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, Norfolk, USA, Unknown Region. pp.1807-1811</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curvature assessment of the heart walls in 3D. Acquisition, segmentation, quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20887,859 +20753,859 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc Computers in Cardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, London, UK, Unknown Region. pp.607-610</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADDER : A snake-based segmentation approach for intravascular ultrasound images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Maurincomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Maurincomme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Friboulet</w:t>
+                <w:t xml:space="preserve">G. Finet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.E. Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. H. C. Reiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Int. Conf. Digit. Image Computing : techniques and applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, Sydney, Australia. pp.422-429</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D curvature features of the left ventricle from CT volumic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.E. Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pommert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Amiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Int. Conf. SPIE, Mathematical Methods in Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, San Diego, USA, Unknown Region. pp.182-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment and visualization of the curvature of the left ventricle from 3D medical images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.E. Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Mathieu</w:t>
+                <w:t xml:space="preserve">A. Pommert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. H. Hohne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conf Proc IEEE Eng Med Biol Soc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, Rennes, France. pp.21-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model of the left ventricle 3-D global motion : application to MRI data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.E. Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Amiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Int. Conf. SPIE, Med. Imaging V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, San Jose, USA, Unknown Region. pp.106-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal evolution of the left ventricle wall thickness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.E. Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Amiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e International Congress of Radiology, ICR\textquoteright89</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, Unknown, Unknown Region. pp.988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological model-based method for 3-D reconstruction of surfaces. Application : cardiac imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Lamure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.E. Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.P. Lamure</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I.E. Magnin</w:t>
+                <w:t xml:space="preserve">J.J. Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nicoloyannis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Int. Conf. on Medical Imaging III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, Unknown, Unknown Region. pp.502-510</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D quantitative evaluation of the left ventricular motion from MRI data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ekoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.E. Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Goutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, Unknown, Unknown Region. pp.1255-1258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21749,279 +21615,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bimodal Organ Phantom and associated production method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Djaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Djaker</w:t>
+                <w:t xml:space="preserve">L. Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Saroul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Guyon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Duboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO/2011/032840. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01923404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fantome bi-modalité d'organes et procédé de réalisation associé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Djaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Djaker</w:t>
+                <w:t xml:space="preserve">L. Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Saroul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Guyon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Duboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : FR0904476A. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01923405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId458"/>
+      <w:footerReference w:type="default" r:id="rId457"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -22168,51 +22034,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485985v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Friboulet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117708v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clarysse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102818v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dietenbeck" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jehan-Besson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486057v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dietenbeck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118574362.ch1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016455v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frangi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ayache" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Delingette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Glatard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923309v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Friboulet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.E. Magnin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643079v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Puig" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Jung Ling" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Varray" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mougharbel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2024.3424549" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253241v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingfeng Lu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Millioz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Por&#233;e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Provost" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2023.3326377" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211725v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Nicolet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bujoreanu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Carcreff" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Liebgott" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app122412809" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03538669v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garcia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Salles" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Ye" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2021.3127916" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919384v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salles" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyu Liu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.2986166" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195309v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Badescu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bernard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Augeul" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2019.2925581" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842944v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01533366v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yitian Zhou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giffard-Roisin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu de Craene" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Camarasu-Pop" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan d'Hooge" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2017.2708159" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596034v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gasse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Liebgott" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2017.2736890" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571705v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barbosa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedrosa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brecht Heyde" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2017.07.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT5S7MRJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272366v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Almeida" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Sarvari" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barbosa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2015.2507638" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274672v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Lorintiu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2015.2504240" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433056v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Besson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaomiao Zhang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Varray" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2614996" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433038v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Carrillo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Viallon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2616300" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180189v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Alessandrini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2015.2442154" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117518v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liebgott" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0161734614550659" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941825v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cikes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claus" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2013.10.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CDCRZKV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015768v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Queiros" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morais" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vila&#231;a J." TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2014.06.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941827v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jasaityte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robesyn" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2014.01.005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HF78TH7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117833v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Basarab" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Boussel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinxin Guo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Serusclat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2014.2305846" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01062371v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Benoit-Cattin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cervenansky" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2014.07.008" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839213v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2013.2266871" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796930v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Houle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2012.08.008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00762497v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreira da Silva" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2220154" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828453v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10554-012-0103-8" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-26WJLMHD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798017v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prost" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.09.008" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6D9724D1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819333v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Schaerer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tip.2011.2161484" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796887v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbosa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2011.10.003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1PBN9N0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919687v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alessandrini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basset" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2011.03.018" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9Q06N2X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919844v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Basarab" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gueth" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delachartre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2009.11.001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVG1Z1ZK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919843v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cooper" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cervenansky" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Fabritiis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fenner" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2010.0144" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-HRZLWNHB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919725v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Touil" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2009.09.001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DFGZB2D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819449v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thevenaz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Unser" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919946v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. d'Hooge" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2007.515" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919947v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gelas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2007.898969" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919949v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2006.1678198" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919948v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dydenko" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jamal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2005.06.004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2PJ24XW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919950v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Durning" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cachard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919951v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gorce" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bijnens" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1361-8415(03)00010-0" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GLFMJL9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919987v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2002.1159848" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919952v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khouas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Croisille" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919953v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nuyts" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919954v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Odet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919956v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919955v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919957v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mathieu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pommert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. H. Hohne" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919958v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Revel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505664v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212073v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059919v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345927v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Hammami" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razmig K&#233;chichian" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9191127" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345928v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA50016.2020.9286712" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353669v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251325" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894165v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Badescu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Petrusca" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8579857" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894169v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ambrogio" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8579808" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987969v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Mehdi Benane" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicolas" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gorce" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8580025" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922104v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bujoreanu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Benane" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Liebgott" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Basset" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599409v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922105v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ghazal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khachab" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mokbel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598539v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Petrusca" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609173v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599710v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Miaomiao" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599416v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599744v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922106v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572492v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7953359" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437598v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728601" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433212v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433084v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728805" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272389v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wiaux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0184" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265868v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0321" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208307v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merhej" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ratiney" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208313v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288541v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Langlois" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Beuf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208316v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265845v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0185" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265811v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0157" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117578v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samset" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117623v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhang" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Varray" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Thiran" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2014.0033" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117604v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lorintiu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025263" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146717v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Kouam&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117595v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025173" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923298v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117703v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2014.0296" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117543v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mada Olimpiu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2014.0150" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038049v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941888v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0171" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921538v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921550v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849936v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38899-6_9" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TMQV8TKB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922108v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heyde" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278960v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grenier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850070v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879522v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059850v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2013.6556651" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941893v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0212" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922107v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rosebyn" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150347v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955144v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bernard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839216v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828777v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roussel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830597v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830912v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gibaud" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Forestier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benoit-Cattin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HISB.2012.35" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830243v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marion" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camarasu-Pop" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235493" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830363v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467363" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810784v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829556v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benoit-Cattin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828870v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830300v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235751" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830644v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830537v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bibicu" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2012.0662" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830123v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Galluzzo" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Speciale" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923299v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830295v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235748" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831314v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813315v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marion" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cbms.2011.5999141" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923300v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922166v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922165v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Barbosa" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J d'Hooge" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922169v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS.2011.5999167" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922170v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922168v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2011.0353" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922167v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920760v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922176v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922172v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922175v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2010.5935766" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923301v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.01.032" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922173v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922174v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Savu" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922364v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922365v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922363v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922366v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Salem" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gao" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2009.5441917" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922369v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thevenaz" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Unser" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922371v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guigues" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922367v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marincas" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922370v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922368v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saroul" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vray" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922372v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922377v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922373v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schaerer" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922375v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2007.565" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922374v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922376v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922924v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922926v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922925v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922927v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922930v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922928v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rognin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922929v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922931v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chehbi" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922932v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922933v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922949v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922948v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922947v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922950v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boukerroui" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baskurt" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922951v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922952v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robini" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922953v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922954v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922956v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922955v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922957v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922958v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maurincomme" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Finet" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. C. Reiber" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922959v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amiel" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922960v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922966v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922968v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922967v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Lamure" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Milan" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nicoloyannis" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922969v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ekoule" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Goutte" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923404v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Djaker" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guyon" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duboeuf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923405v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485985v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Friboulet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117708v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clarysse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102818v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dietenbeck" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jehan-Besson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486057v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dietenbeck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118574362.ch1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016455v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frangi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ayache" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Delingette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Glatard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923309v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Friboulet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.E. Magnin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643079v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Puig" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Jung Ling" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Varray" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mougharbel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2024.3424549" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253241v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingfeng Lu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Millioz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Por&#233;e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Provost" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2023.3326377" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211725v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Nicolet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bujoreanu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Carcreff" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Liebgott" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app122412809" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03538669v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garcia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Salles" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Ye" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2021.3127916" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919384v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salles" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyu Liu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.2986166" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195309v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Badescu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bernard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Augeul" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2019.2925581" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01533366v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yitian Zhou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giffard-Roisin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu de Craene" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Camarasu-Pop" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan d'Hooge" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2017.2708159" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596034v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gasse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Liebgott" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2017.2736890" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571705v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barbosa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedrosa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brecht Heyde" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2017.07.004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT5S7MRJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272366v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Almeida" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Sarvari" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barbosa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2015.2507638" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274672v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Lorintiu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2015.2504240" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433056v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Besson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaomiao Zhang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Varray" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2614996" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433038v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Carrillo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Viallon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2616300" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180189v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Alessandrini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2015.2442154" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117518v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liebgott" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0161734614550659" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941825v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cikes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claus" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2013.10.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CDCRZKV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941827v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jasaityte" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robesyn" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2014.01.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HF78TH7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015768v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Queiros" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morais" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vila&#231;a J." TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2014.06.001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117833v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Basarab" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Boussel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinxin Guo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Serusclat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2014.2305846" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01062371v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Benoit-Cattin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cervenansky" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2014.07.008" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839213v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2013.2266871" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796930v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Houle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2012.08.008" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828453v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10554-012-0103-8" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-26WJLMHD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00762497v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreira da Silva" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2220154" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798017v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prost" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.09.008" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6D9724D1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819333v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Schaerer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tip.2011.2161484" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796887v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbosa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2011.10.003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1PBN9N0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919687v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alessandrini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basset" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2011.03.018" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9Q06N2X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919844v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Basarab" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gueth" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delachartre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2009.11.001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVG1Z1ZK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919843v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cooper" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cervenansky" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Fabritiis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fenner" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2010.0144" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-HRZLWNHB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919725v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Touil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2009.09.001" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DFGZB2D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819449v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thevenaz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Unser" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919946v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. d'Hooge" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2007.515" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919947v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gelas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2007.898969" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919949v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2006.1678198" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919948v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dydenko" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jamal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2005.06.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2PJ24XW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919950v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Durning" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cachard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919951v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gorce" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bijnens" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1361-8415(03)00010-0" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GLFMJL9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919987v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2002.1159848" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919952v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khouas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Croisille" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919953v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nuyts" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919954v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Odet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919956v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919955v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919957v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mathieu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pommert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. H. Hohne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919958v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Revel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505664v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212073v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059919v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345927v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Hammami" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razmig K&#233;chichian" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9191127" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345928v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA50016.2020.9286712" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353669v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251325" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894165v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Badescu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Petrusca" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8579857" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987969v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Mehdi Benane" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicolas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gorce" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8580025" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894169v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ambrogio" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8579808" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922104v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bujoreanu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Benane" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Liebgott" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Basset" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599409v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922105v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ghazal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khachab" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mokbel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598539v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Petrusca" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609173v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599416v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599710v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Miaomiao" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599744v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922106v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572492v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7953359" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437598v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728601" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433212v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433084v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728805" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272389v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wiaux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0184" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265868v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0321" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208307v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merhej" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ratiney" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208313v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288541v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Langlois" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Beuf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208316v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265811v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0157" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265845v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0185" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117578v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samset" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117623v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhang" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Varray" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Thiran" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2014.0033" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146717v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Kouam&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117604v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lorintiu" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025263" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117595v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025173" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923298v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117703v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2014.0296" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117543v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mada Olimpiu" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2014.0150" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038049v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941888v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0171" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921538v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921550v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849936v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38899-6_9" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TMQV8TKB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922108v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heyde" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278960v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grenier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850070v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879522v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059850v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2013.6556651" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941893v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0212" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922107v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rosebyn" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150347v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955144v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bernard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839216v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828777v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roussel" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830597v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830912v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gibaud" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Forestier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benoit-Cattin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HISB.2012.35" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830363v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467363" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810784v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829556v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benoit-Cattin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830243v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marion" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camarasu-Pop" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235493" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828870v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830300v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235751" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830644v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830537v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bibicu" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2012.0662" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830123v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Galluzzo" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Speciale" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830295v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235748" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923299v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831314v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813315v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marion" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cbms.2011.5999141" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923300v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922166v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922165v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Barbosa" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J d'Hooge" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922169v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS.2011.5999167" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922170v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922168v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2011.0353" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922167v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920760v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922176v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922172v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922175v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2010.5935766" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923301v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.01.032" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922173v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922174v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Savu" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922364v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922365v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922363v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922366v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Salem" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gao" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2009.5441917" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922369v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thevenaz" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Unser" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922371v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guigues" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922367v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marincas" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922370v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922368v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saroul" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vray" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922372v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922377v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922373v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schaerer" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922375v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2007.565" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922374v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922376v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922924v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922926v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922925v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922927v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922930v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922928v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rognin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922929v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922931v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chehbi" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922932v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922933v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922949v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922948v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922947v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922950v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boukerroui" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baskurt" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922951v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922953v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922952v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robini" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922954v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922956v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922955v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922957v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922958v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maurincomme" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Finet" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. C. Reiber" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922959v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amiel" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922960v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922966v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922968v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922967v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Lamure" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Milan" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nicoloyannis" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922969v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ekoule" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Goutte" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923404v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Djaker" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guyon" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duboeuf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923405v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>