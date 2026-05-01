--- v0 (2026-03-17)
+++ v1 (2026-05-01)
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="43EB8CFE"/>
+    <w:nsid w:val="AC79F3DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>