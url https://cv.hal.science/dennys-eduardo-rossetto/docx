--- v1 (2026-05-01)
+++ v2 (2026-05-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dennys Eduardo Rossetto </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur associé d'innovation mondiale et d'entrepreneuriat</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dennys-eduardo-rossetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2420-6607</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-9937-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis actuellement Professeur Associé en Innovation Globale et Entrepreneuriat à SKEMA Business School (Afrique du Sud, Brésil, Canada, Chine, États-Unis et France), une école de commerce globalement quadruple accréditée (AACSB, AMBA, EQUIS, EMBA). Je suis également Professeur Visiteur à l'Université du Texas à El Paso (UTEP/États-Unis) et Professeur Visiteur Global à l'EGADE Business School de l'Institut de Technologie et d'Enseignement Supérieur de Monterrey (ITESM/MX) au Mexique. Je suis le coordinateur d'un programme de master global multicampus en Gestion de l'Innovation et de la Créativité, dispensé à Lille, Paris, Sophia Antipolis, Belo Horizonte et Suzhou. Ce programme fait partie des Grandes Écoles françaises et est classé 19e meilleur programme de master au niveau mondial par le classement QS World University 2023, 22e par le Financial Times en 2022 et 3e par The Economist en 2019. Mon implication dans la recherche inclut le rôle de chercheur au Centre pour la Connaissance, les Organisations et la Technologie (Centre de Recherche SKEMA KTO/GREDEG) ainsi que de membre de la recherche à l'Université Côte d'Azur et au CNRS (Centre National de la Recherche Scientifique) en France. Je suis le coordinateur global de la recherche appliquée au Laboratoire de Projets Sociaux de SKEMA Ventures et je contribue également en tant que mentor et évaluateur de projets pour SKEMA Ventures, en plus d'être membre de la SKEMA Innovation Academy. Je suis Directeur de Recherche à GlinTech.org, un Institut Global de Gestion de l'Innovation et de la Technologie pour les Marchés Émergents, enregistré auprès du CNPq. Cet institut collabore avec des réseaux de recherche internationaux en Allemagne, en Australie, au Canada, en Angleterre, au Pakistan, en France et aux États-Unis. Mon parcours académique inclut un stage postdoctoral en Gestion de l'Innovation Globale à FEI/SP, un doctorat en Administration des Affaires avec une spécialisation en Affaires Internationales (axé sur l'Innovation Globale) de l'ESPM São Paulo, ainsi qu'une maîtrise en gestion organisationnelle avec une spécialisation en Intelligence Marketing Internationale de FEA-RP/USP (2007). De plus, je suis titulaire d'une spécialisation en Gestion des Affaires avec une orientation en Marketing de l'EBAPE/FGV/RJ (2005) et d'une licence en marketing de l'Université du Nord du Paraná - UNOPAR/PR (2004). Je suis membre du comité de recherche et du comité de communication exécutive de la division Entrepreneuriat à l'Académie de Management (ENT/AOM) et membre de la division Technologie et Gestion de l'Information (TIM/AOM) ainsi que du comité des Affaires Internationales (INT/AOM) à l'AOM. Je suis également membre associé de la division Innovation et Entrepreneuriat à ANPAD. Je mène activement des sujets à ANPAD et au Symposium sur l'Innovation, notamment dans le domaine des Méthodes de Recherche et de l'Enseignement en Innovation et Entrepreneuriat. Auparavant, j'ai été Rédacteur en Chef du Journal sur l'Entrepreneuriat et les Petites Entreprises REGEPE de 2021 à 2022, et je suis actuellement Rédacteur Associé pour RAE - Revista de Administração, Innovation Management Review (publication Emerald) et BAR - Brazilian Business Review. J'ai été honoré du Prix du Jeune Scientifique 2022 par AnpAd. Je suis l'auteur du livre &amp;quot;Inovação em Mercados Emergentes&amp;quot; publié par Senac, récompensé du prix &amp;quot;Belmiro Siqueira&amp;quot; en tant que meilleur livre de gestion en 2019. J'ai rédigé des articles nationaux et internationaux et contribue également en tant qu'évaluateur pour d'importants événements nationaux et internationaux. Avec plus de 18 ans d'expérience dans l'enseignement et plus de 20 ans d'expérience sur le marché, j'ai travaillé dans les secteurs privé, public et gouvernemental dans les domaines des Affaires Internationales, de l'Innovation, du Marketing et de l'Entrepreneuriat. Ma recherche est dédiée à trouver des solutions permettant aux entreprises d'innover et de surmonter les crises dans des environnements contraints en ressources. Mes centres d'intérêt en recherche englobent les affaires internationales, l'innovation mondiale, l'innovation frugale, l'entrepreneuriat social, les échelles de mesure, les méthodes de recherche avancées et la revue systématique de la littérature (SLR).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring frugal innovation capabilities: An initial scale proposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennys Eduardo Rossetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Mendes Borini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Carlos Bernardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Frankwick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 121 (March 2023), pp.102674. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.technovation.2022.102674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04186611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards integrating quality in theoretical models of acceptance: An extended proposed model applied to e‐learning services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cristina Micchelucci Malanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Carlos Bernardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Mendes Borini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Morais Rm Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennys Eduardo Rossetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Educational Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, ahead-of-print, ahead-of-print (ahead-of-print)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial responses of coping Catastrophic events and crisis situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vânia Maria Jorge Nassif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennys Eduardo Rossetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmundo Inácio Júnior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iberoamerican Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (4), pp.I-XXI. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14211/regepe.v9i4.2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03022864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the fundamentals of the Social Licence to Operate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lúcia Frezzatti Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Demajorovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennys Eduardo Rossetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanabeth Luke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 70 (March 2021), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resourpol.2020.101941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03052521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bricolage as capability for frugal innovation in emerging markets in times of crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennys Eduardo Rossetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Lima Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Mendes Borini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moacir de Miranda Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Carlos Bernardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, ahead-of-print (ahead-of-print), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/EJIM-06-2020-0225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Entrepreneurs and Small Businesses Prepared for Contextual Adversities? A Reflection in the Light of the Covid-19 Pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vânia Maria Jorge Nassif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Silva Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennys Eduardo Rossetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Empreendedorismo e Gestão de Pequenas Empresas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (2), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14211/regepe.v9i2.1880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation capabilities for global R&D projects in subsidiaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisangela Lazarou Tarraço</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Carlos Bernardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Mendes Borini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennys Eduardo Rossetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (4), pp.639-659. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/EJIM-08-2018-0185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02292462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A longitudinal literature network review of contributions made to the academy over the past 55 years of the IJPR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jersone Tasso Moreira Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Humberto Ablanedo-Rosas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennys Eduardo Rossetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (15-16), pp.4627-4653. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2018.1484953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02292463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and evolution of innovation research in the last 60 years: review and future trends in the field of business through the citations and co-citations analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennys Eduardo Rossetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Carlos Bernardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Mendes Borini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiane Chaves Gattaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (3), pp.1329-1363. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-018-2709-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02292465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Evolution of the Innovation Field of Research: Analysis of the last 60 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennys Eduardo Rossetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Carlos Bernardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Mendes Borini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiane Chaves Gattaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (1), pp.17805. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5465/AMBPP.2017.17805abstract⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02292467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proposed Instrument for Measuring Frugal Innovation: The First Stage of Development a New Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennys Eduardo Rossetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Mendes Borini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (1), pp.16956. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5465/AMBPP.2017.16956abstract⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02292466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorptive Capacity and Innovation: An Overview of International Scientific Production of Last Twenty-Five Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennys Eduardo Rossetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fábio C. Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Carlos Bernardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Mendes Borini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (1), pp.97-113. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5585/iji.v5i1.172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02292468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Marketing in Multinational Company Subsidiaries in Emerging Markets: A Multidimensional Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Atala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thelma V. Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Mendes Borini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennys Eduardo Rossetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in International Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02292503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping entrepreneurs' types in a Brazilian informal clothes retailing cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Araujo Carneiro Da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennys Eduardo Rossetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (1), pp.21. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJESB.2015.071318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02292505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId59"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dennys Eduardo Rossetto </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur associé d'innovation mondiale et d'entrepreneuriat</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dennys-eduardo-rossetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2420-6607</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=PF8th-UAAAAJ&hl=pt-BR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-9937-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis actuellement Professeur Associé en Innovation Globale et Entrepreneuriat à SKEMA Business School (Afrique du Sud, Brésil, Canada, Chine, États-Unis et France), une école de commerce globalement quadruple accréditée (AACSB, AMBA, EQUIS, EMBA). Je suis également Professeur Visiteur à l'Université du Texas à El Paso (UTEP/États-Unis) et Professeur Visiteur Global à l'EGADE Business School de l'Institut de Technologie et d'Enseignement Supérieur de Monterrey (ITESM/MX) au Mexique. Je suis le coordinateur d'un programme de master global multicampus en Gestion de l'Innovation et de la Créativité, dispensé à Lille, Paris, Sophia Antipolis, Belo Horizonte et Suzhou. Ce programme fait partie des Grandes Écoles françaises et est classé 19e meilleur programme de master au niveau mondial par le classement QS World University 2023, 22e par le Financial Times en 2022 et 3e par The Economist en 2019. Mon implication dans la recherche inclut le rôle de chercheur au Centre pour la Connaissance, les Organisations et la Technologie (Centre de Recherche SKEMA KTO/GREDEG) ainsi que de membre de la recherche à l'Université Côte d'Azur et au CNRS (Centre National de la Recherche Scientifique) en France. Je suis le coordinateur global de la recherche appliquée au Laboratoire de Projets Sociaux de SKEMA Ventures et je contribue également en tant que mentor et évaluateur de projets pour SKEMA Ventures, en plus d'être membre de la SKEMA Innovation Academy. Je suis Directeur de Recherche à GlinTech.org, un Institut Global de Gestion de l'Innovation et de la Technologie pour les Marchés Émergents, enregistré auprès du CNPq. Cet institut collabore avec des réseaux de recherche internationaux en Allemagne, en Australie, au Canada, en Angleterre, au Pakistan, en France et aux États-Unis. Mon parcours académique inclut un stage postdoctoral en Gestion de l'Innovation Globale à FEI/SP, un doctorat en Administration des Affaires avec une spécialisation en Affaires Internationales (axé sur l'Innovation Globale) de l'ESPM São Paulo, ainsi qu'une maîtrise en gestion organisationnelle avec une spécialisation en Intelligence Marketing Internationale de FEA-RP/USP (2007). De plus, je suis titulaire d'une spécialisation en Gestion des Affaires avec une orientation en Marketing de l'EBAPE/FGV/RJ (2005) et d'une licence en marketing de l'Université du Nord du Paraná - UNOPAR/PR (2004). Je suis membre du comité de recherche et du comité de communication exécutive de la division Entrepreneuriat à l'Académie de Management (ENT/AOM) et membre de la division Technologie et Gestion de l'Information (TIM/AOM) ainsi que du comité des Affaires Internationales (INT/AOM) à l'AOM. Je suis également membre associé de la division Innovation et Entrepreneuriat à ANPAD. Je mène activement des sujets à ANPAD et au Symposium sur l'Innovation, notamment dans le domaine des Méthodes de Recherche et de l'Enseignement en Innovation et Entrepreneuriat. Auparavant, j'ai été Rédacteur en Chef du Journal sur l'Entrepreneuriat et les Petites Entreprises REGEPE de 2021 à 2022, et je suis actuellement Rédacteur Associé pour RAE - Revista de Administração, Innovation Management Review (publication Emerald) et BAR - Brazilian Business Review. J'ai été honoré du Prix du Jeune Scientifique 2022 par AnpAd. Je suis l'auteur du livre &amp;quot;Inovação em Mercados Emergentes&amp;quot; publié par Senac, récompensé du prix &amp;quot;Belmiro Siqueira&amp;quot; en tant que meilleur livre de gestion en 2019. J'ai rédigé des articles nationaux et internationaux et contribue également en tant qu'évaluateur pour d'importants événements nationaux et internationaux. Avec plus de 18 ans d'expérience dans l'enseignement et plus de 20 ans d'expérience sur le marché, j'ai travaillé dans les secteurs privé, public et gouvernemental dans les domaines des Affaires Internationales, de l'Innovation, du Marketing et de l'Entrepreneuriat. Ma recherche est dédiée à trouver des solutions permettant aux entreprises d'innover et de surmonter les crises dans des environnements contraints en ressources. Mes centres d'intérêt en recherche englobent les affaires internationales, l'innovation mondiale, l'innovation frugale, l'entrepreneuriat social, les échelles de mesure, les méthodes de recherche avancées et la revue systématique de la littérature (SLR).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring frugal innovation capabilities: An initial scale proposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennys Eduardo Rossetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Mendes Borini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Carlos Bernardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Frankwick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 121 (March 2023), pp.102674. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.technovation.2022.102674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04186611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards integrating quality in theoretical models of acceptance: An extended proposed model applied to e‐learning services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cristina Micchelucci Malanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Carlos Bernardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Mendes Borini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Morais Rm Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennys Eduardo Rossetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Educational Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, ahead-of-print, ahead-of-print (ahead-of-print)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial responses of coping Catastrophic events and crisis situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vânia Maria Jorge Nassif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennys Eduardo Rossetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmundo Inácio Júnior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iberoamerican Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (4), pp.I-XXI. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14211/regepe.v9i4.2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03022864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bricolage as capability for frugal innovation in emerging markets in times of crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennys Eduardo Rossetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Lima Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Mendes Borini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moacir de Miranda Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Carlos Bernardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, ahead-of-print (ahead-of-print), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/EJIM-06-2020-0225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the fundamentals of the Social Licence to Operate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lúcia Frezzatti Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Demajorovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennys Eduardo Rossetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanabeth Luke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 70 (March 2021), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resourpol.2020.101941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03052521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Entrepreneurs and Small Businesses Prepared for Contextual Adversities? A Reflection in the Light of the Covid-19 Pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vânia Maria Jorge Nassif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Silva Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennys Eduardo Rossetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Empreendedorismo e Gestão de Pequenas Empresas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (2), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14211/regepe.v9i2.1880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A longitudinal literature network review of contributions made to the academy over the past 55 years of the IJPR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jersone Tasso Moreira Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Humberto Ablanedo-Rosas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennys Eduardo Rossetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (15-16), pp.4627-4653. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2018.1484953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02292463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation capabilities for global R&D projects in subsidiaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisangela Lazarou Tarraço</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Carlos Bernardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Mendes Borini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennys Eduardo Rossetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (4), pp.639-659. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/EJIM-08-2018-0185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02292462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and evolution of innovation research in the last 60 years: review and future trends in the field of business through the citations and co-citations analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennys Eduardo Rossetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Carlos Bernardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Mendes Borini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiane Chaves Gattaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (3), pp.1329-1363. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-018-2709-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02292465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Evolution of the Innovation Field of Research: Analysis of the last 60 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennys Eduardo Rossetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Carlos Bernardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Mendes Borini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiane Chaves Gattaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (1), pp.17805. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5465/AMBPP.2017.17805abstract⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02292467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proposed Instrument for Measuring Frugal Innovation: The First Stage of Development a New Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennys Eduardo Rossetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Mendes Borini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (1), pp.16956. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5465/AMBPP.2017.16956abstract⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02292466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorptive Capacity and Innovation: An Overview of International Scientific Production of Last Twenty-Five Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennys Eduardo Rossetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fábio C. Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Carlos Bernardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Mendes Borini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (1), pp.97-113. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5585/iji.v5i1.172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02292468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Marketing in Multinational Company Subsidiaries in Emerging Markets: A Multidimensional Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Atala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thelma V. Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Mendes Borini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennys Eduardo Rossetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in International Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02292503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping entrepreneurs' types in a Brazilian informal clothes retailing cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Araujo Carneiro Da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennys Eduardo Rossetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (1), pp.21. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJESB.2015.071318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02292505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId60"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AC79F3DB"/>
+    <w:nsid w:val="E10B8EB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dennys-eduardo-rossetto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2420-6607" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/D-9937-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04186611v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennys Eduardo Rossetto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Mendes Borini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Carlos Bernardes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Frankwick" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2022.102674" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402553v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cristina Micchelucci Malanga" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Morais Rm Pereira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03022864v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia Maria Jorge Nassif" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmundo In&#225;cio J&#250;nior" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14211/regepe.v9i4.2010" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03052521v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L&#250;cia Frezzatti Santiago" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Demajorovic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanabeth Luke" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resourpol.2020.101941" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402471v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Lima Santos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moacir de Miranda Oliveira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJIM-06-2020-0225" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874524v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Silva Corr&#234;a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14211/regepe.v9i2.1880" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02292462v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisangela Lazarou Tarra&#231;o" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJIM-08-2018-0185" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02292463v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jersone Tasso Moreira Silva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Humberto Ablanedo-Rosas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1484953" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02292465v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Chaves Gattaz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-018-2709-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02292467v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMBPP.2017.17805abstract" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02292466v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMBPP.2017.16956abstract" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02292468v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio C. Ara&#250;jo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5585/iji.v5i1.172" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02292503v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Atala" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma V. Rocha" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02292505v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Araujo Carneiro Da Cunha" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2015.071318" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dennys-eduardo-rossetto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2420-6607" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=PF8th-UAAAAJ&amp;hl=pt-BR" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/D-9937-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04186611v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennys Eduardo Rossetto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Mendes Borini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Carlos Bernardes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Frankwick" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2022.102674" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402553v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cristina Micchelucci Malanga" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Morais Rm Pereira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03022864v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia Maria Jorge Nassif" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmundo In&#225;cio J&#250;nior" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14211/regepe.v9i4.2010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402471v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Lima Santos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moacir de Miranda Oliveira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJIM-06-2020-0225" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03052521v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L&#250;cia Frezzatti Santiago" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Demajorovic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanabeth Luke" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resourpol.2020.101941" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874524v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Silva Corr&#234;a" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14211/regepe.v9i2.1880" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02292463v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jersone Tasso Moreira Silva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Humberto Ablanedo-Rosas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1484953" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02292462v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisangela Lazarou Tarra&#231;o" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJIM-08-2018-0185" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02292465v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Chaves Gattaz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-018-2709-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02292467v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMBPP.2017.17805abstract" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02292466v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMBPP.2017.16956abstract" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02292468v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio C. Ara&#250;jo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5585/iji.v5i1.172" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02292503v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Atala" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma V. Rocha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02292505v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Araujo Carneiro Da Cunha" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2015.071318" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>