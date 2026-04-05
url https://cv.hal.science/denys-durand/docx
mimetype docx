--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -606,329 +606,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevage des bovins de race Maraîchine et qualité de la viande de bœuf</w:t>
+                <w:t xml:space="preserve">A six-step process to explore facial expressions performances to detect pain in dairy cows with lipopolysaccharide-induced clinical mastitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Farruggia</w:t>
+                <w:t xml:space="preserve">L. Ginger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellies-Oury Marie-Pierre</w:t>
+                <w:t xml:space="preserve">L. Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Listrat</w:t>
+                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Bardou-Valette</w:t>
+                <w:t xml:space="preserve">M. Borot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Meteau</w:t>
+                <w:t xml:space="preserve">C. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 264, pp.105951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2023.105951⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04028066v1</w:t>
+                <w:t xml:space="preserve">hal-04213914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A six-step process to explore facial expressions performances to detect pain in dairy cows with lipopolysaccharide-induced clinical mastitis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elevage des bovins de race Maraîchine et qualité de la viande de bœuf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Aubé</w:t>
+                <w:t xml:space="preserve">Anne Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
+                <w:t xml:space="preserve">Ellies-Oury Marie-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Borot</w:t>
+                <w:t xml:space="preserve">Anne Listrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. David</w:t>
+                <w:t xml:space="preserve">Sylvie Bardou-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Meteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, VPC-2022-3843</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213914v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using behavioral observations in freestalls and at milking to improve pain detection in dairy cows after lipopolysaccharide-induced clinical mastitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ginger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1411,51 +1411,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of two laboratory methods for beef intramuscular fat quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bardou-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1701,51 +1701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Listrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2207,51 +2207,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of beef meat fatty acid composition by visible-near-infrared spectroscopy was improved by preliminary freeze-drying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Listrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2961,278 +2961,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary plant extracts combined with vitamin E limit the discoloration in stored n-3 PUFA rich meat</w:t>
+                <w:t xml:space="preserve">Plasma indicators of bovine health: impacts of diet supplementations and pre-slaughter stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Delosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/as.2018.91003⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2018.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619054v1</w:t>
+                <w:t xml:space="preserve">hal-02619133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma indicators of bovine health: impacts of diet supplementations and pre-slaughter stress</w:t>
+                <w:t xml:space="preserve">Dietary plant extracts combined with vitamin E limit the discoloration in stored n-3 PUFA rich meat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Delosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Parafita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Habeanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 21, pp.1-11. </w:t>
+              <w:t xml:space="preserve">Agricultural Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 09 (01), pp.23-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2018.10.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4236/as.2018.91003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02619133v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting colon luminal lipid peroxidation limits colon carcinogenesis associated with red meat consumption</w:t>
               </w:r>
@@ -3538,51 +3538,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Listrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 33 (3), pp.1-8</w:t>
@@ -4007,337 +4007,349 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carcass traits, contractile muscle properties and meat quality of grazing and feedlot Barbarine lamb receiving or not olive cake</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">An innovative approach combining Animal Performances, nutritional value and sensory quality of meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Listrat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Ruminant Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2016.10.028⟩</w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 122, pp.163 - 172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2016.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637393v1</w:t>
+                <w:t xml:space="preserve">hal-01417538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative approach combining Animal Performances, nutritional value and sensory quality of meat</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+                <w:t xml:space="preserve">Carcass traits, contractile muscle properties and meat quality of grazing and feedlot Barbarine lamb receiving or not olive cake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hania Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Majdoub-Mathlouthi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Listrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Listrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2016.08.004⟩</w:t>
+              <w:t xml:space="preserve">Small Ruminant Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 145, pp.85-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2016.10.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417538v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douleurs animales. 2. Evaluation et traitement de la douleur chez les ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Paulmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4386,1186 +4398,1186 @@
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 28 (3), pp.217-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douleurs animales. 1. Les mécanismes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Paulmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 28 (3), pp.217-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breeds and muscle types modulate performance of near-infrared reflectance spectroscopy to predict the fatty acid composition of bovine meat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît-Pierre Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mairesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meat Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 99, pp.104-112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.meatsci.2014.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douleur des animaux de rente : mécanismes et signes cliniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Guatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point vétérinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 343, pp.54-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extruded linseed and rapeseed both influenced fatty acid composition of total lipids and their polar and neutral fractions in longissimus thoracis and semitendinosus muscles of finishing Normand cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Habeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esperanza Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meat Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 96, pp.99-107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.meatsci.2013.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critères comportementaux d’évaluation de la douleur chez les ruminants d’élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël R. Guatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point vétérinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 343, pp.60-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New approach to improve the calibration of main fatty acids by near-infrared reflectance spectroscopy in ruminant meat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît-Pierre Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Prache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Production Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 54 (10), pp.1848-1852. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1071/AN14328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02639405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of ageing on meat quality of the one humped camel (Camelus dromedarius)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omer Abdelhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulaiman Babiker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emirates Journal of Food and Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 25 (2), pp.150-158. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.9755/ejfa.v25i2.15402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A grass-based diet favours muscle n-3 long-chain PUFA deposition without modifying gene expression of proteins involved in their synthesis or uptake in Charolais steers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Cherfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7 (11), pp.1833 - 1840. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1751731113001432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breed and dietary linseed affect gene expression of enzymes and transcription factors involved in n-3 long chain polyunsaturated fatty acids synthesis in longissimus thoracis muscle of bulls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Cherfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5574,1050 +5586,1050 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 91 (7), pp.3059-3069. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas2012-6112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02641808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of enzymes and transcription factors involved in n-3 long chain PUFA biosynthesis in Limousin bull tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Cherfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 47 (4), pp.391-401. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11745-011-3644-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptations of hepatic amino acid uptake and net utilisation contributes to nitrogen economy or waste in lambs fed nitrogen- or energy-deficient diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kraft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 5 (5), pp.678-690. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1751731110002302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of 6 weeks of n-3 fatty acids and antioxidant mixture on lipid peroxidation at rest and postexercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Filaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Massart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rouveix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rosado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 111 (8), pp.1829 - 1839. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00421-010-1807-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct metabolism of linoleic and linolenic acids in liver and adipose tissues of finishing Normande cull cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 5 (7), pp.1090-1098. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731111000073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of plant antioxidant in n-3 polyunsaturated fatty acid-enriched diet on fatty acid composition and sensorial attributes of dry-cured ham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mairesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Benet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Meteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve H. Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 46 (12), pp.2656 - 2662. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2621.2011.02797.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of weaning and finishing feeding treatment on fatty acids, especially cis and trans C18:1 isomers, in the Longissimus thoracis muscle of Galician Blond calves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esperanza Bispo Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Monserrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 5 (5), pp.802 - 812. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1751731110002338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En quoi la connaissance des performances d'une méthode permet-elle d'optimiser la mise en place d'une expérimentation animale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, N° Spécial: Validation des méthodes, pp.73-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02654647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant extracts combined with vitamin E in PUFA-rich diets of cull cows protect processed beef against lipid oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Habeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Parafita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6626,269 +6638,269 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meat Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 85 (4), pp.676-683. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2010.03.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of 6 weeks of n-3 fatty acide supplementation on oxidative stress in judos athletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Filiaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Massart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rouveix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Rosado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sport Nutrition and Exercise Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 20 (6), pp.496-506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des acides gras polyinsaturés n-3 et des antioxydants alimentaires sur les acides gras de la viande et la lipoperoxydation chez le bovin en finition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Habeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Parafita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6897,132 +6909,132 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 17 (1), pp.30-36. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ocl.2010.0283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des acides gras polyinsaturés n-3 et des antioxydants alimentaires sur les acides gras de la viande et la lipoeroxydation chez le ruminant en finition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Habeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Parafita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7031,132 +7043,132 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 45, pp.301-309. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2010.06.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterising the emotional reactivity of cows to understand and predict their stress reactions to the slaughter procedure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7165,290 +7177,290 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 125, pp.9-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.applanim.2010.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02659892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific features of muscles and meat from ‘AOC’ guaranteed-origin Taureau de Camargue beef cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Gatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Fiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livestock Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 129 (1-3), pp.31-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.livsci.2009.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colour, lipid and protein stability of Rhea americana meat during air- and vacuum-packaged storage: influence of muscle on oxidative processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata R. Schmidt Filgueras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Gatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7457,144 +7469,144 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meat Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 86 (3), pp.665-673. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.meatsci.2010.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hepatic metabolism of glucose and linoleic acid varies in relation to susceptibility to fatty liver in ad libitum-fed Muscovy and Pekin ducks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Davail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7603,645 +7615,645 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 101, pp.510-517. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0007114508019892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives offertes par les approches en «omique» pour l’amélioration de la durabilité de l’élevage des herbivores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Boudra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 22 (5), pp.385-396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant polyphenols associated with vitamin E can reduce plasma lipoperoxidation in dairy cows given n-3 polyunsaturated fatty acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 92 (12), pp.6095-6104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3168/jds.2009-2087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid peroxidation and antioxidant status in rat: effect of food restriction and wheel running</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Filaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rouveix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Massart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gladine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne M.-J. Davicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 107 (2), pp.243-250. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00421-009-1121-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">9cis, 11trans conjugated linoleic acid (CLA) is synthesised and desaturated into conjugated 18 : 3 in bovine adipose tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Loreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2 (4), pp.645-652. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S175173110700153X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food restriction and refeeding in lambs influence muscle antioxidant status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8249,280 +8261,280 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2 (5), pp.738-745. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1751731108001742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels intérêts de la diversité floristique des prairies permanentes pour les ruminants et les produits animaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Prache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 21 (2), pp.181-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02669162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the hepatic metabolism of glucose and linoleic acid influenced by species in overfed ducks?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Davail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8531,274 +8543,274 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 151 (4), pp.576-581. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cbpa.2008.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioavailability and antioxidant capacity of plant extracts rich in polyphenols, given as a single acute dose, in sheep made highly susceptible to lipoperoxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gladine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Rock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 98 (4), pp.691-701. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0007114507742666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The antioxidative effect of plant extracts rich in polyphenols differs between liver and muscle tissues in rats fed n-3 PUFA rich diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gladine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Rock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8807,420 +8819,420 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 139 (3-4), pp.257-272. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2007.01.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant extracts rich in polyphenols (PERP) are efficient antioxidants to prevent lipoperoxidation in plasma lipids from animals fed n−3 PUFA supplemented diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gladine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Rock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 136 (3-4), pp.281-296. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2006.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Butters rich either in trans-10-C18:1 or in trans-11-C18:1 plus cis-9, trans-11 CLA differentially affect plasma lipids and aortic fatty streak in experimental atherosclerosis in rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lorenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 1 (3), pp.467-476. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S175173110770530X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of maturation and cooking treatments on the nutritional value of bovine meats: Water losses and vitamin B12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.P. Prévéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane L. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9239,444 +9251,444 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meat Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 73 (3), pp.451-458</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antioxidant status and oxidative stress in professional rugby players: Evolution throughout a season</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Finaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Scislowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Vidalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 27 (2), pp.87-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological characteristics of a group of fighting bulls (Brava breed)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ameslant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 157 (5), pp.293-301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competition and food restriction effects on oxidative stress in judo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Finaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Degoutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Scislowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rouveix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 27 (10), pp.834-841</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métabolisme lipidique et qualité des acides gras de la viande chez le veau préruminant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9709,1097 +9721,1097 @@
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 25 (6), pp.196-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestation linked radical oxygen species fluxes and vitamins and trace mineral deficiencies in the ruminant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Aurousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 46 (6), pp.601-620. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/rnd:2006045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00900649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors influencing proportion and composition of CLA in beef</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+                <w:t xml:space="preserve">Variations in carotenoids, fat-soluble micronutrients, and color in cows’ plasma and milk following changes in forage and feeding level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Grolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Peyron</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 73 (2), pp.258-268</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 89 (7), pp.2634-2648</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655673v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in carotenoids, fat-soluble micronutrients, and color in cows’ plasma and milk following changes in forage and feeding level</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Grolier</w:t>
+                <w:t xml:space="preserve">Factors influencing proportion and composition of CLA in beef</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pradel</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Micol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 89 (7), pp.2634-2648</w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 73 (2), pp.258-268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655390v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conjugated linoleic acid isomers and their conjugated derivatives inhibit growth of human cancer cell lines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Debiton</w:t>
+                <w:t xml:space="preserve">Effect of dietary n-6 and n-3 polyunsaturated fatty acids on peroxidability of lipoproteins in steers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Scislowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Laplaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anticancer Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 40 (12), pp.1245-1256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11745-005-1492-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679711v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of dietary n-6 and n-3 polyunsaturated fatty acids on peroxidability of lipoproteins in steers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Laplaud</w:t>
+                <w:t xml:space="preserve">Conjugated linoleic acid isomers and their conjugated derivatives inhibit growth of human cancer cell lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Debiton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Berdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lipids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Anticancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 25 (6B), pp.3943-3949</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677540v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaccenic acid metabolism in the liver of rat and bovine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Loreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 40 (3), pp.295-301. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11745-005-1385-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of dietary n-6 or n-3 polyunsaturated fatty acids protected or not against ruminal hydrogenation on plasma lipids and their susceptibility to peroxidation in fattening steers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Scislowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Laplaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 83 (9), pp.2162-2174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro metabolism of rumenic acid in bovine liver slices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Sebedio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 45 (4), pp.441-451. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/rnd:2005039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00900578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary linoleic acid-induced hypercholesterolemia and accumulation of very light HDL in steers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Scislowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10827,87 +10839,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 39 (2), pp.125-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle des phénomènes oxydatifs pendant la gestation chez les monogastriques et les ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Aurousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10922,203 +10934,203 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 17 (5), pp.339-354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02677073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linoleate supplementation in steers modifies lipid composition of plasma lipoproteins but does not alter their fluidity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Scislowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 91, pp.575-584. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1079/BJN20041089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small intestine and liver microsomal triacyglycerol transfer protein in the bovine and rat: Effects of dietary coconut oil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11150,542 +11162,542 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 87, pp.3858-3868. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.S0022-0302(04)73525-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro comparison of hepatic metabolism of 9cis-11 trans and 10trans-12cis isomers of CLA in the rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Loreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 38 (2), pp.157-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des hépatoprotecteurs en début de lactation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réussir. Lait Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 165, pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02670338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence d'une alimentation à base d'herbe sur la lipoperoxydation et le potentiel antioxydant dans le plasma et les muscles de boeufs en finition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, hs, pp.77-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02673590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité des enzymes antioxydantes et lipoperoxydation dans le foie et les muscles chez le bouvillon recevant des rations enrichies en huile de tournesol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Scilowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 14 (suppl.), pp.146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02685539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de rations enrichies en huile de tournesol sur les lipoprotéines plasmatiques chez le bouvillon à l'engraissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Scislowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11700,319 +11712,319 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 14 (suppl.), pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02687970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets comparés de l'apport de graines de tournesol dans la ration à l'infusion duodénale d'huile de tournesol sur la composition en acides gras des muscles et du foie chez le bouvillon en fin d'engraissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Razavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Scislowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 14, pp.61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02696485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluidité et susceptibilité à la peroxydation des lipoprotéines du bouvillon recevant des rations enrichies en huile de tournesol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Scilowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 14 (suppl.), pp.151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02698794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of milk diets containing beef tallow or coconut oil on the fatty acid metabolism of liver slices from preruminant calves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12054,113 +12066,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 84 (3), pp.309-318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02694227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects od dietary coconut oil on fatty acid oxidation capacity of the liver, the heart and skeletal muscles in the preruminant calf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.H. Veerkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12175,73 +12187,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 82 (4), pp.299-308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02692923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatty acid metabolism in liver slices : A comparison between the rat and pre-ruminant calf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12283,73 +12295,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 39 (1), pp.86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02687699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolipoprotein B production and very low density lipoprotein secretion by calf liver slices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12358,140 +12370,140 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.E. Samson-Bouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 126 (1), pp.188-193. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/oxfordjournals.jbchem.a022421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatty acid metabolism in liver slices: a comparison between the rat and preruminant calf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12533,73 +12545,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 39 (1), pp.86-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00900260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport sanguin et métabolisme tissulaire des lipides chez le veau de boucherie. Effets du remplacement de suif par de l'huile de coprah dans l'aliment d'allaitement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12608,280 +12620,280 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 12 (4), pp.273-285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02696353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmental changes in apolipoprotein B gene expression in the liver of fetal calves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of the Neonate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 74 (3), pp.233-242. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000014029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02695091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of dietary coconut oil on blood transport and in vivo hepatic metabolism of fatty acids in the preruminant calf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Picherit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12896,73 +12908,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 38 (2), pp.203-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00900180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleate oxidation by liver slices taken from preruminant calves fed a milk replacer containing beef tallow or coconut oil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13004,73 +13016,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 38 (2), pp.204-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00900181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism of liver steatosis in early lactation cows : Effects of hepatoprotector agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13079,106 +13091,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Cornell Nutrition Conference for Feed Manufacturers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 1998, pp.27-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02698233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleate oxidation by liver slices taken from preruminant calves fed a milk replacer containing beef tallow or coconut oil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13220,463 +13232,463 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 38 (2), pp.204-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatty acid metabolism and very low density lipoprotein secretion in liver slices from rats and preruminant calves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of dietary coconut oil on the density distribution and the chemical composition of plasma lipoproteins in the preruminant calf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Picherit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 124 (6), pp.1212-1219</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 38 (2), pp.205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02688792v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02688087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dietary coconut oil on the density distribution and the chemical composition of plasma lipoproteins in the preruminant calf</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fatty acid metabolism and very low density lipoprotein secretion in liver slices from rats and preruminant calves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 38 (2), pp.205-205</w:t>
+              <w:t xml:space="preserve">Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 124 (6), pp.1212-1219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00900182v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02688792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of dietary coconut oil on the density distribution and the chemical composition of plasma lipoproteins in the preruminant calf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Picherit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 38 (2), pp.205</w:t>
+              <w:t xml:space="preserve">, 1998, 38 (2), pp.205-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02688087v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00900182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of dietary coconut oil on blood transport and in vivo hepatic metabolism of fatty acids in the preruminant calf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Picherit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13691,113 +13703,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 38 (2), pp.203-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02693083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l'huile de coprah sur la distribution et la composition des lipoprotéines plasmatiques chez le veau préruminant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pechery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13812,113 +13824,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 11 (4), pp.301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02689508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l'huile de coprah sur le transport sanguin et le métabolisme hépatique in vivo des acides gras chez le veau préruminant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Picherit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13933,73 +13945,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 11 (4), pp.301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02686706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxydation de l'oléate par des explants en survie issus de foie de veaux préruminants recevant un aliment lacté à base de suif ou d'huile de coprah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14041,208 +14053,208 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 11 (4), pp.291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02686707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hepatic gene expression of apolipoprotein B100 during early lactation in underfed, high producing dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 80, pp.657-666</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02684889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-animal variability in the energy expenditure of splanchnic tissues in preruminant calves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14257,73 +14269,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 55 (1A), pp.A61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02693504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid absorption and hepatic metabolism in ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14352,73 +14364,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 55 (1B), pp.39-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02684680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of VLDL synthesis and secretion in the liver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14460,87 +14472,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 36, pp.375-389</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02686066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of diets containing tallow and soybean oil with and without cholesterol on hepatic metabolism of lipids and lipoproteins in the preruminant calf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Leplaix-Charlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14555,316 +14567,316 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 79, pp.1826-1835</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02684101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma lipoproteins in preruminant calves fed diets containing tallow or soybean oil with and without cholesterol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Leplaix-Charlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Laplaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Chapman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 79, pp.1267-1277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02687892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circadian changes in net nutrient fluxes across the portal-drained viscera, the liver, and the hindquarters in preruminant calves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 74 (4), pp.895-907</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02689594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of four methods for isolating large mRNA : Apolipoprotein B mRNA in bovine and rat livers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14879,73 +14891,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 242, pp.77-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02687123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of VLDL synthesis and secretion in the liver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14987,2511 +14999,2511 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 36 (4), pp.375-389</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00899847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéatose hépathique : mécanismes et traitements nutritionnels chez la vache laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point vétérinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 27, pp.741-748</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02700949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of dietary fat and L-methionine on the hepatic metabolism of very low density lipoproteins in the preruminant calf, Bos spp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Auboiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jc Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mj Chapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 35 (2), pp.167-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00899742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circadian changes in energy expenditure in the preruminant calf: whole animal and tissue level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vermorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 73, pp.552-564</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02705926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of energy metabolism to undernutrition in ewes. Contribution of portal-drained viscera, liver and hindquarters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 73 (2), pp.209-226. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1079/BJN19950024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02713553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of portal infusions of methionine on plasma concentrations and estimated hepatic balances of metabolites in underfed preruminant calves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Auboiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 43 (3), pp.299-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00889038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of dietary cholesterol and fatty acids on the lipid composition of muscle in the preruminant calf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Leplaix-Charlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lesty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Souchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 43, pp.S48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02705968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hepatic apo B and mRNA apo B levels in the underfed high-producing dairy cow during early lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Lefaivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 43 (Suppl1), pp.47s-48s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00889129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma and hepatic lipids and lipoproteins in the underfed high-yielding dairy cow during early lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinette Martinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Leplaix-Charlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lefaivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 43, pp.46s-47s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02705650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of dietary cholesterol and fatty acids on the lipid composition of muscle in the preruminant calf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Leplaix-Charlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Leoty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Souchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 43 (Suppl1), pp.48s-48s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00889130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of para-amino-hipurric acid to measure blood flows through portal-drained-viscera, liver and hindquarters in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lefaivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 122, pp.299-308. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0021859600087499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02708108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular forms, gastro-entero-pancreatic production and hepatic clearance of gastrin and somastostatin in the preruminant calf. Effect of dietary protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Chayvialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Huërou-Luron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mouats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Society of Nutrition Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 3, pp.294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02708759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of portal infusions of methionine on plasma concentrations and estimated hepatic balances of metabolites in underfed preruminant calves</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Audigier</w:t>
+                <w:t xml:space="preserve">Body lipid mobilization, acetonemia and hepatic steatosis in the underfed high-yielding dairy cow during early lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Auboiron</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R Lefaivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Tourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 43 (3), pp.299</w:t>
+              <w:t xml:space="preserve">, 1994, 43 (Suppl1), pp.46s-46s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02708854v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00889126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body lipid mobilization, acetonemia and hepatic steatosis in the underfed high-yielding dairy cow during early lactation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A Ollier</w:t>
+                <w:t xml:space="preserve">Effects of portal infusions of methionine on plasma concentrations and estimated hepatic balances of metabolites in underfed preruminant calves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Auboiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 43 (Suppl1), pp.46s-46s</w:t>
+              <w:t xml:space="preserve">, 1994, 43 (3), pp.299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00889126v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02708854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Body lipid mobilization, acetonemia and hepatic steatosis in the underfed high-yielding dairy cow during early lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lefaivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Tourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 43, pp.S46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02703387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of dietary cholesterol and saturated to polyunsaturated fatty-acid ratio on the heterogeneity of LDL and HDL particles in the 1.040-1.090 g/ml interval in the preruminant calf, Bos spp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Leplaix-Charlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Laplaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 34 (6), pp.622-623</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02700064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipoprotein metabolism in the preruminant calf: effect of high fat diet supplemented with L-methionine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Auboiron</w:t>
+                <w:t xml:space="preserve">Hepatic apo B and mRNA apo B levels in the underfed high-producing dairy cow during early lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lefaivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 77, pp.1870-1881</w:t>
+              <w:t xml:space="preserve">Annales de zootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 43, pp.47s-48s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02706357v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02704396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of para-amino hippuric acid to measure blood flows through portal-drained-viscera, liver and hindquarter in sheep</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ortigues</w:t>
+                <w:t xml:space="preserve">Lipoprotein metabolism in the preruminant calf: effect of high fat diet supplemented with L-methionine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Auboiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Lefaivre</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Chapman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 122, pp.299-308</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 77, pp.1870-1881</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02711446v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02706357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postprandial changes of the in vivo hepatic metabolism of lipoproteins in the preruminant calf, Bos spp</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+                <w:t xml:space="preserve">Use of para-amino hippuric acid to measure blood flows through portal-drained-viscera, liver and hindquarter in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lefaivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 34 (6), pp.621-622</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 122, pp.299-308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02701238v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02711446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatic apo B and mRNA apo B levels in the underfed high-producing dairy cow during early lactation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Françoise Duboisset</w:t>
+                <w:t xml:space="preserve">Postprandial changes of the in vivo hepatic metabolism of lipoproteins in the preruminant calf, Bos spp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de zootechnie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 43, pp.47s-48s</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 34 (6), pp.621-622</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02704396v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02701238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of dietary cholesterol and saturated to polyunsaturated fatty-acid ratio on the hererogeneity of LDL and HDL particles in the 1.040-1.090 g/ml interval in the preruminant calf, Bos spp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Leplaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non Renseigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pm Laplaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 34 (6), pp.622-623</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00899701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma and hepatic lipids and lipoproteins in the underfed high-yielding dairy cow during early lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Martinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Leplaix-Charlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Lefaivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 43 (Suppl1), pp.46s-47s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00889127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postprandial changes in the hepatic metabolism of lipoproteins in the preruminant calf, Bos spp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17507,1379 +17519,1379 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 34 (6), pp.621-622</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00899699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term effects of oestradiol, T3 or insulin infusions on plasma concentrations and estimated hepatic balances of metabolites in energy-deprived preruminant calves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Auboiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 42 (2), pp.207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02705917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of various levels of dietary triglycerides on hepatic metabolism of very low density lipoproteins in the preruminant calf, Bos spp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Auboiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Leplaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 42 (2), pp.205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02704403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of dietary cholesterol on hepatic metabolism of triglyceride-rich lipoproteins in the preruminant calf, Bos spp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Leplaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Laplaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Chapman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 32 (5-6), pp.490</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02708522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of energy metabolism to undernutrition in adult ewes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Houzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Vermorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 42 (2), pp.213-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00888941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of various levels of dietary triglycerides on hepatic metabolism of very low density lipoproteins in the preruminant calf, Bos spp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Auboiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Leplaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 42 (2), pp.205-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00888933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term effects (5 days) of oestradiol, T3 or insulin injections on plasma concentrations and estimated hepatic balances of metabolites in energy underfed preruminant calves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Auboiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 42 (2), pp.101-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02708064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term effects (5 days) of œstradiol, T3 or insulin injections on plasma concentrations and estimated hepatic balance of metabolites in energy-deprived preruminant calves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Auboiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 42 (2), pp.208-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00888936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term effects of oestradiol, T3 or insulin infusions on plasma concentrations and estimated hepatic balances of metabolites in energy-deprived preruminant calves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Auboiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 42 (2), pp.207-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00888935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of food intake and milk yield on portal and hepatic vein blood flows of high-yielding dairy cows in early lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Lefaivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 32 (5-6), pp.505-505</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00899561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of dietary cholesterol on hepatic metabolism of triglyceride-rich lipoproteins in the preruminant calf, Bos spp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Leplaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pm Laplaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mj Chapman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 32 (5-6), pp.490-490</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00899547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estrogen-induced changes in the hepatic metabolism of plasma lipoproteins in the pre-ruminant calf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Auboiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lefaivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Chapman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 41, pp.117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02705853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portal-drained viscera (PDV) and hepatic balance of energy metabolites in high-yielding cows. Effects of a fat supplement on PDV rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Vacelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18894,100 +18906,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 32 (5-6), pp.501</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02700484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portal-drained viscera (PDV) and hepatic balance of energy metabolites in high-yielding cows. Effects of a fat supplement on PDV rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm Vacelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19002,113 +19014,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 32 (5-6), pp.501-501</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00899557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude in vivo du métabolisme hépatique sur 24 heures chez le veau vigile. Exemple : Le catabolisme du cortisol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dauprat-Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19127,3189 +19139,3189 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAL Sciences et Techniques de l'Animal de Laboratoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 17, pp.69-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02706361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of parathyroid hormone-related protein on hepatic IGF-1 production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Davicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lefaivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACTA ENDOCRINOLOGICA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 126, pp.430-433</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02714709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of food intake and milk yield on portal and hepatic vein flows of high-yielding dairy cow in early lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lefaivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 32 (5-6), pp.505</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02703475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of lysine and methionine on in vivo hepatic secretion of VLDL in the high hielding dairy cow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 75, pp.279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02702325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estrogen-induced changes in the hepatic metabolism of plasma lipoproteins in the pre-ruminant calf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Auboiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Lefaivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mj Chapman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 41 (1), pp.117-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00888820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intestinal lymph and plasma lipoproteins in the preruminant calf : partial resolution of particle heterogeneity in the 1.040-1.090 g/ml interval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Michel Laplaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Beaubatie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. John Chapman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Lipid Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 32 (9), pp.1429-1439</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02705374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport des acides aminés dans l'aire splanchnique par le plasma sanguin et le sang chez le veau préruminant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ml Houlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Patureau Mirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Lefaivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 31 (4), pp.399-410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00899459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport des acides amines dans l'aire splanchnique par le plasma sanguin et le sang chez le veau preruminant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Houlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Patureau-Mirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lefaivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 31 (4), pp.399-410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02715686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipoproteins and apolipoproteins in intestinal lymph of the preruminant calf, Bos spp., at peak lipid absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Michel Laplaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. John Chapman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Lipid Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 31 (10), pp.1781-1792</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02705370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steroid hormone may modulate hepatic somatomedin C production in newborn calves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Davicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Opmeer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of the Neonate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 58, pp.16-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02699698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la vitesse d'absorption des acides aminés sur leur bilan hépatique chez le veau préruminant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ml Houlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Patureau-Mirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Bauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 30 (1), pp.135-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00899234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of kinetics of gastric emptying on hepatic IGF1 production in young calves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Davicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Opmeer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 34, pp.42-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02703795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the respective density distributions of low- and high-density lipoprotein particles in bovines plasma and lymph by immunoassay of apoproteins A-I and B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Auboiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Laplaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Levieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 6 (suppl.), pp.227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02699539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of the portal venous pathway to the transport of intestinal triglyceride-rich lipoproteins in the preruminant calf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Laplaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lefaivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Chapman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 2, pp.S228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02704102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the respective density distributions of low-and high-density lipoprotein particles in bovine plasma and lymph by immunoassay of apoproteins A-I and B</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Importance of the portal venous pathway to the transport of intestinal triglyceride-rich lipoproteins in the preruminant calf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pm Laplaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Lefaivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mj Chapman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1990, 30 (Suppl2), pp.227s-227s</w:t>
+              <w:t xml:space="preserve">, 1990, 30 (Suppl2), pp.228s-228s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00899366v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00899367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of the portal venous pathway to the transport of intestinal triglyceride-rich lipoproteins in the preruminant calf</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of the respective density distributions of low-and high-density lipoprotein particles in bovine plasma and lymph by immunoassay of apoproteins A-I and B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Auboiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pm Laplaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Levieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1990, 30 (Suppl2), pp.228s-228s</w:t>
+              <w:t xml:space="preserve">, 1990, 30 (Suppl2), pp.227s-227s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00899367v1</w:t>
+                <w:t xml:space="preserve">hal-00899366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parathyroid hormone and calcitonin may modulate hepatic IGF-I production in calves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Davicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Barlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACTA ENDOCRINOLOGICA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 123, pp.471-475</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02711679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diurnal pattern of plasma cortisol in preruminant calves fasted of fed different milk proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gardy-Godillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 72 (7), pp.1842-1846</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02717156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma lipoproteins and apolipoproteins, in the preruminant calf, Bos spp : Density distribution, physicochemical properties, and the in vivo evaluation of the contribution of the liver to lipoprotein homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Michel Laplaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Forgez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Goulinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Lipid Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 30 (10), pp.1499-1514</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02728216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daily metabolism and hepatic balance studies of plasma cortisol and aldosterone in the preruminant calf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gardy-Godillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Steroids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 53 (1-2), pp.49-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02720564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrient effects on the hepatic production of somatomedin C (IGF1) in the milk-fed calf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Davicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Opmeer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 62, pp.425-437</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02722214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nycthemeral changes in plasma cortisol levels in preruminant calves with different milk proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gardy-Godillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronobiology International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 5 (4), pp.345-351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02726951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for continuous measurement of blood metabolite hepatic balance in conscious preruminant calves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lefaivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Donnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 71, pp.1632-1637</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02717376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production gastro-entero-pancreatique et captation hepatique de la gastrine et de la somatostatine chez le veau preruminant recevant des proteines de lait ou de lactoserum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Chayvialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Toullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 28 (Suppl1), pp.163-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02728114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production gastro-entéro-pancréatique et captation hépatique de la gastrine et de la somatostatine chez le veau préruminant recevant des protéines de lait ou de lactosérum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Chayvialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Toullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mouats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 28 (Suppl1), pp.163-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00899014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'hormone somatotrope sur la production hepatique de somatomedine C (IGF1) chez le jeune veau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Davicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Barlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 82 (3), pp.41 A-42 A</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02722174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de l'effet stimulant de deux neuro-peptides (thyréolibérine - TRH - et peptide vaso-actif intestinal - VIP -) sur la sécrétion de l'hormone de croissance (GH) du rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Bluet-Pajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. F. Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Pressac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 27 (2B), pp.481-489</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00898656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations nycthémérales de la lipémie et de la glycémie au niveau des voies afférentes et efférentes du foie chez le veau préruminant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -22325,241 +22337,241 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 26 (1B), pp.371-372</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00898439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo hepatic balance of lipids and glucose in the calf; Effect of sorbitol intake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Levaivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1984, 64, pp.238-239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02719152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of 1,25-dihydroxycholecalciferol on the mineral content of foetal guinea pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Barlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. D. Braithwaite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1983, 23 (2A), pp.235-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00898045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22569,560 +22581,560 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REIMS (Rapid Evaporative Ionisation Mass Spectrometry) prediction of beef sensory quality and its relationships to fat level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Birse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Jan 2024, Florence, Italy. pp.433</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dairy cow inflammatory status is modulated by physiological stage and feed restriction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de la Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pain detection of cows with mastitis in the barn and at milking: a piece of cake?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ginger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rautenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Buiatrics Congress - Madrid 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Association for Buiatrics, Sep 2022, Madrid, Spain. pp.139-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04981745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breeders of local cattle breeds take up the question of the intrinsic and extrinsic qualities of their meat in collaboration with researchers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couvreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chaabouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2022, Paris, France. pp.444-448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03960127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress oxydant, performances et santé chez les animaux de rente - des périodes critiques communes à différentes espèces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23131,455 +23143,455 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseau SOS-Agro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03381673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'Animal à la viande &amp;quot;L'alimentation avec ou sans viande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Débat Ville Apprenante Clermont-Ferrand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt d’une approche multiparamétrique pour évaluer différents types de douleur chez le ruminant</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Herry</w:t>
+                <w:t xml:space="preserve">Prédiction des qualités nutritionnelles et sensorielles de la viande de ruminants par une méthode non invasive : la spectrophotométrie procge infrarouge (SPIR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Denoyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mairesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des GTV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journées CREa-viande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735867v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction des qualités nutritionnelles et sensorielles de la viande de ruminants par une méthode non invasive : la spectrophotométrie procge infrarouge (SPIR)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Guillon</w:t>
+                <w:t xml:space="preserve">Intérêt d’une approche multiparamétrique pour évaluer différents types de douleur chez le ruminant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Lussert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Paulmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées CREa-viande</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales des GTV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790653v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioral and patho-physiological response as possible signs of pain in dairy cows during Escherichia con mastitis: A pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23638,336 +23650,336 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Annual Meeting of the European College of Animal Welfare and Behavioural Medicine (ECAWBM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre l'alimentation des animaux et l'oxydation. Journée Débat &amp;quot;Oxydation et altération des viandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journée de l'UMT Newcarn</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, clermont ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité nutritionnelle des viandes et santé animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Bovin Viande de la société Valorex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Bonchamp les Laval, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des agneaux à l'allaitement artificiel en bonne santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Kling-Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Edition Tech-Ovin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Bellac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03617845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse comportementale et patho-physiologique des vaches laitières lors d’une mammite expérimentale à Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24026,142 +24038,142 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RMT bien-être animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existe-t-il des marqueurs objectifs de la souffrance animale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. journées de la recherche BBC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiparametric approach to discriminate the impacts of different degrees of invasiveness of surgical procedures in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24220,73 +24232,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International European Congress of Behavioural Medicine and Animal Welfare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Samorin, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations entre la tendreté et la composition en acides gras des viandes bovines sont elles stables selon le sexe et la race ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24295,1102 +24307,1102 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Listrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification par spectroscopie proche infrarouge des gros bovins ou des carcasses suivant le profil en acides gras des viandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Certenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Jabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mairesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Falguères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées Sciences du Muscle et Technologies des Viandes (16èmes JSMTV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Paris, France. pp.75-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relating beef production at farm level to human health, and the state of art of meat substitutes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prédiction de la composition en acides gras de la viande bovine en fonction de l’alimentation des animaux par méta-analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît-Pierre Mourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Berthelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom</w:t>
+              <w:t xml:space="preserve">16. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739005v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la mise en allaitement artificiel sur la santé, le comportement et les performances des agneaux</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Boivin</w:t>
+                <w:t xml:space="preserve">Relating beef production at farm level to human health, and the state of art of meat substitutes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">67. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602290v1</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de la composition en acides gras de la viande bovine en fonction de l’alimentation des animaux par méta-analyse</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît-Pierre Mourot</w:t>
+                <w:t xml:space="preserve">Impact de la mise en allaitement artificiel sur la santé, le comportement et les performances des agneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604399v1</w:t>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation et réduction de la douleur lors d'interventions chirurgicales. Développement de méthodes alternatives à la chirurgie pour l’expérimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Apr 2016, Tours, France. 115 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction du profil en acides gras polyinsaturés n-6 et n-3 a partir des acides gras majeurs dans la viande bovine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît-Pierre Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mairesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Certenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées Sciences du Muscle et Technologies des Viandes (16èmes JSMTV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Paris, France. pp.67-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment améliorer la valeur nutritionnelle de la viande vis-à-vis de sa compositon en lipides ? Exemple d'une recherche académique conduite chez le ruminant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Cap Aliment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of fatty acid composition of beef using near infrared spectroscopy: tissues and samples preparation effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît-Pierre Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mairesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Certenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61. International Congress of Meat Science and Technology (ICoMST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrition, Santé Animale, Qualité : Comment les mesurer dans mon steak ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mairesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées de la Recherche BBC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Chateaugirond, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodological approach to assess the interactions between animal performances, nutritional value and sensory quality of meat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -25412,110 +25424,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Listrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61. International Congress of Meat Science and Technology (ICoMST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Est-il possible d'améliorer la qualité nutritionnelle des viandes bovines sans altérer leur qualité sensorielle ni les performances animales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -25537,485 +25549,485 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Listrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New approach to improve the calibration of main fatty acids by near-infrared reflectance spectroscopy in ruminant meat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît-Pierre Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Prache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint ISNH/ISRP International Conference 2014 : Harnessing the Ecology and Physiology of Herbivores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Canberra, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Need to conciliate beef quality, farm efficiency, environment preservation and animal welfare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2013, Nantes, France. 660 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of polyunsatured fatty acid content in bovine muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît-Pierre Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mairesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Nantes, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in net hepatic flux of nutrients by the deacetylation of p-aminohippuric acid in dairy cows (session 21 - theatre 6)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Miguel Rodriguez Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -26037,146 +26049,146 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63rd Annual Meeting of the European Association of Animal Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2012, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les services rendus par les prairies permanentes à la qualité des produits animaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Prache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26195,303 +26207,303 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prairies Permanentes : de nouveaux atouts pour demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). Paris, FRA., Apr 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxydation des lipides et des protéines des viandes au cours des processus de transformation : mécanismes, conséquences et prévention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Gatellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Caen, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of pain in dairy cows after a surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Paulmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Alexandridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium of Animal Biology and Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant extracts combined with vitamin E in PUFA-rich diets given to cull cows protect a 9 month frozen storage meats towards lipid peroxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26519,819 +26531,819 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57. International Congress of Meat Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Belgian Association of Meat Science and Technology (BAMST). Ghent, BEL., Aug 2011, Ghent, Belgium. 714 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cis and trans isomers of 18:1 in longissimus thoracis muscle are diversely altered in Angus, Limousin and Blonde d'Aquitaine bulls given linseed-enriched diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limiting enzymes of docosahexaenoic acid synthesis in bovine tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Cherfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lipoperoxydation: principes et conséquences - Exemple d’un apport en antioxydants alimentaires dans la prévention de la lipoperoxydation dans la viande bovine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Thomas-Parafita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gladine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Rencontre SFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications du transcriptome musculaire en réponse au stress avant l’abattage chez les bovins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Foye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Cherfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensory qualities of longissimus muscle from finished young bulls offered diets enriched in linseed and antioxydants supplements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Meteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Symposium on the Nutrition of Herbivores (ISNH8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Aberystwyth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêts des antioxydants dans la prévention des virements de couleur liés aux phénomènes d'oxydation dans la viande bovine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Parafita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Vialter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stress Oxydant, Oxydation et Industrie Agro-Alimentaire : Réaction de Maillard et Oxydation des Acides Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française des Antioxydants (SFA). FRA., Apr 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of plant extracts combined with vitamin E in polyunsaturated fatty acidsrich diets given to cull cows on lipid oxydation of meats a 9 month frozen storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Delosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -27373,573 +27385,573 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57. International Congress of Meat Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Belgian Association of Meat Science and Technology (BAMST). BEL., Aug 2011, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport d'anti-oxydants dans la ration alimentaire du bouc, de l'étalon et du verrat : effet sur la qualité des spermatozoïdes et sur leur aptitude à la conservation in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Gaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice F. Reigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Tours, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du stress pré-abattage sur l’expression des gènes impliqués dans la régulation de la lipoperoxydation dans le muscle de bovin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Cherfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et régulation nutritionnelle des enzymes impliquées dans la synthèse tissulaire des acides gras polyinsaturés longue chaîne (AGPI LC) n-3 d'intérêt pour l'homme chez le ruminant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Cherfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Tours, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'addition de palmitostéarine à la ration n'altère pas la valeur nutritionnelle des acides gras de la viande chez la vache Normande en finition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Habeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of linseed and antioxidant supplements on lipoperoxidation in Longissimus thoracis muscle of bulls varying in genotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -27955,1027 +27967,1027 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Annual General Assembly. Advancing Beef Safety andQuality through Research and Innovation integrated Project</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Prosafebeef. Dublin, IRL., Oct 2010, Aberystwyth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protéger efficacement la viande bovine de la peroxydation : de sa production à sa commercialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence dans le cadre des Journées Aliments Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le foie chez le Bovin en période de forte sollicitation. Intérêts des hépatoprotecteurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prédiction de la teneur en acides gras polyinsaturés n-3 à longue chaine des viandes bovines par une approche de méta-analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Belard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées techniques Néolait</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Rennes, France</w:t>
+              <w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02818704v1</w:t>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les hydroxyalkenals liés aux protéines sont-ils des marqueurs discriminants de la peroxydation des AGPI n-3 et n-6 dans la viande bovine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cossoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gladine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de la teneur en acides gras polyinsaturés n-3 à longue chaine des viandes bovines par une approche de méta-analyse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le foie chez le Bovin en période de forte sollicitation. Intérêts des hépatoprotecteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId643" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Journées techniques Néolait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757755v1</w:t>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02818704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la qualité nutritionnelle des jambons secs enrichis en acides gras polyinsaturés n-3 par l'introduction d'antioxydants d'origine végétale dans la ration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mairesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Benet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Meteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve H. Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peroxydation des AGPI in vivo : de l'analyse des biomarqueurs par spectrométrie de masse à l'identification des protéines impliquées dans ces processus par approches transcriptomique et protéomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Ferrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Tours, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques de finition et d'abattage de taurillons angus, limousin et blonds d'Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland R. Jailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France. 260 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ajout d’antioxydants végétaux dans l’alimentation des porcs permet‐il de limiter la péroxydation des viandes enrichies en acides gras poly‐insaturés n−3 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mairesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Benet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Meteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve H. Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipoperoxidation in cattle: consequences on animal health and meat nutritional quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gladine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28990,113 +29002,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Symposium of Animal Biology and Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Bucharest, Romania. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction par méta-analyse de la teneur en acides gras à longue chaîne n-3 dans les viandes des ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Belard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29115,238 +29127,238 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-slaughter stress and lipoperoxidation : protective effect of vitamin E and plant extracts rich in polyphenols given to finishing cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid supplements rich in n-3 polyunsaturated fatty acids deeply modify trans 18:1 isomers in the Longissimus thoracis muscle of finishing cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esperanza Bispo Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29365,113 +29377,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic control of metabolic pathways involved in hepatic steatosis in ducks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Davail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29490,100 +29502,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17.European Symposium on Poultry Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compared hepatic metabolism of linoleic and linolenic acids of finishing bovines given a n-3 PUFA-rich diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29598,484 +29610,484 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apport d'acide linolénique (18:3N-3) modifie le dépôt des isomères trans du 18:1 du muscle chez le bovin en finition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esperanza Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Habeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution des approches en « omique » à l’élevage durable des herbivores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Boudra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Rencontres Recherches Ruminants (3R)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitamin E and plant extracts rich in antioxidants given to bovine efficiently protect beef against lipoperoxidation during processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Parafita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland R. Jailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54. International Congress of Meat Science and Technology (ICoMST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Le Cap, South Africa. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un apport d'antioxydants alimentaires chez le bovin en finition peut améliorer la stabilité de couleur des viandes, même chez des animaux subissant un stress avant l'abattage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Parafita-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Vialter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30094,569 +30106,569 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métabolisme hépatique du glucose et de l'acide linoléique chez les canards de Barbarie et Pékin gavés et relation avec l'aptitude à la production de foie-gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Davail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées de la Recherche sur les palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant extracts rich in polyphenols and vitamin E protect cows fed an n-3 PUFA-rich diet against lipoperoxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Congrès de la Société Française de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Lille, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apport d’extraits végétaux riches en polyphénols associé à de la vitamine E protège efficacement les vaches recevant des rations riches en AGPI n-3 de la lipoperoxydation plasmatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un apport d'antioxydants alimentaires chez le bovin en finition peut prévenir la lipopéroxydation des viandes, y compris chez des animaux subissant un stress avant l'abattage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Parafita-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigacion sobre el metabolismo de los nutrientes lipidicos y las consecuencias sobre la calidad nutricional de la carne en relacion con la salud animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -30685,333 +30697,333 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminario Tecnico Internacional. "Enfoques sobre la calidad de carne y grase en rumiantes : El consumidor como prioridad"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Montevideo, Uruguay</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipids and fatty acid composition of Longissimus thoracis and Semitendinosus muscles in finishing Normand cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Habeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Symposium of Animal Biology and Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité indivuelle des réactions de stress à l’abattage chez les ovins et les bovins : Consequences sur le métabolisme post-mortem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Ligout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Bouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A milk diet containing plant shortening lipids deeply altered trans 18:1 isomers of muscle and liver lipids in the preruminant calf : a possible negative impact on the image of veal products for consumers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esperanza Bispo Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gandemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31026,471 +31038,471 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54. International Congress of Meat Science and Technology (ICoMST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Le Cap, South Africa. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métabolisme hépatique du glucose et de l'acide linoléique chez les canards de Barbarie et Pékin nourris à volonté et relation avec l'aptitude à la production de foie-gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Davail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées de la Recherche sur les palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un gisement de données pour une analyse intégrative appliquée à la production de viande bovine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul J.-P. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Espinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of maturation and cooking treatments on beef fatty acid composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Symposium on the Nutrition of Herbivores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association of plant extracts rich in polyphenols and vitamin E efficiently prevents lipoperoxidation in plasma of sheep fed a n-3 PUFA rich diet.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gladine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Rock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31505,113 +31517,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Vichy, France. pp.389-390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04215317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association of plant extracts rich in polyphenols and vitamin E efficiently prevents lipoperoxidation in plasma of sheep fed a n-3 PUFA rich diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gladine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Rock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31630,113 +31642,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of maturation and cooking treatments on lipid peroxydation and antioxidant statue of bovine meats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31751,1158 +31763,1158 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Symposium on the Nutrition of Herbivores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particularités des muscles des bovins de l’AOC Taureau de Camargue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and desaturation of cis9, trans11 CLA in adipose tissue of Charolais steers and cull cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Loreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Vichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarche qualité dans un processus de recherche : Quel bénefice ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Debetencourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lamberton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques musculaires des bovins de l' A.O.C Taureau de Camargue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Fiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets comparés de deux types d'agents hépatoprotecteurs sur les performances et le fonctionnement hépatique chez le &amp;quot;Veau de Lozère&amp;quot; nourri exclusivement au lait entier de vache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Prouheze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déjanire Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des antioxydants végétaux sur la péroxydation lipidique de boeuf haché au cours de la conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Scislowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Renerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Gatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gladine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tissus adipeux, notamment intermusculaires, sont le siège de la synthèse et de la bioconversion du 9CIS,11TRANS CLA chez le bouvillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Loreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des flux métaboliques au niveau des tissus et organes chez le ruminant: complémentarité des études in vivo et ex vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Saint Sauves d'Auvergne, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la conservation de la viande bovine sur les teneurs en différents micronutriments d'intérêt pour l'homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Scislowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of n-3 polyunsaturated fatty acids supplementation associated with stressing breeding conditions on lipoperoxidation in ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gladine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32917,1679 +32929,1679 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la stabilité de la couleur et de l'oxydation des lipides dans les viandes A.O.C. de taureau de Camargue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Gatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Fiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la conservation de la viande bovine sur les processus de péroxydations lipidique et protéique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Scislowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métabolisme lipidique et qualité des acides gras de la viande chez le veau préruminant</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact de différents modes de cuisson de la viande bovine sur les processus de péroxydations lipidiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Symposium International de la Fillière Veau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Saint Malo, France. n.p</w:t>
+              <w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId709" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02812020v1</w:t>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particularités musculaires des taureaux de combat (race Brave)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte B. Picard</w:t>
+                <w:t xml:space="preserve">Métabolisme lipidique et qualité des acides gras de la viande chez le veau préruminant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">4. Symposium International de la Fillière Veau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Saint Malo, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId710" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756203v1</w:t>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02812020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de différents modes de cuisson de la viande bovine sur les processus de péroxydations lipidiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Particularités musculaires des taureaux de combat (race Brave)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">E. Thomas</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Micol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cattiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">13. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756299v1</w:t>
+                <w:t xml:space="preserve">hal-02756203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des modes de conservation de la viande bovine sur les lipides et leur contenu en acides gras polyinsaturés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Scislowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mélanges d'isomères de CLA de la viande bovine ont une activité antiproliférative in vitro supérieure à celle du seul isomère 9cis,11trans-CLA</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
+                <w:t xml:space="preserve">Effects of diets supplemented with oil seeds and vitamin E on specific fatty acids of rectus abdominis muscle in Charolais fattening bulls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gladine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Leloutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Colloque Scientifique Francophone Nutrition et Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">55. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Bled, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId714" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763803v1</w:t>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of diets supplemented with oil seeds and vitamin E on specific fatty acids of rectus abdominis muscle in Charolais fattening bulls</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
+                <w:t xml:space="preserve">Régime hyperlipidique et lipoperoxydation : Bioefficacité d'extraits végétaux riches en polyphénols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gladine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Rock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Scalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Bled, Slovenia</w:t>
+              <w:t xml:space="preserve">2. Congrès de la Société Française de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Marseille, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId716" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761932v1</w:t>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02834240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régime hyperlipidique et lipoperoxydation : Bioefficacité d'extraits végétaux riches en polyphénols</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Besson</w:t>
+                <w:t xml:space="preserve">Les mélanges d'isomères de CLA de la viande bovine ont une activité antiproliférative in vitro supérieure à celle du seul isomère 9cis,11trans-CLA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Debiton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Congrès de la Société Française de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Marseille, France. 1 p</w:t>
+              <w:t xml:space="preserve">1. Colloque Scientifique Francophone Nutrition et Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId718" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02834240v1</w:t>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of diets supplemented with oil seeds and vitamin E on specific fatty acids of rectus abdominis muscle in Charolais fattening bulls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gladine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Leloutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wageningen Academic Publishers, Sep 2004, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04215246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des suppléments lipidiques des rations pour bovins en finition sur la qualité nutritionnelle des acides gras de la viande</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+                <w:t xml:space="preserve">Influence of c9, t11 CLA-rich butter on lipoprotein profile and fatty streaks in hypercholesterolemic rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lorenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Gladine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Système d'Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
+              <w:t xml:space="preserve">27. World Congress and Exhibition of the International Society for Fat Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId722" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764472v1</w:t>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of c9, t11 CLA-rich butter on lipoprotein profile and fatty streaks in hypercholesterolemic rabbits</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Ferlay</w:t>
+                <w:t xml:space="preserve">Effets des suppléments lipidiques des rations pour bovins en finition sur la qualité nutritionnelle des acides gras de la viande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gladine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. World Congress and Exhibition of the International Society for Fat Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Système d'Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759429v1</w:t>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of concentrate level and starch degradability on expression of mammary lipogenic genes in goats receiving a diet supplemented with sunflower oil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Workshop on Mammary Gland and Biotechnology : Nutrition, Genomics and Breast Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diets supplemented with oil seeds and vitamin E influence the nutritional value of fatty acids of rectus abdominis muscle in fattening bulls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gladine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Leloutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34604,601 +34616,601 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Polish-French Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-fat rations and lipid peroxidation in ruminants: consequences on the health of animals and quality of their products</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
+                <w:t xml:space="preserve">Traçabilité de l'alimentation des herbivores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Prache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Besle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Bled, Slovenia</w:t>
+              <w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId727" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764006v1</w:t>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des suppléments lipidiques riches en AGPI sur la sensibilité à la péroxydation des lipides sanguins et tissulaires du ruminant</w:t>
+                <w:t xml:space="preserve">High-fat rations and lipid peroxidation in ruminants: consequences on the health of animals and quality of their products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Gladine</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Scislowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Système d'Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
+              <w:t xml:space="preserve">55. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Bled, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId728" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760474v1</w:t>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traçabilité de l'alimentation des herbivores</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Donato Andueza</w:t>
+                <w:t xml:space="preserve">Impacts des suppléments lipidiques riches en AGPI sur la sensibilité à la péroxydation des lipides sanguins et tissulaires du ruminant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Scislowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gladine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t>
+              <w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Système d'Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId729" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764453v1</w:t>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métabolisme hépatique comparé du CLA et de son précurseur, l'acide trans vaccénique, chez le monogastrique (rat) et chez le ruminant (bovin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diets supplemented with oil seeds and vitamin E influence the nutrition al value of fatty acids of rectus abdominis muscle in fattening bulls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gladine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Leloutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -35213,234 +35225,234 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Polish-French Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Polish Physiological Society, Sep 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04215205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of concentrate level and starch degradability on expression of mammary lipogenic genes in goats receiving a diet supplemented in sunflower oil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic CLA isomers and CLA-enriched fractions from beef reduce human tumor cell line proliferation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Debiton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -35459,363 +35471,363 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. International Workshop on Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Dijon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02831225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du site de digestion de l'amidon sur les flux d'apparition de glucose en veine porte et dans le corps entier chez le bouvillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Système d'Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d'un régime supplémenté en beurre riche en CLA sur le métabolisme hépatique des lipides chez le lapin rendu hypercholestérolémique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lorenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Congrès Annuel de la Nouvelle Société Française d'Athérosclérose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Biarritz, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02826049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of linseed supply on ruminal polyunsatured fatty acid hydrogenation and bio-conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Scislowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -35830,2175 +35842,2175 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Joint INRA-RRI Symposium Gut Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de différents antioxydants végétaux sur la stabilité de couleur et l'oxydation des lipides de la viande hachée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guiavarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Renerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Gatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the site of absorption and metabolism of HMBi and HMB in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2004 Joint Annual Meeting ADAS-ASAS-PSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Saint Louis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a linseed oil supplementation on total fatty acids of muscles and on colour stability and lipid oxidation of bovine meat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Renerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50. International Congress of Meat Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Helsinky, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-fat rations and lipid peroxidation in ruminants; consequences on animal health and quality of products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Scislowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Bled, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des teneurs du plasma et du lait de vache en beta-carotène et autres composés d'intérêt nutritionnel lors d'un changement de régime (ensilage d'herbe puis de foin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Grolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du site de digestion de l'amidon sur les flux d'apparition de glucose en veine porte et dans l'organisme entier chez le bouvillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence d'une alimentation à base d'herbe sur la lipoperoxydation et le potentiel antioxydant dans le plasma et les muscles de boeufs en finition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées des Sciences du Muscle et Technologie de la Viande</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytothérapie et stéatose hépatique chez les vaches laitières hautes productrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Compan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la race et de l'âge sur les lipides des muscles Longissimus thoracis, Triceps brachii et Semitendinosus chez le taurillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Jailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Geay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipoperoxydation et statut en antioxydants du plasma, du foie et des muscles de bouvillons engraissés avec un régime à base d'herbe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Micoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d'un régime à base d'herbe sur la teneur et la composition en acides gras des lipides des muscles et du foie chez le bouvillon à l'engrais.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liperoxydation et statut en antioxydants du plasma, du foie et des muscles de bouvillons engraissés avec un régime à base d'herbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Origues-Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d'un régime à base d'herbe sur la teneur et la composition en acides gras des lipides des muscles et du foie chez le bouvillon ... l'engrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre caractéristiques biochimiques et métaboliques des muscles et qualités organoleptiques et nutritionnelles de la viande chez le bouvillon recevant des rations supplémentées en huile de tournesol riche en AGPI n-6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Dubroeucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité des enzymes antioxydantes et lipoperoxydation dans le foie et les muscles chez le bouvillon recevant des rations enrichies en huile de tournesol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Scilowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2000, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02834982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluidité et susceptibilité à la peroxydation des lipoprotéines du bouvillon recevant des rations enrichies en huile de tournesol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Scilowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2000, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02839999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets comparés de l'apport de graines de tournesol dans la ration à l'infusion duodénale d'huile de tournesol sur la composition en acides gras des muscles et du foie chez le bouvillon en fin d'engraissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Razavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Scislowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2000, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02836826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de rations enrichies en huile de tournesol sur les lipoprotéines plasmatiques chez le bouvillon à l'engraissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Scislowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -38013,194 +38025,194 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2000, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02837013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of propionate supplementation on the energy expenditure of splanchnic tissues and limb in growing lambs fed frozen rye-grass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Majdoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vermorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Symposium on Energy Metabolism in Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Snekkersten, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02767869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatty acid metabolism in liver slices : A comparison between the rat and pre-ruminant calf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -38242,73 +38254,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium of The French-Polish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1998, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02838233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleate oxidation by liver slices taken from preruminant calves fed a milk replacer containing beef tallow or coconut oil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -38350,113 +38362,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Symposium on Animal and Human Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1997, La Villette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02834412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of dietary coconut oil on blood transport and in vivo hepatic metabolism of fatty acids in the preruminant calf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Picherit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -38471,315 +38483,315 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Symposium on Animal and Human Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1997, La Villette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02839319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dietary coconut oil on the density distribution and the chemical composition of plasma lipoproteins in the preruminant calf</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of dietary fats (medium-chain vs. long-chain fatty acids) on the oxidative capacity of tissues in the preruminant calf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.H. Veerkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benoit Graulet</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Symposium on Animal and Human Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1997, La Villette, France</w:t>
+              <w:t xml:space="preserve">14. Symposium on energy metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Newcastle, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId779" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02837270v1</w:t>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02767393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dietary fats (medium-chain vs. long-chain fatty acids) on the oxidative capacity of tissues in the preruminant calf</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of dietary coconut oil on the density distribution and the chemical composition of plasma lipoproteins in the preruminant calf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Picherit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Symposium on energy metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, Newcastle, United Kingdom</w:t>
+              <w:t xml:space="preserve">Annual Symposium on Animal and Human Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1997, La Villette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId780" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02767393v1</w:t>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02837270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of dietary coconut oil on the hepatic synthesis of apolipoprotein B, microsomal triacylglycerol transfer protein and LDL-receptor in the preruminant calf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -38821,73 +38833,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès AFN-BNS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1998, Nancy, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02839307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism of liver steatosis in early lactation cows : Effects of hepatoprotector agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -38896,106 +38908,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60. Meeting of the Cornell Nutition for feed manufacturers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1998, Rochester, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02840498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxydation de l'oléate par des explants en survie issus de foie de veaux préruminants recevant un aliment lacté à base de suif ou d'huile de coprah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -39037,113 +39049,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1997, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02840329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l'huile de coprah sur le transport sanguin et le métabolisme hépatique in vivo des acides gras chez le veau préruminant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Picherit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -39158,355 +39170,355 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1997, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02834418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CPT I activity in calf muscles: Effects of dietary fatty acids</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets de l'huile de coprah sur la distribution et la composition des lipoprotéines plasmatiques chez le veau préruminant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pechery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du Groupe d'Etudes et de Recherches sur les Lipides et les Lipoprotéines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, Paris, France. 1 p</w:t>
+              <w:t xml:space="preserve">1. Journées Francophones de Nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1997, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId785" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02838306v1</w:t>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02836997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l'huile de coprah sur la distribution et la composition des lipoprotéines plasmatiques chez le veau préruminant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CPT I activity in calf muscles: Effects of dietary fatty acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Herpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées Francophones de Nutrition (JFN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1997, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès du Groupe d'Etudes et de Recherches sur les Lipides et les Lipoprotéines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Paris, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02836997v1</w:t>
+                <w:t xml:space="preserve">hal-02838306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy and fat metabolism of the liver, the digestive tract and muscles: Transport, processing, energy consumption, fixation by tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -39521,73 +39533,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1996, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02765274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid absorption and hepatic metabolism in ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -39616,87 +39628,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Principal Symposium on Lipid Absorption and Metabolism : Physiological and Molecular Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1995, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02839101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hepatic apo B gene expression during fetal bovine development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -39724,87 +39736,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion de la Société Française de Biochimie et Biologie Moléculaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1996, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02766314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-animal variability in the energy expenditure of splanchnic tissues in preruminant calves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -39819,113 +39831,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Nutrition Animale et Humaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1995, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02834527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métabolismes énergétique et lipidique du foie, du tube digestif et des muscles; transport, transformation, utilisation de l'énergie, fixation par les tissus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -39940,87 +39952,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1995, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02766562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métabolisme hépatique des HDL chez le veau recevant des AGPI n-6 et/ou du cholestérol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Leplaix-Charlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -40048,100 +40060,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès GERLI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1995, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02772786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse hépatique de l'APO B 100 chez le veau recevant des AGPI n-6 et/ou du cholestérol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Leplaix-Charlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -40156,87 +40168,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès GERLI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1995, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02776799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hétérogénéité des HDL chez le veau préruminant recevant des AGPI n-6 et/ou du cholestérol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Leplaix-Charlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -40264,664 +40276,664 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès GERLI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1995, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02773056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation to undernutrition in ewes: net nutrient fluxes across the portal-drained viscera, the liver and the hindquarters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Visseiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Symposium on Energy Metabolism of Farm Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1994, Mojacar, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02774846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hepatic apo B and mRNA apo B levels in the underfed high-producing dairy cow during early lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lefaivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées des recherches sur l'alimentation et la nutrition des herbivores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1994, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02848623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma and hepatic lipids and lipoproteins in the underfed high-yielding dairy cow during early lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinette Martinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Leplaix-Charlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lefaivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées des recherches sur l'alimentation et la nutrition des herbivores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1994, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02848621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Body lipid mobilization, acetonemia and hepatic steatosis in the underfed high-yielding dairy cow during early lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lefaivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Tourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées des recherches sur l'alimentation et la nutrition des herbivores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1994, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02846606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId802" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of portal infusions of methionine on plasma concentrations and estimated hepatic balances of metabolites in underfed preruminant calves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Auboiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journees des recherches sur l'alimentation et la nutrition des herbivores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1993, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId802" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02849450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId803" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postprandial changes of the in vivo hepatic metabolism of lipoproteins in the preruminant calf, Bos spp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -40937,912 +40949,912 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Animal and Human Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1994, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId803" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02844394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of dietary cholesterol and fatty acids on the lipid composition of muscle in the preruminant calf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Leplaix-Charlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lesty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Souchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées des Recherches sur l'Alimentation et la Nutrition des Herbivores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1994, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02848769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId805" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of dietary cholesterol and saturated to polyunsaturated fatty-acid ratio on the heterogeneity of LDL and HDL particles in the 1.040-1.090 g/ml interval in the preruminant calf, Bos spp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Leplaix-Charlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Laplaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on animal and human nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1994, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId805" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02844943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId806" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term effects of oestradiol, T3 or insulin infusions on plasma concentrations and estimated hepatic balances of metabolites in energy-deprived preruminant calves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Auboiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journees sur la Nutrition et l'Alimentation des Herbivores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1992, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId806" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02847555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of various levels of dietary triglycerides on hepatic metabolism of very low density lipoproteins in the preruminant calf, Bos spp</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId439" w:history="1">
+                <w:t xml:space="preserve">Long-term effects (5 days) of oestradiol, T3 or insulin injections on plasma concentrations and estimated hepatic balances of metabolites in energy underfed preruminant calves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Audigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Auboiron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Leplaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Conference on Nutrition and Feeding of herbivores</w:t>
+              <w:t xml:space="preserve">7. Journees sur la Nutrition et l'Alimentation des Herbivores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1992, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId807" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02848849v1</w:t>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02846878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId808" w:history="1">
+            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term effects (5 days) of oestradiol, T3 or insulin injections on plasma concentrations and estimated hepatic balances of metabolites in energy underfed preruminant calves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Chilliard</w:t>
+                <w:t xml:space="preserve">Effects of various levels of dietary triglycerides on hepatic metabolism of very low density lipoproteins in the preruminant calf, Bos spp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Auboiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Auboiron</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Leplaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journees sur la Nutrition et l'Alimentation des Herbivores</w:t>
+              <w:t xml:space="preserve">7. Conference on Nutrition and Feeding of herbivores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1992, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId808" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02846878v1</w:t>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02848849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of dietary cholesterol on hepatic metabolism of triglyceride-rich lipoproteins in the preruminant calf, Bos spp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Leplaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Laplaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Chapman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28. Meeting of the Association Française de Nutrition : Ingestion, Digestion, Absorption, Metabolism Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1991, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02846911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of energy metabolism to undernutrition in adult ewes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Houzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vermorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Conference on Nutrition and Feeding of Herbivores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1992, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02846572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portal-drained viscera (PDV) and hepatic balance of energy metabolites in high-yielding cows. Effects of a fat supplement on PDV rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Vacelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -41857,1087 +41869,1087 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28. Meeting of the Association Francaise de Nutrition : Ingestion, Digestion, Absorption, Metabolism Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1991, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02844170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of food intake and milk yield on portal and hepatic vein flows of high-yielding dairy cow in early lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lefaivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28. Meeting of the Association Francaise de Nutrition : Ingestion, Digestion, Absorption, Metabolism Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1991, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02846695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of lysine and methionine on in vivo hepatic secretion of VLDL in the high hielding dairy cow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">87. Annual Meeting of the American Dairy Science Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1992, Columbus, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02844486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of three tissues to energy metabolism of preruminant calves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vermorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Symposium on Energy Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1991, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02776962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId816" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical gelation induced by ionic complexation : pectin-calcium systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Busnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Axelos M.A.V.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Networks'88, 9. Polymer Network Group Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1988, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId816" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02778042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId821" w:history="1">
+            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la vitesse d'absorption des acides amines sur le bilan hepatique chez le veau preruminant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Houlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Patureau-Mirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId822" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journees</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1989, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId821" w:history="1">
+            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02774390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId823" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of the portal venous pathway to the transport of intestinal triglyceride-rich lipoproteins in the preruminant calf</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of the respective density distributions of low- and high-density lipoprotein particles in bovines plasma and lymph by immunoassay of apoproteins A-I and B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Auboiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.M. Laplaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Levieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées sur l'Alimentation et la Nutrition des Herbivores</w:t>
+              <w:t xml:space="preserve">5. Journees sur la Nutrition et l'Alimentation des Herbivores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1989, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId823" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02847613v1</w:t>
+            <w:hyperlink r:id="rId824" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02848174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the respective density distributions of low- and high-density lipoprotein particles in bovines plasma and lymph by immunoassay of apoproteins A-I and B</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Importance of the portal venous pathway to the transport of intestinal triglyceride-rich lipoproteins in the preruminant calf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Laplaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lefaivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Chapman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journees sur la Nutrition et l'Alimentation des Herbivores</w:t>
+              <w:t xml:space="preserve">5. Journées sur l'Alimentation et la Nutrition des Herbivores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1989, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId824" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02848174v1</w:t>
+            <w:hyperlink r:id="rId825" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02847613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intestinal lipoproteins in the pre-ruminant calf : characterization export pathway at peak lipid adsorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Laplaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Chapman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1988, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02781535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId826" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'hormone somatotrope sur la production hepatique de somatomedine C (IGF1) chez le jeune veau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Davicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Barlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reunion de l'Association des Physiologistes.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1987, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId826" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02854916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -42947,91 +42959,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId827" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of type of milk on behaviour, health and performance in artificially-fed young meat lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId578" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -43050,73 +43062,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId827" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of rumen peripheral parameters to detect sub-acute ruminal acidosis in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -43175,306 +43187,306 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Cambridge, United Kingdom. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId829" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of meloxicam administration in cows prior to caesarean on the efficacy of transfer of passive immunity in calves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël R. Guatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId830" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lesort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Touzot-Jourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. World Buiatrics Congress (WBC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Dublin, United Kingdom. 728 p., 2016, World Buiatrics Congress (WBC)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId829" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId832" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liver transcriptome modifications by nutrient restriction in early lactation Holstein cows challenged with intramammary lipopolysaccharide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Pawlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId833" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Foye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 JAM Joint Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Salt Lake City, United States. American Dairy science Association - American Society of Animal Science, 2016, 2016 JAM, Joint Annual Meeting " Animals and Science: Big Solutions for Grand Challenges"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId832" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId834" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sous-nutrition modifie la réponse métabolique à une épreuve inflammatoire mammaire et le transcriptome hépatique chez des vaches laitières en début de lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -43496,519 +43508,519 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId835" w:history="1">
+            <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Paris, France. ADIV, Rencontres autour des Recherches sur les Ruminants, 2016, Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId834" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction Of Beef Fatty Acid Composition Using Near Infrared Spectroscopy: Effects Of Tissue And Sample Preparations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît-Pierre Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mairesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Certenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61st International Congress of Meat Science &amp; Technology (ICOMST 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01234335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId837" w:history="1">
+            <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction de la composition en acides gras des carcasses bovines par spectroscopie proche infrarouge : choix du site de mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cartes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId839" w:history="1">
+            <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId840" w:history="1">
+            <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mairesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France. ADIV, Viandes et Produits Carnés, 204 p., 2014, 15èmes Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId837" w:history="1">
+            <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId841" w:history="1">
+            <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction de la composition en acides gras des carcasses bovines par spectroscopie proche infrarouge : choix du site de mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cartes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId842" w:history="1">
+            <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId843" w:history="1">
+            <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mairesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12es Journées Francophones de Nutrition, JFN 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId844" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier Masson SAS (ISSN: 0985-0562)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 28 (suppl. 1), pp.S71, 2014, 12es Journées Francophones de Nutrition, JFN 2014. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId845" w:history="1">
+            <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0985-0562(14)70651-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId846" w:history="1">
+            <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId841" w:history="1">
+            <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01103091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId847" w:history="1">
+            <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition et stabilité des lipides de la viande d'agneaux engraissés en bergerie ou sur un parcours amélioré par la médicago arborea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -44063,87 +44075,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France. ADIV, Viandes et Produits Carnés, 204 p., 2014, 15èmes Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId847" w:history="1">
+            <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId848" w:history="1">
+            <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiparametric approach to assess pain in sheep following an experimental surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Paulmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -44151,258 +44163,258 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId849" w:history="1">
+            <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Conference on the Assessment of Animal Welfare at Farm and Group Level (WAFL 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Clermont-Ferrand, France. Academic Publishers, 2014, Proceedings of the 6th International Conference on the Assessment of Animal Welfare at Farm and Group Level: WAFL</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId848" w:history="1">
+            <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId850" w:history="1">
+            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la spectroscopie dans le proche infrarouge pour prédire la composition du tissu conjonctif de la viande bovine. Résultats préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Listrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France. ADIV, Viandes et Produits Carnés, 204 p., 2014, 15èmes Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId850" w:history="1">
+            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId851" w:history="1">
+            <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualités sensorielles de la viande et stress oxydant en race angus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId852" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -44421,113 +44433,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France. ADIV, Viandes et Produits Carnés, 204 p., 2014, 15èmes Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId851" w:history="1">
+            <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId853" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacité alimentaire et qualités des viandes bovines : une première étape vers une approche zootechnique intégrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Listrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -44546,73 +44558,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France. ADIV, Viandes et Produits Carnés, 204 p., 2014, 15èmes Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId853" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId854" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment mesurer les aldehydes impliques dans la promotion du cancer colorectal par les viandes rouges ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chantelauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -44621,534 +44633,534 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Delosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France. ADIV, Viandes et Produits Carnés, 204 p., 2014, 15èmes Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId854" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId856" w:history="1">
+            <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction du profil en acides gras de la bavette de flanchet par spectroscopie proche infrarouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mairesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Certenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Mairesse</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId842" w:history="1">
+            <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France. Viandes et Produits Carnés, 204 p., 2014, 15èmes Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId856" w:history="1">
+            <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId857" w:history="1">
+            <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance appraisal of NIRS to predict polyunsaturated fatty acid content in beef and fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît-Pierre Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId858" w:history="1">
+            <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId859" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mairesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint ISNH/ISRP International Conference 2014 : Harnessing the Ecology and Physiology of Herbivores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Canberra, Australia. , 1 p., 2014, Harnessing the Ecology and Physiology of Herbivores</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId857" w:history="1">
+            <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId860" w:history="1">
+            <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction de la composition en acides gras des lipides de la viande bovine par spectroscopie proche infrarouge (SPIR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît-Pierre Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mairesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées Francophones de Nutrition, JFN 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Bordeaux, France. Cahiers de Nutrition et de Diététique, 48, 2013, Cahiers de Nutrition et de Diététique. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId862" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0007-9960(13)70341-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId861" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId862" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la spectrométrie proche infra-rouge pour la prévision de la valeur nutritionnelle de la viande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît-Pierre Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -45163,238 +45175,238 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées Francophones de Nutrition, JFN 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Bordeaux, France. 2013, 11èmes. Journées Francophones de Nutrition, JFN 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId862" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId863" w:history="1">
+            <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of 4-hydroxynonenal-protein (HNE-P) and 4-hydroxyhexenal-protein (HHE-P) thio-ether adducts by GC-MS/MS in pork and beef processed meat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chantelauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Scislowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Madrid, Spain. , 1 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId863" w:history="1">
+            <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId864" w:history="1">
+            <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method for the quantification of 4-hydroxynonenal-protein and 4-hydroxyhexenal-protein thio-ether adducts by GC-MS/MS during gastric digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chantelauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -45413,113 +45425,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2 International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Madrid, Spain. , 2013, 2nd International conference on food digestion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId864" w:history="1">
+            <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification by GC-MS/MS of 4-hydroxynonenal-protein (HNE-P) and 4-hydroxyhexenal-protein (HHE-P) thio-ether adducts produced during gastric digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Delosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chantelauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -45538,212 +45550,212 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2 International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Madrid, Spain. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId866" w:history="1">
+            <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’une méthode d’analyse de complexes hydroxyalkénals-protéines et d’hydroxyalkénals libres par GC-MS/MS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId867" w:history="1">
+            <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Abila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cossoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Orléans, France. , 251 p., 2012, 29èmes Journées Françaises de Spectrométrie de Masse, 17-20 Septembre 2012, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId866" w:history="1">
+            <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId868" w:history="1">
+            <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of n-3 polyunsaturated fatty acids supplementation associated with stressing breeding conditions on lipoperoxidation in ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gladine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -45758,409 +45770,409 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57th Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId868" w:history="1">
+            <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04219495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId869" w:history="1">
+            <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid and fatty acid composition of Longissimus thoracis and Semitendinosus muscles in finishing Normand cows given unsaturated lipids and antioxidants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Habeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54. International Congress of Meat Science and Technology (ICoMST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Capetown, South Africa. 4 p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId869" w:history="1">
+            <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId870" w:history="1">
+            <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régime hyperlipidique et lipoperoxydation : Bioefficacité d'extraits végétaux riches en polyphénols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gladine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Morand</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Edmond Rock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Scalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId719" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Congrès de la Société Française de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId870" w:history="1">
+            <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04219464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId871" w:history="1">
+            <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d'un régime supplémenté en beurre riche en CLA sur le profil sanguin en lipoprotéines chez le lapin rendu hypercholestérolémique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lorenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Congrès Annuel de la Nouvelle Société Française d'Athérosclérose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Biarritz, France. 1 p., 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId871" w:history="1">
+            <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02826287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -46170,51 +46182,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId872" w:history="1">
+            <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la nature des acides gras de l'aliment lacté sur la sécrétion hépatique des lipoprotéines de trés basse densité (VLDL) et l'utilisation tissulaire de leurs acides gras chez le veau de boucherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -46223,204 +46235,204 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">15 p., 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId872" w:history="1">
+            <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02838264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId873" w:history="1">
+            <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergie entre le sorbitol et la méthionine protégée administrés chez le ruminant et le préruminant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Aurousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">34 p., 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId873" w:history="1">
+            <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02836556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId874" w:history="1">
+            <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du niveau d'apport de choline chez des veaux préruminants recevant un aliment d'allaitement enrichi en méthionine sur : Les performances zootechniques, les lipides et les lipoprotéines plasmatiques, les lipides, l'apoB et son ARNm hépatiques, les métabolites énergétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -46429,195 +46441,195 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">50 p., 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId874" w:history="1">
+            <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02851441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId875" w:history="1">
+            <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence d'un apport en méthionine protégée chez la vache laitière haute productrice sur : Les performances zootechniques, les réserves corporelles et le métabolisme énergétique ; les lipides et les lipoprotéines plasmatiques ; les lipides et l'ARNm de l'apo B hépatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Leplaix-Charlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">70 p., 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId875" w:history="1">
+            <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02846094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -46627,646 +46639,646 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of 'Omics' Approaches to Sustainable Herbivore Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Boudra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Agriculture and New Biotechnologies (Advances in Agroecology)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId878" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CRC Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 978-1439825044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId879" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/b10977-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId877" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId879" w:history="1">
+            <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilité oxydative et qualités des viandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Gatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Parafita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Muscle et viande de ruminant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 2010, Synthèses (Quae), 978-2-7592-0877-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId879" w:history="1">
+            <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId880" w:history="1">
+            <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endocrine regulation of hepatic somatomedin C (IGF1) production in young calves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Davicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Opmeer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId881" w:history="1">
+            <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Beckers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fetal and neonatal development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Perinatology press, 1988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId880" w:history="1">
+            <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02856121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId882" w:history="1">
+            <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical gelation induced by ionic complexation: pectin-calcium systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Busnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId883" w:history="1">
+            <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Axelos M.A.V.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier Ltd, 1987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId882" w:history="1">
+            <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02858211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId884" w:history="1">
+            <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological gelation induced by ionic complexation: pectin-calcium systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Busnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId883" w:history="1">
+            <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Axelos M.A.V.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier Ltd, 1987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId884" w:history="1">
+            <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02855986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -47276,717 +47288,867 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId885" w:history="1">
+            <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additif antioxydant naturel d'origine végétale destiné à la nutrition animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gladine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId887" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N° de brevet: EP1902631. 2008, 29 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId886" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId887" w:history="1">
+            <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des principes actifs protégés vis-à-vis de la dégradation dans le rumen comme hépatoprotecteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId889" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allain Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N° de brevet: CA 2148780. 1999, 26 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId888" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId887" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02842255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId889" w:history="1">
+            <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of active ingredients protected against degradation in the rumen as hepatoprotectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId888" w:history="1">
+            <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allain Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : 005,741,506A. 1998, 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId889" w:history="1">
+            <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02842363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId891" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inflammatory status in Holstein and Montbéliarde cows during the periparturient period and sequential feed restriction challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId892" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de la Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId893" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues-Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId891" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId890" w:history="1">
+            <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l'intensité de la lipoperoxydation au niveau intestinal chez le rat recevant différents types de viande de bœuf et de porc : mesure des hydroxyalkénals liés aux protéines par CPG-SM/SM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chantelauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId867" w:history="1">
+            <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Abila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Delosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2014, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId890" w:history="1">
+            <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId891" w:history="1">
+            <w:hyperlink r:id="rId895" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DéfiViande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Institut National de la Recherche Agronomique (INRA). 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId891" w:history="1">
+            <w:hyperlink r:id="rId895" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId892" w:history="1">
+            <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D4.1.1b-2. Final report on the long term effect of different oilseed supplementation of cow diets on the nutritional and sensorial quality of milk and animal health after two lactations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId893" w:history="1">
+            <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId894" w:history="1">
+            <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -47998,51 +48160,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FOOD-CT-2006-016264, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId892" w:history="1">
+            <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -48052,152 +48214,152 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId895" w:history="1">
+            <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du parcours, de la qualité bouchère, des propriétés musculaires et de la qualité de la viande des agneaux élevés sur parcours ou en bergerie supplémentés par des grignons d’olive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hania Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId896" w:history="1">
+            <w:hyperlink r:id="rId900" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khemais Kraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId897" w:history="1">
+            <w:hyperlink r:id="rId901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Majdoub-Mathlouthi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut Supérieur Agronomique de Chott-Mariem, 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId898" w:history="1">
+            <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId895" w:history="1">
+            <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04806487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -48207,91 +48369,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId899" w:history="1">
+            <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipides et qualités nutritionnelles des produits chez le bovin - Aspects métaboliques, physiologiques et santé des animaux en phase de production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Blaise Pascal (Clermont Ferrand 2), 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId899" w:history="1">
+            <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02802294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -48301,91 +48463,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId900" w:history="1">
+            <w:hyperlink r:id="rId904" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiation à la chirurgie expérimentale des rongeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. (Cours 1 Anesthésie - euthanasie), 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId900" w:history="1">
+            <w:hyperlink r:id="rId904" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -48395,51 +48557,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId901" w:history="1">
+            <w:hyperlink r:id="rId905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel qualité de l'unité de recherches sur les herbivores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -48448,65 +48610,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId901" w:history="1">
+            <w:hyperlink r:id="rId905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId902"/>
+      <w:footerReference w:type="default" r:id="rId906"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -48574,51 +48736,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0CC45ABB"/>
+    <w:nsid w:val="91367AFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -48805,51 +48967,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/denys-durand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8381-8999" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183718348" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05408391v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Kaleem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Farizon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Blanchard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/jfsnr.2642-110000185" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04491326v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Ali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary-Bobo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hesemann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.3c02932" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705725v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Pawlowski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2024.101326" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028066v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellies-Oury Marie-Pierre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bardou-Valette" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meteau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213914v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ginger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aub&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105951" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04117783v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rautenbach" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bagnard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22533" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681823v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100543" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753977v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Liu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Pannier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruffat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11162493" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281170v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Duni&#232;re" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Esparteiro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Lebbaoui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bernard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7060447" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929442v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delavaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Thomas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2020.06.018" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134256v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Parafita" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128476" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272625v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chavent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Saracco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2021.104554" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627421v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Villot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bodin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119001629" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629245v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosi&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bourguet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125668" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753070v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Faure" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bage" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andanson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/43037" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618931v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Normand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Mourot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2019.107910" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVB5B9BG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805409v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753050v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1751731119000314" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805429v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paulmier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623381v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamdi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Majdoub-Mathlouthi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Thomas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kraiem" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN16352" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627008v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lussert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herry" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rainard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2018.06.004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619054v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Habeanu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/as.2018.91003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619133v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.10.009" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901456v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Martin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Naud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Tach&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chevolleau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1940-6207.CAPR-17-0361" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605922v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Faure" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117000805" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564568v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620241v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-12796" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901450v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantelauze" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FO00413J" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629893v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Rodriguez Lopez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Feinberg" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00769-015-1187-3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637393v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Hamdi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2016.10.028" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417538v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2016.08.004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVLQW6ZM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635722v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Faur&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636267v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631637v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t-Pierre Mourot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chesneau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mairesse" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2014.08.014" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHJ2FRJK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629463v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Junot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630942v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Bispo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Gobert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2013.06.009" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MXQRTNM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630011v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l R. Guatteo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639405v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN14328" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647927v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Abdelhadi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulaiman Babiker" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9755/ejfa.v25i2.15402" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652052v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Cherfaoui" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113001432" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641808v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2012-6112" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646840v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-011-3644-z" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FC7242BD91004F2A45EAEB5A554A7770A7661AD9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651815v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kraft" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jard&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110002302" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648040v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Filaire" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massart" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouveix" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Portier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rosado" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-010-1807-x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5GFDWNDQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652278v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111000073" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647121v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Benet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Juin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2011.02797.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V9KCFPRT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645030v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Bispo Villar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moreno" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thomas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Monserrat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110002338" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654647v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665213v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2010.03.024" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VH0543C-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663221v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Filiaire" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Massart" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouveix" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Rosado" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662800v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2010.0283" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667288v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2010.06.002" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659892v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2010.03.008" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21B8V3R6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665792v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Gatellier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fiot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Micol" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2009.12.008" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KR8SC0N8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667399v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata R. Schmidt Filgueras" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2010.06.003" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PF47S46K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662261v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Saez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Davail" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114508019892" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662984v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668694v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2087" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657746v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Filaire" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rouveix" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gladine" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne M.-J. Davicco" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-009-1121-7" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AA92812A66A46D2084E60B4EA6C263AD00397834/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668095v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Remond" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Loreau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173110700153X" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658503v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108001742" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669162v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Farruggia" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668078v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Davail" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2008.07.015" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XDZG9D7V-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660803v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Rock" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morand" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114507742666" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655206v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2007.01.015" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNPGQ9NP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653494v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2006.09.003" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9DXH49W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657724v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Roy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chardigny" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lorenz" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173110770530X" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655365v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Pr&#233;v&#233;raud" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane L. Girard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660863v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Finaud" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Scislowski" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lac" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vidalin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664859v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ameslant" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655302v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Degoutte" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653321v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900649v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Aurousseau" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2006045" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655673v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peyron" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655390v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grolier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679711v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debiton" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berdeaux" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677540v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Scislowski" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laplaud" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-005-1492-z" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682945v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-005-1385-1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94BD3ED119242C62D6CDB817FE8DC9A04753A9B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682558v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Laplaud" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900578v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sebedio" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005039" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675745v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677073v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675487v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Motta" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20041089" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676342v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(04)73525-0" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676712v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670338v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673590v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Micol" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685539v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Scilowski" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687970v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696485v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Razavet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dupont" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698794v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mouty" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694227v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692923v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piot" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Veerkamp" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687699v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697763v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Samson-Bouma" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.jbchem.a022421" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-91B91SXQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900260v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696353v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695091v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000014029" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900180v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picherit" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900181v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698233v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chilliard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697456v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688792v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900182v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688087v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693083v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689508v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pechery" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686706v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686707v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684889v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Williams" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693504v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684680v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686066v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684101v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leplaix-Charlat" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687892v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Chapman" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689594v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marty" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687123v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899847v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700949v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899742v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Auboiron" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Robert" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj Chapman" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705926v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vermorel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713553v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN19950024" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889038v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Chilliard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Audigier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705968v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Legay" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lesty" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Souchet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889129v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Duboisset" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lefaivre" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ollier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705650v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Martinaud" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefaivre" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889130v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Leplaix-Charlat" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Legay" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Leoty" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Souchet" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708108v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lefaivre" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859600087499" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FE3378C2C8A01A8FACF5D4E192D650D4BAE8F149/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708759v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guilloteau" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Chayvialle" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouats" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708854v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Audigier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Auboiron" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889126v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lefaivre" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tourret" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703387v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ollier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lefaivre" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tourret" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700064v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706357v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Robert" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711446v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701238v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704396v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Duboisset" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899701v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Leplaix" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Non Renseign&#233;" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pm Laplaud" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889127v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Martinaud" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899699v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705917v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704403v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leplaix" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708522v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888941v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Houzel" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vermorel" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888933v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708064v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888936v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888935v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899561v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899547v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705853v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700484v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Vacelet" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899557v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Vacelet" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706361v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Dalle" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dauprat-Dalle" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gardy" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714709v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coxam" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Davicco" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703475v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702325v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888820v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705374v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Michel Laplaud" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Beaubatie" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. John Chapman" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899459v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Houlier" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Patureau Mirand" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715686v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Houlier" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patureau-Mirand" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705370v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699698v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Opmeer" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899234v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bauchard" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703795v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699539v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Levieux" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704102v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899366v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Levieux" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899367v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711679v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Barlet" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717156v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gardy-Godillot" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sall&#233;" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728216v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Forgez" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Goulinet" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720564v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delost" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722214v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726951v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717376v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Donnat" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728114v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Toullec" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899014v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guilloteau" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Chayvialle" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722174v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898656v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Bluet-Pajot" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mounier" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Leonard" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Pressac" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898439v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719152v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Levaivre" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898045v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Barlet" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D. Braithwaite" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04752881v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Birse" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. &#193;lvarez" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Legrand" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195759v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delavaud" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de la Torre" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Durand" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bes" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roux" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981745v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ginger" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rautenbach" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bagnard" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960127v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couvreur" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaabouni" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381673v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fontagn&#233;-Dicharry" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901457v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735867v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790653v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Normand" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denoyelle" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guillon" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733752v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790124v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785040v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617845v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Gautier" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kling-Eveillard" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790382v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786870v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735780v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603384v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603388v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Certenais" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Jabri" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739005v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602290v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604399v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743820v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603387v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792699v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741881v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793201v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743574v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742885v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743723v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749650v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monteils" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747425v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745168v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744654v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746306v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745473v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Alexandridou" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745718v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744690v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745171v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749711v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thomas-Parafita" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748387v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jurie" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749213v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803494v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Vialter" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747059v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824260v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couty" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lefevre" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gaude" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Reigner" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Magistrini" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758416v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823866v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750748v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812794v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824393v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818704v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757035v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cossoul" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757755v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Belard" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vernet" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758023v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818033v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Ferrara" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754117v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Faure" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Jailler" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755533v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824034v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757708v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752496v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752880v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753619v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752092v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751383v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752116v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818749v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751712v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Parafita-Thomas" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753559v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique M.-D. Bernadet" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822938v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756837v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bonnefoy" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Faure" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757508v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750701v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752907v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752608v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ligout" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Bouix" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816423v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gandemer" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753550v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758239v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Brun" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Espinasse" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rudel" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752897v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thomas" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215317v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752647v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751208v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752160v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753256v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751509v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Charpentier" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debetencourt" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamberton" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754452v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756326v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Folcher" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Prouheze" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;janire Barnier" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751225v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renerre" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752117v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817578v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Auzeloux" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756398v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751209v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754404v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757402v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812020v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756203v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cattiau" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756299v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755491v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763803v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Debiton" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761932v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leloutre" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834240v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Scalbert" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Besson" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215246v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764472v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759429v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roy" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759093v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762592v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764006v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760474v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764453v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Besle" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761710v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215205v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759524v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831225v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761626v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Chauveau" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826049v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763353v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gachon" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759463v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guiavarc'H" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760779v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764002v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatellier" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762888v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763720v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763861v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poncet" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chauveau" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827756v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763347v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Picaud" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Compan" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762586v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Martin" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Jailler" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Geay" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761741v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Dozias" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Micoli" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759883v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764282v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dozias" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Origues-Marty" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761588v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760082v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Dubroeucq" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834982v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839999v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836826v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837013v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767869v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Majdoub" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838233v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834412v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839319v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837270v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767393v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839307v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840498v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840329v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834418v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838306v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Herpin" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836997v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765274v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839101v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766314v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834527v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766562v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772786v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776799v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773056v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774846v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Visseiche" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848623v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Duboisset" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848621v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846606v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849450v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844394v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848769v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844943v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847555v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848849v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846878v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846911v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846572v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houzel" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844170v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846695v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844486v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776962v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778042v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Busnel" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Emery" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos M.A.V." TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774390v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bayle" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847613v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848174v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781535v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854916v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737428v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734326v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740164v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lesort" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Touzot-Jourde" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743752v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602321v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouel" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234335v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739970v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cartes" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrand" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Manceau" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103091v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ferrand" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Manceau" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lesjfn.fr/" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70651-X" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DM9SHQ6D-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740482v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743567v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Ravel" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739397v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743911v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741854v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741927v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742308v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740931v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Corraze" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607118v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-9960(13)70341-9" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607244v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807896v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746212v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745275v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750079v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Abila" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219495v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824717v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219464v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826287v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838264v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836556v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851441v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846094v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811152v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781439825044" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b10977-6" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814025v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856121v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Beckers" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02858211v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Emery" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855986v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819985v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Medina" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842255v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allain Ollier" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842363v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051059v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809726v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816077v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lerch" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04806487v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khemais Kraiem" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Majdoub-Mathlouthi" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02802294v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790815v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813035v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/denys-durand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8381-8999" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183718348" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05408391v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Kaleem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Farizon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Blanchard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/jfsnr.2642-110000185" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04491326v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Ali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary-Bobo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hesemann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.3c02932" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705725v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Pawlowski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2024.101326" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213914v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ginger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aub&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105951" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028066v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellies-Oury Marie-Pierre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bardou-Valette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meteau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04117783v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rautenbach" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bagnard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22533" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681823v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100543" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753977v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Liu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Pannier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruffat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11162493" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281170v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Duni&#232;re" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Esparteiro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Lebbaoui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bernard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7060447" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929442v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delavaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Thomas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2020.06.018" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134256v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Parafita" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128476" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272625v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chavent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Saracco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2021.104554" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627421v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Villot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bodin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119001629" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629245v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosi&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bourguet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125668" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753070v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Faure" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bage" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andanson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/43037" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618931v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Normand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Mourot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2019.107910" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVB5B9BG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805409v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753050v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1751731119000314" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805429v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paulmier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623381v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamdi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Majdoub-Mathlouthi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Thomas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kraiem" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN16352" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627008v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lussert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herry" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rainard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2018.06.004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619133v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.10.009" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619054v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Habeanu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/as.2018.91003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901456v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Martin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Naud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Tach&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chevolleau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1940-6207.CAPR-17-0361" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605922v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Faure" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117000805" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564568v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620241v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-12796" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901450v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantelauze" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FO00413J" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629893v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Rodriguez Lopez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Feinberg" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00769-015-1187-3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417538v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2016.08.004" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVLQW6ZM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637393v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Hamdi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2016.10.028" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MVCZ8NBF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635722v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Faur&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636267v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631637v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t-Pierre Mourot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chesneau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mairesse" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2014.08.014" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHJ2FRJK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629463v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Junot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630942v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Bispo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Gobert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2013.06.009" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MXQRTNM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630011v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l R. Guatteo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639405v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN14328" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647927v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Abdelhadi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulaiman Babiker" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9755/ejfa.v25i2.15402" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652052v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Cherfaoui" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113001432" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641808v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2012-6112" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646840v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-011-3644-z" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FC7242BD91004F2A45EAEB5A554A7770A7661AD9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651815v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kraft" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jard&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110002302" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648040v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Filaire" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massart" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouveix" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Portier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rosado" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-010-1807-x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5GFDWNDQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652278v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111000073" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647121v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Benet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Juin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2011.02797.x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V9KCFPRT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645030v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Bispo Villar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moreno" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thomas" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Monserrat" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110002338" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654647v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665213v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2010.03.024" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VH0543C-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663221v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Filiaire" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Massart" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouveix" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Rosado" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662800v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2010.0283" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667288v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2010.06.002" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659892v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2010.03.008" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21B8V3R6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665792v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Gatellier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fiot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Micol" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2009.12.008" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KR8SC0N8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667399v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata R. Schmidt Filgueras" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2010.06.003" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PF47S46K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662261v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Saez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Davail" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114508019892" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662984v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668694v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2087" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657746v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Filaire" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rouveix" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gladine" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne M.-J. Davicco" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-009-1121-7" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AA92812A66A46D2084E60B4EA6C263AD00397834/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668095v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Remond" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Loreau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173110700153X" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658503v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108001742" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669162v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Farruggia" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668078v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Davail" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2008.07.015" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XDZG9D7V-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660803v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Rock" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morand" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114507742666" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655206v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2007.01.015" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNPGQ9NP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653494v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2006.09.003" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9DXH49W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657724v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Roy" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chardigny" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lorenz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173110770530X" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655365v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Pr&#233;v&#233;raud" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane L. Girard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660863v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Finaud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Scislowski" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lac" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vidalin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664859v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ameslant" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655302v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Degoutte" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653321v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900649v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Aurousseau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2006045" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655390v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grolier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655673v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peyron" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677540v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Scislowski" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laplaud" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-005-1492-z" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679711v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debiton" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berdeaux" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682945v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-005-1385-1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94BD3ED119242C62D6CDB817FE8DC9A04753A9B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682558v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Laplaud" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900578v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sebedio" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005039" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675745v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677073v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675487v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Motta" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20041089" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676342v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(04)73525-0" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676712v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670338v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673590v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Micol" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685539v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Scilowski" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687970v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696485v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Razavet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dupont" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698794v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mouty" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694227v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692923v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Veerkamp" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687699v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697763v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Samson-Bouma" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.jbchem.a022421" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-91B91SXQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900260v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696353v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695091v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000014029" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900180v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picherit" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900181v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698233v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chilliard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697456v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688087v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688792v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900182v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693083v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689508v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pechery" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686706v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686707v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684889v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Williams" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693504v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684680v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686066v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684101v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leplaix-Charlat" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687892v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Chapman" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689594v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marty" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687123v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899847v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700949v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899742v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Auboiron" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Robert" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj Chapman" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705926v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vermorel" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713553v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN19950024" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889038v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Chilliard" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Audigier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705968v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Legay" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lesty" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Souchet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889129v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Duboisset" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lefaivre" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ollier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705650v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Martinaud" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefaivre" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889130v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Leplaix-Charlat" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Legay" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Leoty" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Souchet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708108v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lefaivre" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859600087499" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FE3378C2C8A01A8FACF5D4E192D650D4BAE8F149/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708759v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guilloteau" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Chayvialle" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouats" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889126v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lefaivre" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tourret" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708854v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Audigier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Auboiron" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703387v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ollier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lefaivre" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tourret" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700064v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704396v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Duboisset" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706357v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Robert" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711446v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701238v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899701v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Leplaix" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Non Renseign&#233;" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pm Laplaud" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889127v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Martinaud" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899699v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705917v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704403v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leplaix" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708522v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888941v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Houzel" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vermorel" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888933v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708064v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888936v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888935v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899561v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899547v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705853v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700484v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Vacelet" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899557v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Vacelet" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706361v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Dalle" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dauprat-Dalle" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gardy" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714709v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coxam" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Davicco" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703475v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702325v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888820v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705374v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Michel Laplaud" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Beaubatie" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. John Chapman" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899459v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Houlier" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Patureau Mirand" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715686v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Houlier" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patureau-Mirand" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705370v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699698v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Opmeer" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899234v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bauchard" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703795v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699539v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Levieux" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704102v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899367v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899366v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Levieux" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711679v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Barlet" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717156v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gardy-Godillot" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sall&#233;" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728216v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Forgez" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Goulinet" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720564v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delost" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722214v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726951v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717376v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Donnat" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728114v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Toullec" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899014v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guilloteau" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Chayvialle" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722174v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898656v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Bluet-Pajot" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mounier" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Leonard" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Pressac" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898439v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719152v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Levaivre" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898045v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Barlet" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D. Braithwaite" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04752881v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Birse" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. &#193;lvarez" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Legrand" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195759v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delavaud" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de la Torre" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Durand" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bes" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roux" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981745v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ginger" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rautenbach" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bagnard" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960127v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couvreur" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaabouni" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381673v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fontagn&#233;-Dicharry" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901457v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790653v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Normand" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denoyelle" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guillon" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735867v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733752v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790124v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785040v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617845v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Gautier" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kling-Eveillard" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790382v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786870v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735780v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603384v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603388v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Certenais" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Jabri" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604399v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739005v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602290v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743820v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603387v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792699v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741881v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793201v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743574v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742885v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743723v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749650v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monteils" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747425v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745168v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744654v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746306v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745473v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Alexandridou" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745718v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744690v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745171v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749711v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thomas-Parafita" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748387v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jurie" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749213v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803494v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Vialter" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747059v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824260v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couty" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lefevre" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gaude" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Reigner" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Magistrini" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758416v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823866v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750748v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812794v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824393v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757755v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Belard" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vernet" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757035v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cossoul" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818704v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758023v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818033v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Ferrara" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754117v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Faure" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Jailler" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755533v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824034v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757708v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752496v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752880v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753619v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752092v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751383v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752116v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818749v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751712v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Parafita-Thomas" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753559v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique M.-D. Bernadet" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822938v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756837v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bonnefoy" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Faure" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757508v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750701v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752907v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752608v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ligout" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Bouix" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816423v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gandemer" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753550v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758239v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Brun" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Espinasse" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rudel" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752897v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thomas" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215317v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752647v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751208v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752160v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753256v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751509v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Charpentier" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debetencourt" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamberton" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754452v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756326v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Folcher" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Prouheze" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;janire Barnier" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751225v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renerre" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752117v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817578v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Auzeloux" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756398v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751209v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754404v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757402v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756299v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812020v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756203v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cattiau" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755491v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761932v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leloutre" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834240v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Scalbert" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Besson" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763803v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Debiton" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215246v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759429v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roy" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764472v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759093v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762592v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764453v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Besle" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764006v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760474v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761710v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215205v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759524v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831225v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761626v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Chauveau" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826049v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763353v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gachon" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759463v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guiavarc'H" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760779v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764002v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatellier" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762888v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763720v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763861v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poncet" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chauveau" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827756v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763347v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Picaud" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Compan" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762586v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Martin" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Jailler" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Geay" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761741v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Dozias" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Micoli" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759883v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764282v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dozias" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Origues-Marty" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761588v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760082v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Dubroeucq" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834982v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839999v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836826v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837013v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767869v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Majdoub" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838233v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834412v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839319v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767393v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837270v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839307v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840498v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840329v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834418v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836997v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838306v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Herpin" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765274v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839101v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766314v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834527v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766562v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772786v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776799v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773056v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774846v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Visseiche" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848623v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Duboisset" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848621v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846606v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849450v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844394v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848769v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844943v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847555v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846878v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848849v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846911v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846572v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houzel" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844170v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846695v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844486v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776962v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778042v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Busnel" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Emery" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos M.A.V." TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774390v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bayle" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848174v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847613v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781535v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854916v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737428v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734326v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740164v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lesort" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Touzot-Jourde" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743752v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602321v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouel" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234335v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739970v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cartes" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrand" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Manceau" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103091v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ferrand" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Manceau" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lesjfn.fr/" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70651-X" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DM9SHQ6D-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740482v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743567v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Ravel" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739397v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743911v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741854v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741927v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742308v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740931v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Corraze" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607118v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-9960(13)70341-9" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607244v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807896v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746212v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745275v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750079v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Abila" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219495v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824717v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219464v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826287v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838264v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836556v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851441v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846094v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811152v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781439825044" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b10977-6" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814025v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856121v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Beckers" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02858211v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Emery" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855986v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819985v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Medina" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842255v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allain Ollier" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842363v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05575472v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de la Torre" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues-Marty" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051059v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809726v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816077v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lerch" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04806487v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khemais Kraiem" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Majdoub-Mathlouthi" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02802294v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790815v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813035v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>