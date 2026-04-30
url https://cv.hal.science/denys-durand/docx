--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -606,329 +606,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A six-step process to explore facial expressions performances to detect pain in dairy cows with lipopolysaccharide-induced clinical mastitis</w:t>
+                <w:t xml:space="preserve">Elevage des bovins de race Maraîchine et qualité de la viande de bœuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ginger</w:t>
+                <w:t xml:space="preserve">Anne Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Aubé</w:t>
+                <w:t xml:space="preserve">Ellies-Oury Marie-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
+                <w:t xml:space="preserve">Anne Listrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Borot</w:t>
+                <w:t xml:space="preserve">Sylvie Bardou-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. David</w:t>
+                <w:t xml:space="preserve">Karine Meteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, VPC-2022-3843</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04213914v1</w:t>
+                <w:t xml:space="preserve">hal-04028066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevage des bovins de race Maraîchine et qualité de la viande de bœuf</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A six-step process to explore facial expressions performances to detect pain in dairy cows with lipopolysaccharide-induced clinical mastitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ginger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Farruggia</w:t>
+                <w:t xml:space="preserve">L. Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellies-Oury Marie-Pierre</w:t>
+                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Listrat</w:t>
+                <w:t xml:space="preserve">M. Borot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Bardou-Valette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Meteau</w:t>
+                <w:t xml:space="preserve">C. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 264, pp.105951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2023.105951⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028066v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using behavioral observations in freestalls and at milking to improve pain detection in dairy cows after lipopolysaccharide-induced clinical mastitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ginger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1271,295 +1271,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in Digestive Microbiota, Rumen Fermentations and Oxidative Stress around Parturition Are Alleviated by Live Yeast Feed Supplementation to Gestating Ewes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation of two laboratory methods for beef intramuscular fat quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bardou-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lysiane Dunière</w:t>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Esparteiro</w:t>
+                <w:t xml:space="preserve">Agnès Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacine Lebbaoui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mickael Bernard</w:t>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jof7060447⟩</w:t>
+              <w:t xml:space="preserve">Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2020.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281170v1</w:t>
+                <w:t xml:space="preserve">hal-02929442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of two laboratory methods for beef intramuscular fat quantification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Bardou-Valette</w:t>
+                <w:t xml:space="preserve">Changes in Digestive Microbiota, Rumen Fermentations and Oxidative Stress around Parturition Are Alleviated by Live Yeast Feed Supplementation to Gestating Ewes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lysiane Dunière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Esparteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Delavaud</w:t>
+                <w:t xml:space="preserve">Yacine Lebbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Thomas</w:t>
+                <w:t xml:space="preserve">Philippe Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donato Andueza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denys Durand</w:t>
+                <w:t xml:space="preserve">Mickael Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2020.06.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jof7060447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929442v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatty acid composition and oxidation in beef muscles as affected by ageing times and cooking methods</w:t>
               </w:r>
@@ -1571,51 +1571,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Parafita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1701,51 +1701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Listrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1803,683 +1803,683 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03272625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinations of non-invasive indicators to detect dairy cows submitted to high-starch-diet challenge</w:t>
+                <w:t xml:space="preserve">Lipid oxidation, pre-slaughter animal stress and meat packaging: Can dietary supplementation of vitamin E and plant extracts come to the rescue?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clothilde Villot</w:t>
+                <w:t xml:space="preserve">Mylène Delosière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Martin</w:t>
+                <w:t xml:space="preserve">Cécile Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Bodin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731119001629⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 309, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.125668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627421v1</w:t>
+                <w:t xml:space="preserve">hal-02629245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid oxidation, pre-slaughter animal stress and meat packaging: Can dietary supplementation of vitamin E and plant extracts come to the rescue?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combinations of non-invasive indicators to detect dairy cows submitted to high-starch-diet challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Villot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Delosière</w:t>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Terlouw</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 309, </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (2), pp.388-398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.125668⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731119001629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629245v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt d’une analgésie multimodale pour réduire la douleur lors de la castration chez l’ovin : mise en évidence par une approche originale</w:t>
+                <w:t xml:space="preserve">Mise en évidence par une approche originale de l’intérêt d’une analgésie multimodale pour réduire la douleur lors de la castration chez l’ovin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 11 (43), pp.37-44. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2019, 43, pp.37-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04753070v1</w:t>
+                <w:t xml:space="preserve">hal-04805409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of beef meat fatty acid composition by visible-near-infrared spectroscopy was improved by preliminary freeze-drying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Listrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meat Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 158, pp.107910. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2019.107910⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2019.107910⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en évidence par une approche originale de l’intérêt d’une analgésie multimodale pour réduire la douleur lors de la castration chez l’ovin</w:t>
+                <w:t xml:space="preserve">Intérêt d’une analgésie multimodale pour réduire la douleur lors de la castration chez l’ovin : mise en évidence par une approche originale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 43, pp.37-43</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 11 (43), pp.37-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/npvelsa/43037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04805409v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits of a multimodal analgesia compared to local anesthesia alone to alleviate pain following castration in sheep: a multiparametric approach</w:t>
               </w:r>
@@ -2697,542 +2697,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of olive-cake supplementation on fatty acid composition, antioxidant status and lipid and meat-colour stability of Barbarine lambs reared on improved rangeland plus concentrates or indoors with oat hay plus concentrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dairy cows under experimentally-induced Escherichia coli mastitis show negative emotional states assessed through Qualitative Behaviour Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Hamdi</w:t>
+                <w:t xml:space="preserve">Alexandra Lussert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Majdoub-Mathlouthi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denys Durand</w:t>
+                <w:t xml:space="preserve">Vincent Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Thomas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Rainard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Production Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/AN16352⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 206, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2018.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623381v1</w:t>
+                <w:t xml:space="preserve">hal-02627008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dairy cows under experimentally-induced Escherichia coli mastitis show negative emotional states assessed through Qualitative Behaviour Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+                <w:t xml:space="preserve">Effects of olive-cake supplementation on fatty acid composition, antioxidant status and lipid and meat-colour stability of Barbarine lambs reared on improved rangeland plus concentrates or indoors with oat hay plus concentrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Lussert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Faure</w:t>
+                <w:t xml:space="preserve">L. Majdoub-Mathlouthi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Herry</w:t>
+                <w:t xml:space="preserve">Agnes Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Rainard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">K. Kraiem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 206, pp.1-11. </w:t>
+              <w:t xml:space="preserve">Animal Production Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 58 (9), pp.1714-1725. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2018.06.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1071/AN16352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627008v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma indicators of bovine health: impacts of diet supplementations and pre-slaughter stress</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Dietary plant extracts combined with vitamin E limit the discoloration in stored n-3 PUFA rich meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Delosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Parafita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Habeanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2018.10.009⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 09 (01), pp.23-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/as.2018.91003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619133v1</w:t>
+                <w:t xml:space="preserve">hal-02619054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary plant extracts combined with vitamin E limit the discoloration in stored n-3 PUFA rich meat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Plasma indicators of bovine health: impacts of diet supplementations and pre-slaughter stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Delosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 09 (01), pp.23-36. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4236/as.2018.91003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2018.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02619054v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting colon luminal lipid peroxidation limits colon carcinogenesis associated with red meat consumption</w:t>
               </w:r>
@@ -3346,286 +3346,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiparametric approach to discriminate the impacts of different degrees of invasiveness of surgical procedures in sheep</w:t>
+                <w:t xml:space="preserve">Une nouvelle approche méthodologique pour piloter la conduite en élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Faure</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Ellies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Listrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (3), pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605922v1</w:t>
+                <w:t xml:space="preserve">hal-01564568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle approche méthodologique pour piloter la conduite en élevage</w:t>
+                <w:t xml:space="preserve">A multiparametric approach to discriminate the impacts of different degrees of invasiveness of surgical procedures in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Ellies</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Anne Listrat</w:t>
+                <w:t xml:space="preserve">Sandrine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Paulmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Foye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (12), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731117000805⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01564568v1</w:t>
+                <w:t xml:space="preserve">hal-01605922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioral and patho-physiological response as possible signs of pain in dairy cows during Escherichia con mastitis: A pilot study</w:t>
               </w:r>
@@ -3637,77 +3637,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Lussert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 100 (10), pp.8385-8397. </w:t>
@@ -3745,51 +3745,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of 4-hydroxy-2-nonenal-protein adducts in in vivo gastric digesta of mini-pigs using a GC-MS/MS method with accuracy profile validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Delosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3797,51 +3797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chantelauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (8), pp.3497-3504. </w:t>
@@ -3918,64 +3918,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Feinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accreditation and Quality Assurance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 21 (2), pp.131-142. </w:t>
@@ -4026,90 +4026,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An innovative approach combining Animal Performances, nutritional value and sensory quality of meat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Listrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meat Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 122, pp.163 - 172. </w:t>
@@ -4172,77 +4172,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carcass traits, contractile muscle properties and meat quality of grazing and feedlot Barbarine lamb receiving or not olive cake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hania Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Majdoub-Mathlouthi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Listrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4299,285 +4299,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douleurs animales. 2. Evaluation et traitement de la douleur chez les ruminants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Douleurs animales. 1. Les mécanismes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Paulmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 28 (3), pp.217-280</w:t>
+              <w:t xml:space="preserve">, 2015, 28 (3), pp.217-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635722v1</w:t>
+                <w:t xml:space="preserve">hal-02636267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douleurs animales. 1. Les mécanismes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Douleurs animales. 2. Evaluation et traitement de la douleur chez les ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fauré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Paulmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denys Durand</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juliette Cognie</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 28 (3), pp.217-230</w:t>
+              <w:t xml:space="preserve">, 2015, 28 (3), pp.217-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636267v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breeds and muscle types modulate performance of near-infrared reflectance spectroscopy to predict the fatty acid composition of bovine meat</w:t>
               </w:r>
@@ -4703,195 +4703,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douleur des animaux de rente : mécanismes et signes cliniques</w:t>
+                <w:t xml:space="preserve">Critères comportementaux d’évaluation de la douleur chez les ruminants d’élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël R. Guatteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Junot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fauré</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Junot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point vétérinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 343, pp.54-59</w:t>
+              <w:t xml:space="preserve">, 2014, 343, pp.60-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629463v1</w:t>
+                <w:t xml:space="preserve">hal-02630011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extruded linseed and rapeseed both influenced fatty acid composition of total lipids and their polar and neutral fractions in longissimus thoracis and semitendinosus muscles of finishing Normand cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Habeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esperanza Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4974,152 +4974,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critères comportementaux d’évaluation de la douleur chez les ruminants d’élevage</w:t>
+                <w:t xml:space="preserve">Douleur des animaux de rente : mécanismes et signes cliniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fauré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël R. Guatteo</w:t>
+                <w:t xml:space="preserve">Raphaël Guatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point vétérinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 343, pp.60-65</w:t>
+              <w:t xml:space="preserve">, 2014, 343, pp.54-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630011v1</w:t>
+                <w:t xml:space="preserve">hal-02629463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New approach to improve the calibration of main fatty acids by near-infrared reflectance spectroscopy in ruminant meat</w:t>
               </w:r>
@@ -5546,51 +5546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Cherfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6210,51 +6210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mairesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Benet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Meteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve H. Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6458,1022 +6458,1022 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En quoi la connaissance des performances d'une méthode permet-elle d'optimiser la mise en place d'une expérimentation animale ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Thomas</w:t>
+                <w:t xml:space="preserve">Specific features of muscles and meat from ‘AOC’ guaranteed-origin Taureau de Camargue beef cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Gatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Fiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Micol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 129 (1-3), pp.31-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2009.12.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02654647v1</w:t>
+                <w:t xml:space="preserve">hal-02665792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant extracts combined with vitamin E in PUFA-rich diets of cull cows protect processed beef against lipid oxidation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence des acides gras polyinsaturés n-3 et des antioxydants alimentaires sur les acides gras de la viande et la lipoperoxydation chez le bovin en finition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Habeanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Parafita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2010.03.024⟩</w:t>
+              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (1), pp.30-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ocl.2010.0283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02665213v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of 6 weeks of n-3 fatty acide supplementation on oxidative stress in judos athletes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fatima Rosado</w:t>
+                <w:t xml:space="preserve">Influence des acides gras polyinsaturés n-3 et des antioxydants alimentaires sur les acides gras de la viande et la lipoeroxydation chez le ruminant en finition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Habeanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Parafita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sport Nutrition and Exercise Metabolism</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45, pp.301-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2010.06.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663221v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des acides gras polyinsaturés n-3 et des antioxydants alimentaires sur les acides gras de la viande et la lipoperoxydation chez le bovin en finition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+                <w:t xml:space="preserve">Characterising the emotional reactivity of cows to understand and predict their stress reactions to the slaughter procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 125, pp.9-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2010.03.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ocl.2010.0283⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02662800v1</w:t>
+                <w:t xml:space="preserve">hal-02659892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des acides gras polyinsaturés n-3 et des antioxydants alimentaires sur les acides gras de la viande et la lipoeroxydation chez le ruminant en finition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant extracts combined with vitamin E in PUFA-rich diets of cull cows protect processed beef against lipid oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Habeanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Parafita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2010.06.002⟩</w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 85 (4), pp.676-683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2010.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667288v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterising the emotional reactivity of cows to understand and predict their stress reactions to the slaughter procedure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Boissy</w:t>
+                <w:t xml:space="preserve">Effect of 6 weeks of n-3 fatty acide supplementation on oxidative stress in judos athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Filiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Massart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rouveix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Rosado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Sport Nutrition and Exercise Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (6), pp.496-506</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02659892v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific features of muscles and meat from ‘AOC’ guaranteed-origin Taureau de Camargue beef cattle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">I. Fiot</w:t>
+                <w:t xml:space="preserve">En quoi la connaissance des performances d'une méthode permet-elle d'optimiser la mise en place d'une expérimentation animale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, N° Spécial: Validation des méthodes, pp.73-84</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02665792v1</w:t>
+                <w:t xml:space="preserve">hal-02654647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colour, lipid and protein stability of Rhea americana meat during air- and vacuum-packaged storage: influence of muscle on oxidative processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata R. Schmidt Filgueras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Gatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7530,290 +7530,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatic metabolism of glucose and linoleic acid varies in relation to susceptibility to fatty liver in ad libitum-fed Muscovy and Pekin ducks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perspectives offertes par les approches en «omique» pour l’amélioration de la durabilité de l’élevage des herbivores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gladys Saez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+                <w:t xml:space="preserve">Hamid Boudra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Davail</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (5), pp.385-396</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662261v1</w:t>
+                <w:t xml:space="preserve">hal-02662984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives offertes par les approches en «omique» pour l’amélioration de la durabilité de l’élevage des herbivores</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+                <w:t xml:space="preserve">Hepatic metabolism of glucose and linoleic acid varies in relation to susceptibility to fatty liver in ad libitum-fed Muscovy and Pekin ducks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamid Boudra</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Brigitte B. Picard</w:t>
+                <w:t xml:space="preserve">S. Davail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 101, pp.510-517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114508019892⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02662984v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant polyphenols associated with vitamin E can reduce plasma lipoperoxidation in dairy cows given n-3 polyunsaturated fatty acids</w:t>
               </w:r>
@@ -7851,51 +7851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 92 (12), pp.6095-6104. </w:t>
@@ -7959,51 +7959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Filaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rouveix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Massart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gladine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8073,287 +8073,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">9cis, 11trans conjugated linoleic acid (CLA) is synthesised and desaturated into conjugated 18 : 3 in bovine adipose tissues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Food restriction and refeeding in lambs influence muscle antioxidant status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 2 (4), pp.645-652. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S175173110700153X⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 2 (5), pp.738-745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731108001742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668095v1</w:t>
+                <w:t xml:space="preserve">hal-02658503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food restriction and refeeding in lambs influence muscle antioxidant status</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">9cis, 11trans conjugated linoleic acid (CLA) is synthesised and desaturated into conjugated 18 : 3 in bovine adipose tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+                <w:t xml:space="preserve">O. Loreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 2 (5), pp.738-745. </w:t>
+              <w:t xml:space="preserve">, 2008, 2 (4), pp.645-652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731108001742⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S175173110700153X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658503v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels intérêts de la diversité floristique des prairies permanentes pour les ruminants et les produits animaux ?</w:t>
               </w:r>
@@ -8464,51 +8464,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the hepatic metabolism of glucose and linoleic acid influenced by species in overfed ducks?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9156,622 +9156,622 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of maturation and cooking treatments on the nutritional value of bovine meats: Water losses and vitamin B12</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Competition and food restriction effects on oxidative stress in judo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.P. Prévéraud</w:t>
+                <w:t xml:space="preserve">J. Finaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane L. Girard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+                <w:t xml:space="preserve">F. Degoutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Scislowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rouveix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 73 (3), pp.451-458</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 27 (10), pp.834-841</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02655365v1</w:t>
+                <w:t xml:space="preserve">hal-02655302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant status and oxidative stress in professional rugby players: Evolution throughout a season</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Lac</w:t>
+                <w:t xml:space="preserve">Métabolisme lipidique et qualité des acides gras de la viande chez le veau préruminant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 27 (2), pp.87-93</w:t>
+              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25 (6), pp.196-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02660863v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological characteristics of a group of fighting bulls (Brava breed)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ameslant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 157 (5), pp.293-301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition and food restriction effects on oxidative stress in judo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+                <w:t xml:space="preserve">Antioxidant status and oxidative stress in professional rugby players: Evolution throughout a season</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Finaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Scislowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Rouveix</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Vidalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 27 (10), pp.834-841</w:t>
+              <w:t xml:space="preserve">, 2006, 27 (2), pp.87-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655302v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métabolisme lipidique et qualité des acides gras de la viande chez le veau préruminant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of maturation and cooking treatments on the nutritional value of bovine meats: Water losses and vitamin B12</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.P. Prévéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane L. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 25 (6), pp.196-205</w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 73 (3), pp.451-458</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02653321v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestation linked radical oxygen species fluxes and vitamins and trace mineral deficiencies in the ruminant</w:t>
               </w:r>
@@ -10025,51 +10025,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10105,458 +10105,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of dietary n-6 and n-3 polyunsaturated fatty acids on peroxidability of lipoproteins in steers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vaccenic acid metabolism in the liver of rat and bovine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Laplaud</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Loreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 40 (12), pp.1245-1256. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11745-005-1492-z⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 40 (3), pp.295-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11745-005-1385-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02677540v1</w:t>
+                <w:t xml:space="preserve">hal-02682945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conjugated linoleic acid isomers and their conjugated derivatives inhibit growth of human cancer cell lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Debiton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anticancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 25 (6B), pp.3943-3949</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaccenic acid metabolism in the liver of rat and bovine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of dietary n-6 and n-3 polyunsaturated fatty acids on peroxidability of lipoproteins in steers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Scislowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Laplaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 40 (3), pp.295-301. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11745-005-1385-1⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 40 (12), pp.1245-1256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11745-005-1492-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02682945v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of dietary n-6 or n-3 polyunsaturated fatty acids protected or not against ruminal hydrogenation on plasma lipids and their susceptibility to peroxidation in fattening steers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Scislowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10767,51 +10767,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary linoleic acid-induced hypercholesterolemia and accumulation of very light HDL in steers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Scislowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10970,51 +10970,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linoleate supplementation in steers modifies lipid composition of plasma lipoproteins but does not alter their fluidity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Scislowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11100,51 +11100,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small intestine and liver microsomal triacyglycerol transfer protein in the bovine and rat: Effects of dietary coconut oil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11211,221 +11211,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro comparison of hepatic metabolism of 9cis-11 trans and 10trans-12cis isomers of CLA in the rat</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des hépatoprotecteurs en début de lactation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 38 (2), pp.157-162</w:t>
+              <w:t xml:space="preserve">Réussir. Lait Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 165, pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676712v1</w:t>
+                <w:t xml:space="preserve">hal-02670338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des hépatoprotecteurs en début de lactation ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vitro comparison of hepatic metabolism of 9cis-11 trans and 10trans-12cis isomers of CLA in the rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Loreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réussir. Lait Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 165, pp.47</w:t>
+              <w:t xml:space="preserve">Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 38 (2), pp.157-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02670338v1</w:t>
+                <w:t xml:space="preserve">hal-02676712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence d'une alimentation à base d'herbe sur la lipoperoxydation et le potentiel antioxydant dans le plasma et les muscles de boeufs en finition</w:t>
               </w:r>
@@ -11653,51 +11653,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de rations enrichies en huile de tournesol sur les lipoprotéines plasmatiques chez le bouvillon à l'engraissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Scislowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11800,51 +11800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Razavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Scislowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 14, pp.61</w:t>
@@ -11994,51 +11994,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of milk diets containing beef tallow or coconut oil on the fatty acid metabolism of liver slices from preruminant calves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12223,51 +12223,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatty acid metabolism in liver slices : A comparison between the rat and pre-ruminant calf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12344,51 +12344,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolipoprotein B production and very low density lipoprotein secretion by calf liver slices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12473,51 +12473,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatty acid metabolism in liver slices: a comparison between the rat and preruminant calf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12633,51 +12633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 12 (4), pp.273-285</w:t>
@@ -12862,51 +12862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Picherit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12944,51 +12944,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleate oxidation by liver slices taken from preruminant calves fed a milk replacer containing beef tallow or coconut oil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13160,51 +13160,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleate oxidation by liver slices taken from preruminant calves fed a milk replacer containing beef tallow or coconut oil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13320,51 +13320,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Picherit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 38 (2), pp.205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13389,51 +13389,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatty acid metabolism and very low density lipoprotein secretion in liver slices from rats and preruminant calves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13549,51 +13549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Picherit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 38 (2), pp.205-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13657,51 +13657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Picherit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13733,377 +13733,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02693083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l'huile de coprah sur la distribution et la composition des lipoprotéines plasmatiques chez le veau préruminant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxydation de l'oléate par des explants en survie issus de foie de veaux préruminants recevant un aliment lacté à base de suif ou d'huile de coprah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 11 (4), pp.301</w:t>
+              <w:t xml:space="preserve">, 1997, 11 (4), pp.291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02689508v1</w:t>
+                <w:t xml:space="preserve">hal-02686707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l'huile de coprah sur le transport sanguin et le métabolisme hépatique in vivo des acides gras chez le veau préruminant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effets de l'huile de coprah sur la distribution et la composition des lipoprotéines plasmatiques chez le veau préruminant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pechery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 11 (4), pp.301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02686706v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02689508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxydation de l'oléate par des explants en survie issus de foie de veaux préruminants recevant un aliment lacté à base de suif ou d'huile de coprah</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Effets de l'huile de coprah sur le transport sanguin et le métabolisme hépatique in vivo des acides gras chez le veau préruminant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Picherit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 11 (4), pp.291</w:t>
+              <w:t xml:space="preserve">, 1997, 11 (4), pp.301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02686707v1</w:t>
+                <w:t xml:space="preserve">hal-02686706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hepatic gene expression of apolipoprotein B100 during early lactation in underfed, high producing dairy cows</w:t>
               </w:r>
@@ -14426,51 +14426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14953,51 +14953,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15457,1135 +15457,1135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02713553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of portal infusions of methionine on plasma concentrations and estimated hepatic balances of metabolites in underfed preruminant calves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasma and hepatic lipids and lipoproteins in the underfed high-yielding dairy cow during early lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Chilliard</w:t>
+                <w:t xml:space="preserve">Marinette Martinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Leplaix-Charlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Audigier</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Lefaivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 43 (3), pp.299-299</w:t>
+              <w:t xml:space="preserve">, 1994, 43, pp.46s-47s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00889038v1</w:t>
+                <w:t xml:space="preserve">hal-02705650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of dietary cholesterol and fatty acids on the lipid composition of muscle in the preruminant calf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Leplaix-Charlat</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Leplaix-Charlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lesty</w:t>
+                <w:t xml:space="preserve">C Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Souchet</w:t>
+                <w:t xml:space="preserve">C Leoty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Souchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 43, pp.S48</w:t>
+              <w:t xml:space="preserve">, 1994, 43 (Suppl1), pp.48s-48s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02705968v1</w:t>
+                <w:t xml:space="preserve">hal-00889130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatic apo B and mRNA apo B levels in the underfed high-producing dairy cow during early lactation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F Duboisset</w:t>
+                <w:t xml:space="preserve">Use of para-amino-hipurric acid to measure blood flows through portal-drained-viscera, liver and hindquarters in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Lefaivre</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques Lefaivre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de zootechnie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 122, pp.299-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0021859600087499⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00889129v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02708108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma and hepatic lipids and lipoproteins in the underfed high-yielding dairy cow during early lactation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular forms, gastro-entero-pancreatic production and hepatic clearance of gastrin and somastostatin in the preruminant calf. Effect of dietary protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Chayvialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Huërou-Luron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mouats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Lefaivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de zootechnie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 43, pp.46s-47s</w:t>
+              <w:t xml:space="preserve">Proceedings of the Society of Nutrition Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 3, pp.294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02705650v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02708759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dietary cholesterol and fatty acids on the lipid composition of muscle in the preruminant calf</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L Leplaix-Charlat</w:t>
+                <w:t xml:space="preserve">Hepatic apo B and mRNA apo B levels in the underfed high-producing dairy cow during early lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">R Souchet</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Lefaivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 43 (Suppl1), pp.48s-48s</w:t>
+              <w:t xml:space="preserve">, 1994, 43 (Suppl1), pp.47s-48s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00889130v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00889129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of para-amino-hipurric acid to measure blood flows through portal-drained-viscera, liver and hindquarters in sheep</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ortigues</w:t>
+                <w:t xml:space="preserve">Effects of dietary cholesterol and fatty acids on the lipid composition of muscle in the preruminant calf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Leplaix-Charlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lesty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Souchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de zootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 43, pp.S48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0021859600087499⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02708108v1</w:t>
+                <w:t xml:space="preserve">hal-02705968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular forms, gastro-entero-pancreatic production and hepatic clearance of gastrin and somastostatin in the preruminant calf. Effect of dietary protein</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of portal infusions of methionine on plasma concentrations and estimated hepatic balances of metabolites in underfed preruminant calves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Le Huërou-Luron</w:t>
+                <w:t xml:space="preserve">Y Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mouats</w:t>
+                <w:t xml:space="preserve">C Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Auboiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Society of Nutrition Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 3, pp.294</w:t>
+              <w:t xml:space="preserve">Annales de zootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 43 (3), pp.299-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02708759v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00889038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body lipid mobilization, acetonemia and hepatic steatosis in the underfed high-yielding dairy cow during early lactation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A Ollier</w:t>
+                <w:t xml:space="preserve">Effects of portal infusions of methionine on plasma concentrations and estimated hepatic balances of metabolites in underfed preruminant calves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Tourret</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Auboiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 43 (Suppl1), pp.46s-46s</w:t>
+              <w:t xml:space="preserve">, 1994, 43 (3), pp.299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00889126v1</w:t>
+                <w:t xml:space="preserve">hal-02708854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of portal infusions of methionine on plasma concentrations and estimated hepatic balances of metabolites in underfed preruminant calves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Chilliard</w:t>
+                <w:t xml:space="preserve">Body lipid mobilization, acetonemia and hepatic steatosis in the underfed high-yielding dairy cow during early lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Audigier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denys Durand</w:t>
+                <w:t xml:space="preserve">R Lefaivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Auboiron</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M Tourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 43 (3), pp.299</w:t>
+              <w:t xml:space="preserve">, 1994, 43 (Suppl1), pp.46s-46s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02708854v1</w:t>
+                <w:t xml:space="preserve">hal-00889126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Body lipid mobilization, acetonemia and hepatic steatosis in the underfed high-yielding dairy cow during early lactation</w:t>
               </w:r>
@@ -16843,51 +16843,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lefaivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16929,51 +16929,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipoprotein metabolism in the preruminant calf: effect of high fat diet supplemented with L-methionine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Auboiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17076,51 +17076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lefaivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 122, pp.299-308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17387,64 +17387,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Martinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Leplaix-Charlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Lefaivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 43 (Suppl1), pp.46s-47s</w:t>
@@ -17549,286 +17549,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00899699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term effects of oestradiol, T3 or insulin infusions on plasma concentrations and estimated hepatic balances of metabolites in energy-deprived preruminant calves</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Audigier</w:t>
+                <w:t xml:space="preserve">Effects of various levels of dietary triglycerides on hepatic metabolism of very low density lipoproteins in the preruminant calf, Bos spp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Auboiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Auboiron</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Leplaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 42 (2), pp.207</w:t>
+              <w:t xml:space="preserve">, 1993, 42 (2), pp.205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02705917v1</w:t>
+                <w:t xml:space="preserve">hal-02704403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of various levels of dietary triglycerides on hepatic metabolism of very low density lipoproteins in the preruminant calf, Bos spp</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId443" w:history="1">
+                <w:t xml:space="preserve">Short-term effects of oestradiol, T3 or insulin infusions on plasma concentrations and estimated hepatic balances of metabolites in energy-deprived preruminant calves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Audigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Auboiron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Leplaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 42 (2), pp.205</w:t>
+              <w:t xml:space="preserve">, 1993, 42 (2), pp.207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02704403v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02705917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of dietary cholesterol on hepatic metabolism of triglyceride-rich lipoproteins in the preruminant calf, Bos spp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Leplaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18147,64 +18147,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Auboiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18242,77 +18242,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term effects (5 days) of œstradiol, T3 or insulin injections on plasma concentrations and estimated hepatic balance of metabolites in energy-deprived preruminant calves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Auboiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18363,64 +18363,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term effects of oestradiol, T3 or insulin infusions on plasma concentrations and estimated hepatic balances of metabolites in energy-deprived preruminant calves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18478,151 +18478,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00888935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of food intake and milk yield on portal and hepatic vein blood flows of high-yielding dairy cows in early lactation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude in vivo du métabolisme hépatique sur 24 heures chez le veau vigile. Exemple : Le catabolisme du cortisol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dauprat-Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 32 (5-6), pp.505-505</w:t>
+              <w:t xml:space="preserve">STAL Sciences et Techniques de l'Animal de Laboratoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 17, pp.69-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00899561v1</w:t>
+                <w:t xml:space="preserve">hal-02706361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of dietary cholesterol on hepatic metabolism of triglyceride-rich lipoproteins in the preruminant calf, Bos spp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Leplaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18677,113 +18694,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 32 (5-6), pp.490-490</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00899547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estrogen-induced changes in the hepatic metabolism of plasma lipoproteins in the pre-ruminant calf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Auboiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lefaivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18798,100 +18815,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 41, pp.117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02705853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portal-drained viscera (PDV) and hepatic balance of energy metabolites in high-yielding cows. Effects of a fat supplement on PDV rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Vacelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18906,100 +18923,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 32 (5-6), pp.501</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02700484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portal-drained viscera (PDV) and hepatic balance of energy metabolites in high-yielding cows. Effects of a fat supplement on PDV rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm Vacelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19014,182 +19031,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 32 (5-6), pp.501-501</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00899557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude in vivo du métabolisme hépatique sur 24 heures chez le veau vigile. Exemple : Le catabolisme du cortisol</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of food intake and milk yield on portal and hepatic vein blood flows of high-yielding dairy cows in early lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Lefaivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAL Sciences et Techniques de l'Animal de Laboratoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 17, pp.69-75</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 32 (5-6), pp.505-505</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02706361v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00899561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of parathyroid hormone-related protein on hepatic IGF-1 production</w:t>
               </w:r>
@@ -19227,51 +19227,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lefaivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACTA ENDOCRINOLOGICA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 126, pp.430-433</w:t>
@@ -19313,51 +19313,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of food intake and milk yield on portal and hepatic vein flows of high-yielding dairy cow in early lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lefaivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19529,51 +19529,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Auboiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Lefaivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19618,273 +19618,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00888820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intestinal lymph and plasma lipoproteins in the preruminant calf : partial resolution of particle heterogeneity in the 1.040-1.090 g/ml interval</w:t>
+                <w:t xml:space="preserve">Transport des acides aminés dans l'aire splanchnique par le plasma sanguin et le sang chez le veau préruminant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Michel Laplaud</w:t>
+                <w:t xml:space="preserve">Ml Houlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Patureau Mirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Lefaivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 32 (9), pp.1429-1439</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 31 (4), pp.399-410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02705374v1</w:t>
+                <w:t xml:space="preserve">hal-00899459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport des acides aminés dans l'aire splanchnique par le plasma sanguin et le sang chez le veau préruminant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intestinal lymph and plasma lipoproteins in the preruminant calf : partial resolution of particle heterogeneity in the 1.040-1.090 g/ml interval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Michel Laplaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ml Houlier</w:t>
+                <w:t xml:space="preserve">Laurence Beaubatie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Patureau Mirand</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. John Chapman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 31 (4), pp.399-410</w:t>
+              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 32 (9), pp.1429-1439</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00899459v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02705374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport des acides amines dans l'aire splanchnique par le plasma sanguin et le sang chez le veau preruminant</w:t>
               </w:r>
@@ -19922,51 +19922,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lefaivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 31 (4), pp.399-410</w:t>
@@ -19989,540 +19989,540 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02715686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipoproteins and apolipoproteins in intestinal lymph of the preruminant calf, Bos spp., at peak lipid absorption</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Michel Laplaud</w:t>
+                <w:t xml:space="preserve">Influence of kinetics of gastric emptying on hepatic IGF1 production in young calves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Coxam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Davicco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Opmeer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 31 (10), pp.1781-1792</w:t>
+              <w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 34, pp.42-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02705370v1</w:t>
+                <w:t xml:space="preserve">hal-02703795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steroid hormone may modulate hepatic somatomedin C production in newborn calves</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.J. Davicco</w:t>
+                <w:t xml:space="preserve">Influence de la vitesse d'absorption des acides aminés sur leur bilan hépatique chez le veau préruminant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ml Houlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Patureau-Mirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Opmeer</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Bauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of the Neonate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 58, pp.16-23</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 30 (1), pp.135-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02699698v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00899234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la vitesse d'absorption des acides aminés sur leur bilan hépatique chez le veau préruminant</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Patureau-Mirand</w:t>
+                <w:t xml:space="preserve">Steroid hormone may modulate hepatic somatomedin C production in newborn calves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Coxam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Davicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Grégory Bayle</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Opmeer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 30 (1), pp.135-135</w:t>
+              <w:t xml:space="preserve">Biology of the Neonate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 58, pp.16-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00899234v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02699698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of kinetics of gastric emptying on hepatic IGF1 production in young calves</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.J. Davicco</w:t>
+                <w:t xml:space="preserve">Lipoproteins and apolipoproteins in intestinal lymph of the preruminant calf, Bos spp., at peak lipid absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Michel Laplaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. John Chapman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 34, pp.42-52</w:t>
+              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 31 (10), pp.1781-1792</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02703795v1</w:t>
+                <w:t xml:space="preserve">hal-02705370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the respective density distributions of low- and high-density lipoprotein particles in bovines plasma and lymph by immunoassay of apoproteins A-I and B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Auboiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20642,51 +20642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Laplaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lefaivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Chapman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20763,51 +20763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pm Laplaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Lefaivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mj Chapman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21225,51 +21225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Michel Laplaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Forgez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21337,51 +21337,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daily metabolism and hepatic balance studies of plasma cortisol and aldosterone in the preruminant calf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gardy-Godillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21497,51 +21497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Davicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Opmeer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 62, pp.425-437</w:t>
@@ -21583,51 +21583,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nycthemeral changes in plasma cortisol levels in preruminant calves with different milk proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gardy-Godillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21717,51 +21717,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lefaivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Donnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21799,64 +21799,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production gastro-entero-pancreatique et captation hepatique de la gastrine et de la somatostatine chez le veau preruminant recevant des proteines de lait ou de lactoserum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Chayvialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21976,51 +21976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Toullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mouats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 28 (Suppl1), pp.163-164</w:t>
@@ -22867,51 +22867,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pain detection of cows with mastitis in the barn and at milking: a piece of cake?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ginger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22979,77 +22979,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breeders of local cattle breeds take up the question of the intrinsic and extrinsic qualities of their meat in collaboration with researchers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couvreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chaabouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23223,359 +23223,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03381673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'Animal à la viande &amp;quot;L'alimentation avec ou sans viande</w:t>
+                <w:t xml:space="preserve">Prédiction des qualités nutritionnelles et sensorielles de la viande de ruminants par une méthode non invasive : la spectrophotométrie procge infrarouge (SPIR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Denoyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mairesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Débat Ville Apprenante Clermont-Ferrand</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, NA, France</w:t>
+              <w:t xml:space="preserve">Journées CREa-viande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901457v1</w:t>
+                <w:t xml:space="preserve">hal-02790653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction des qualités nutritionnelles et sensorielles de la viande de ruminants par une méthode non invasive : la spectrophotométrie procge infrarouge (SPIR)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Guillon</w:t>
+                <w:t xml:space="preserve">Intérêt d’une approche multiparamétrique pour évaluer différents types de douleur chez le ruminant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Lussert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Paulmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées CREa-viande</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales des GTV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790653v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt d’une approche multiparamétrique pour évaluer différents types de douleur chez le ruminant</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De l'Animal à la viande &amp;quot;L'alimentation avec ou sans viande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des GTV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">Conférence Débat Ville Apprenante Clermont-Ferrand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735867v1</w:t>
+                <w:t xml:space="preserve">hal-01901457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioral and patho-physiological response as possible signs of pain in dairy cows during Escherichia con mastitis: A pilot study</w:t>
               </w:r>
@@ -23587,77 +23587,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Lussert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Annual Meeting of the European College of Animal Welfare and Behavioural Medicine (ECAWBM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t>
@@ -23749,346 +23749,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité nutritionnelle des viandes et santé animale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réponse comportementale et patho-physiologique des vaches laitières lors d’une mammite expérimentale à Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rainard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Bovin Viande de la société Valorex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Bonchamp les Laval, France</w:t>
+              <w:t xml:space="preserve">RMT bien-être animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785040v1</w:t>
+                <w:t xml:space="preserve">hal-02790382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des agneaux à l'allaitement artificiel en bonne santé</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Qualité nutritionnelle des viandes et santé animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Edition Tech-Ovin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Bellac, France</w:t>
+              <w:t xml:space="preserve">Journée Bovin Viande de la société Valorex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Bonchamp les Laval, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03617845v1</w:t>
+                <w:t xml:space="preserve">hal-02785040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse comportementale et patho-physiologique des vaches laitières lors d’une mammite expérimentale à Escherichia coli</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Herry</w:t>
+                <w:t xml:space="preserve">Des agneaux à l'allaitement artificiel en bonne santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Kling-Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RMT bien-être animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">10. Edition Tech-Ovin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Bellac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790382v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03617845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existe-t-il des marqueurs objectifs de la souffrance animale ?</w:t>
               </w:r>
@@ -24262,605 +24262,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les relations entre la tendreté et la composition en acides gras des viandes bovines sont elles stables selon le sexe et la race ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Micol</w:t>
+                <w:t xml:space="preserve">Classification par spectroscopie proche infrarouge des gros bovins ou des carcasses suivant le profil en acides gras des viandes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Certenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Jabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mairesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Falguères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">16èmes Journées Sciences du Muscle et Technologies des Viandes (16èmes JSMTV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France. pp.75-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603384v1</w:t>
+                <w:t xml:space="preserve">hal-01603388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification par spectroscopie proche infrarouge des gros bovins ou des carcasses suivant le profil en acides gras des viandes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Falguères</w:t>
+                <w:t xml:space="preserve">Les relations entre la tendreté et la composition en acides gras des viandes bovines sont elles stables selon le sexe et la race ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Listrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Sciences du Muscle et Technologies des Viandes (16èmes JSMTV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Paris, France. pp.75-76</w:t>
+              <w:t xml:space="preserve">16. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603388v1</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de la composition en acides gras de la viande bovine en fonction de l’alimentation des animaux par méta-analyse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relating beef production at farm level to human health, and the state of art of meat substitutes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Berthelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">67. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604399v1</w:t>
+                <w:t xml:space="preserve">hal-02739005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relating beef production at farm level to human health, and the state of art of meat substitutes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+                <w:t xml:space="preserve">Impact de la mise en allaitement artificiel sur la santé, le comportement et les performances des agneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom</w:t>
+              <w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739005v1</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la mise en allaitement artificiel sur la santé, le comportement et les performances des agneaux</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Boivin</w:t>
+                <w:t xml:space="preserve">Prédiction de la composition en acides gras de la viande bovine en fonction de l’alimentation des animaux par méta-analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît-Pierre Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">16. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602290v1</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation et réduction de la douleur lors d'interventions chirurgicales. Développement de méthodes alternatives à la chirurgie pour l’expérimentation</w:t>
               </w:r>
@@ -24997,77 +24997,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît-Pierre Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mairesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Certenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées Sciences du Muscle et Technologies des Viandes (16èmes JSMTV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Paris, France. pp.67-68</w:t>
@@ -25159,484 +25159,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of fatty acid composition of beef using near infrared spectroscopy: tissues and samples preparation effects</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Chesneau</w:t>
+                <w:t xml:space="preserve">Est-il possible d'améliorer la qualité nutritionnelle des viandes bovines sans altérer leur qualité sensorielle ni les performances animales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Listrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61. International Congress of Meat Science and Technology (ICoMST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741881v1</w:t>
+                <w:t xml:space="preserve">hal-02742885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrition, Santé Animale, Qualité : Comment les mesurer dans mon steak ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A methodological approach to assess the interactions between animal performances, nutritional value and sensory quality of meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Listrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées de la Recherche BBC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Chateaugirond, France</w:t>
+              <w:t xml:space="preserve">61. International Congress of Meat Science and Technology (ICoMST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793201v1</w:t>
+                <w:t xml:space="preserve">hal-02743574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodological approach to assess the interactions between animal performances, nutritional value and sensory quality of meat</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nutrition, Santé Animale, Qualité : Comment les mesurer dans mon steak ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mairesse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61. International Congress of Meat Science and Technology (ICoMST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">5. Journées de la Recherche BBC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Chateaugirond, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743574v1</w:t>
+                <w:t xml:space="preserve">hal-02793201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Est-il possible d'améliorer la qualité nutritionnelle des viandes bovines sans altérer leur qualité sensorielle ni les performances animales ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+                <w:t xml:space="preserve">Prediction of fatty acid composition of beef using near infrared spectroscopy: tissues and samples preparation effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît-Pierre Mourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mairesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Certenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Listrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">61. International Congress of Meat Science and Technology (ICoMST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742885v1</w:t>
+                <w:t xml:space="preserve">hal-02741881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New approach to improve the calibration of main fatty acids by near-infrared reflectance spectroscopy in ruminant meat.</w:t>
               </w:r>
@@ -25991,273 +25991,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in net hepatic flux of nutrients by the deacetylation of p-aminohippuric acid in dairy cows (session 21 - theatre 6)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+                <w:t xml:space="preserve">Les services rendus par les prairies permanentes à la qualité des produits animaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Prache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63rd Annual Meeting of the European Association of Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2012, Bratislava, Slovakia</w:t>
+              <w:t xml:space="preserve">Prairies Permanentes : de nouveaux atouts pour demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). Paris, FRA., Apr 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745168v1</w:t>
+                <w:t xml:space="preserve">hal-02744654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les services rendus par les prairies permanentes à la qualité des produits animaux</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoit Graulet</w:t>
+                <w:t xml:space="preserve">Changes in net hepatic flux of nutrients by the deacetylation of p-aminohippuric acid in dairy cows (session 21 - theatre 6)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Miguel Rodriguez Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prairies Permanentes : de nouveaux atouts pour demain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). Paris, FRA., Apr 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">63rd Annual Meeting of the European Association of Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2012, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744654v1</w:t>
+                <w:t xml:space="preserve">hal-02745168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxydation des lipides et des protéines des viandes au cours des processus de transformation : mécanismes, conséquences et prévention</w:t>
               </w:r>
@@ -26269,51 +26269,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Gatellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Caen, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26580,90 +26580,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cis and trans isomers of 18:1 in longissimus thoracis muscle are diversely altered in Angus, Limousin and Blonde d'Aquitaine bulls given linseed-enriched diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway</w:t>
@@ -26994,51 +26994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Cherfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
@@ -27067,103 +27067,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensory qualities of longissimus muscle from finished young bulls offered diets enriched in linseed and antioxydants supplements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Meteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Symposium on the Nutrition of Herbivores (ISNH8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Aberystwyth, United Kingdom</w:t>
@@ -27313,51 +27313,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of plant extracts combined with vitamin E in polyunsaturated fatty acidsrich diets given to cull cows on lipid oxydation of meats a 9 month frozen storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Delosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27415,293 +27415,194 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport d'anti-oxydants dans la ration alimentaire du bouc, de l'étalon et du verrat : effet sur la qualité des spermatozoïdes et sur leur aptitude à la conservation in vitro</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of linseed and antioxidant supplements on lipoperoxidation in Longissimus thoracis muscle of bulls varying in genotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Tours, France. 1 p</w:t>
+              <w:t xml:space="preserve">4. Annual General Assembly. Advancing Beef Safety andQuality through Research and Innovation integrated Project</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Prosafebeef. Dublin, IRL., Oct 2010, Aberystwyth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02824260v1</w:t>
+                <w:t xml:space="preserve">hal-02812794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du stress pré-abattage sur l’expression des gènes impliqués dans la régulation de la lipoperoxydation dans le muscle de bovin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protéger efficacement la viande bovine de la peroxydation : de sa production à sa commercialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Conférence dans le cadre des Journées Aliments Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758416v1</w:t>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02824393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et régulation nutritionnelle des enzymes impliquées dans la synthèse tissulaire des acides gras polyinsaturés longue chaîne (AGPI LC) n-3 d'intérêt pour l'homme chez le ruminant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -27760,113 +27661,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Tours, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'addition de palmitostéarine à la ration n'altère pas la valeur nutritionnelle des acides gras de la viande chez la vache Normande en finition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Habeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27885,553 +27786,652 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of linseed and antioxidant supplements on lipoperoxidation in Longissimus thoracis muscle of bulls varying in genotype</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Apport d'anti-oxydants dans la ration alimentaire du bouc, de l'étalon et du verrat : effet sur la qualité des spermatozoïdes et sur leur aptitude à la conservation in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Gaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice F. Reigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Magistrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Annual General Assembly. Advancing Beef Safety andQuality through Research and Innovation integrated Project</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Prosafebeef. Dublin, IRL., Oct 2010, Aberystwyth, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Tours, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02812794v1</w:t>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02824260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protéger efficacement la viande bovine de la peroxydation : de sa production à sa commercialisation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effet du stress pré-abattage sur l’expression des gènes impliqués dans la régulation de la lipoperoxydation dans le muscle de bovin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Cherfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence dans le cadre des Journées Aliments Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02824393v1</w:t>
+                <w:t xml:space="preserve">hal-02758416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de la teneur en acides gras polyinsaturés n-3 à longue chaine des viandes bovines par une approche de méta-analyse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le foie chez le Bovin en période de forte sollicitation. Intérêts des hépatoprotecteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Journées techniques Néolait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757755v1</w:t>
+                <w:t xml:space="preserve">hal-02818704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les hydroxyalkenals liés aux protéines sont-ils des marqueurs discriminants de la peroxydation des AGPI n-3 et n-6 dans la viande bovine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cossoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId642" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gladine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le foie chez le Bovin en période de forte sollicitation. Intérêts des hépatoprotecteurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prédiction de la teneur en acides gras polyinsaturés n-3 à longue chaine des viandes bovines par une approche de méta-analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Belard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées techniques Néolait</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Rennes, France</w:t>
+              <w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02818704v1</w:t>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la qualité nutritionnelle des jambons secs enrichis en acides gras polyinsaturés n-3 par l'introduction d'antioxydants d'origine végétale dans la ration</w:t>
               </w:r>
@@ -28443,51 +28443,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mairesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Benet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Meteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve H. Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28667,51 +28667,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques de finition et d'abattage de taurillons angus, limousin et blonds d'Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28818,51 +28818,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mairesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Benet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Meteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve H. Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29032,458 +29032,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction par méta-analyse de la teneur en acides gras à longue chaîne n-3 dans les viandes des ruminants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+                <w:t xml:space="preserve">Pre-slaughter stress and lipoperoxidation : protective effect of vitamin E and plant extracts rich in polyphenols given to finishing cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Berdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
+              <w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757708v1</w:t>
+                <w:t xml:space="preserve">hal-02752496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-slaughter stress and lipoperoxidation : protective effect of vitamin E and plant extracts rich in polyphenols given to finishing cattle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Berdeaux</w:t>
+                <w:t xml:space="preserve">Lipid supplements rich in n-3 polyunsaturated fatty acids deeply modify trans 18:1 isomers in the Longissimus thoracis muscle of finishing cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esperanza Bispo Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752496v1</w:t>
+                <w:t xml:space="preserve">hal-02752880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid supplements rich in n-3 polyunsaturated fatty acids deeply modify trans 18:1 isomers in the Longissimus thoracis muscle of finishing cattle</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prédiction par méta-analyse de la teneur en acides gras à longue chaîne n-3 dans les viandes des ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Belard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752880v1</w:t>
+                <w:t xml:space="preserve">hal-02757708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic control of metabolic pathways involved in hepatic steatosis in ducks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Davail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29672,77 +29672,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esperanza Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Habeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
@@ -29765,523 +29765,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution des approches en « omique » à l’élevage durable des herbivores</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vitamin E and plant extracts rich in antioxidants given to bovine efficiently protect beef against lipoperoxidation during processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Parafita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland R. Jailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Rencontres Recherches Ruminants (3R)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">54. International Congress of Meat Science and Technology (ICoMST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Le Cap, South Africa. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752116v1</w:t>
+                <w:t xml:space="preserve">hal-02818749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitamin E and plant extracts rich in antioxidants given to bovine efficiently protect beef against lipoperoxidation during processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un apport d'antioxydants alimentaires chez le bovin en finition peut améliorer la stabilité de couleur des viandes, même chez des animaux subissant un stress avant l'abattage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Parafita-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Vialter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54. International Congress of Meat Science and Technology (ICoMST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Le Cap, South Africa. 3 p</w:t>
+              <w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02818749v1</w:t>
+                <w:t xml:space="preserve">hal-02751712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un apport d'antioxydants alimentaires chez le bovin en finition peut améliorer la stabilité de couleur des viandes, même chez des animaux subissant un stress avant l'abattage</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mylène Gobert</w:t>
+                <w:t xml:space="preserve">Métabolisme hépatique du glucose et de l'acide linoléique chez les canards de Barbarie et Pékin gavés et relation avec l'aptitude à la production de foie-gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Davail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Tours, France</w:t>
+              <w:t xml:space="preserve">8. Journées de la Recherche sur les palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751712v1</w:t>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métabolisme hépatique du glucose et de l'acide linoléique chez les canards de Barbarie et Pékin gavés et relation avec l'aptitude à la production de foie-gras</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution des approches en « omique » à l’élevage durable des herbivores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gladys Saez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+                <w:t xml:space="preserve">Hamid Boudra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Davail</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Denys Durand</w:t>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées de la Recherche sur les palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Arcachon, France</w:t>
+              <w:t xml:space="preserve">15. Rencontres Recherches Ruminants (3R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753559v1</w:t>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant extracts rich in polyphenols and vitamin E protect cows fed an n-3 PUFA-rich diet against lipoperoxidation</w:t>
               </w:r>
@@ -30319,51 +30319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Congrès de la Société Française de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Lille, France. 1 p</w:t>
@@ -30526,90 +30526,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un apport d'antioxydants alimentaires chez le bovin en finition peut prévenir la lipopéroxydation des viandes, y compris chez des animaux subissant un stress avant l'abattage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Parafita-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Tours, France</w:t>
@@ -30733,51 +30733,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipids and fatty acid composition of Longissimus thoracis and Semitendinosus muscles in finishing Normand cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Habeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30841,64 +30841,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité indivuelle des réactions de stress à l’abattage chez les ovins et les bovins : Consequences sur le métabolisme post-mortem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Ligout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31074,90 +31074,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métabolisme hépatique du glucose et de l'acide linoléique chez les canards de Barbarie et Pékin nourris à volonté et relation avec l'aptitude à la production de foie-gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Davail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -31193,260 +31193,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un gisement de données pour une analyse intégrative appliquée à la production de viande bovine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of maturation and cooking treatments on beef fatty acid composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul J.-P. Brun</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
+              <w:t xml:space="preserve">7. International Symposium on the Nutrition of Herbivores</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758239v1</w:t>
+                <w:t xml:space="preserve">hal-02752897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of maturation and cooking treatments on beef fatty acid composition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+                <w:t xml:space="preserve">Un gisement de données pour une analyse intégrative appliquée à la production de viande bovine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul J.-P. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Espinasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId685" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Symposium on the Nutrition of Herbivores</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Pékin, China</w:t>
+              <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752897v1</w:t>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association of plant extracts rich in polyphenols and vitamin E efficiently prevents lipoperoxidation in plasma of sheep fed a n-3 PUFA rich diet.</w:t>
               </w:r>
@@ -31691,51 +31691,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of maturation and cooking treatments on lipid peroxydation and antioxidant statue of bovine meats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31825,51 +31825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -31920,77 +31920,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and desaturation of cis9, trans11 CLA in adipose tissue of Charolais steers and cull cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Loreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -32130,718 +32130,718 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractéristiques musculaires des bovins de l' A.O.C Taureau de Camargue</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effet des antioxydants végétaux sur la péroxydation lipidique de boeuf haché au cours de la conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Scislowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Renerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Gatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gladine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754452v1</w:t>
+                <w:t xml:space="preserve">hal-02751225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets comparés de deux types d'agents hépatoprotecteurs sur les performances et le fonctionnement hépatique chez le &amp;quot;Veau de Lozère&amp;quot; nourri exclusivement au lait entier de vache</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les tissus adipeux, notamment intermusculaires, sont le siège de la synthèse et de la bioconversion du 9CIS,11TRANS CLA chez le bouvillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId698" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Déjanire Barnier</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Loreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756326v1</w:t>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des antioxydants végétaux sur la péroxydation lipidique de boeuf haché au cours de la conservation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse des flux métaboliques au niveau des tissus et organes chez le ruminant: complémentarité des études in vivo et ex vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Auzeloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">2. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Saint Sauves d'Auvergne, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId701" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751225v1</w:t>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tissus adipeux, notamment intermusculaires, sont le siège de la synthèse et de la bioconversion du 9CIS,11TRANS CLA chez le bouvillon</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets comparés de deux types d'agents hépatoprotecteurs sur les performances et le fonctionnement hépatique chez le &amp;quot;Veau de Lozère&amp;quot; nourri exclusivement au lait entier de vache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">O. Loreau</w:t>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Folcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Prouheze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déjanire Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">13. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752117v1</w:t>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des flux métaboliques au niveau des tissus et organes chez le ruminant: complémentarité des études in vivo et ex vivo</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+                <w:t xml:space="preserve">Caractéristiques musculaires des bovins de l' A.O.C Taureau de Camargue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Fiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Micol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Saint Sauves d'Auvergne, France. 1 p</w:t>
+              <w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817578v1</w:t>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la conservation de la viande bovine sur les teneurs en différents micronutriments d'intérêt pour l'homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Scislowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t>
@@ -32978,77 +32978,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la stabilité de la couleur et de l'oxydation des lipides dans les viandes A.O.C. de taureau de Camargue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Gatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Fiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -33103,90 +33103,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la conservation de la viande bovine sur les processus de péroxydations lipidique et protéique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Scislowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t>
@@ -33254,64 +33254,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t>
@@ -33474,51 +33474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cattiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -33573,64 +33573,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des modes de conservation de la viande bovine sur les lipides et leur contenu en acides gras polyinsaturés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Scislowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33675,1365 +33675,1365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of diets supplemented with oil seeds and vitamin E on specific fatty acids of rectus abdominis muscle in Charolais fattening bulls</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+                <w:t xml:space="preserve">Influence of c9, t11 CLA-rich butter on lipoprotein profile and fatty streaks in hypercholesterolemic rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lorenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Leloutre</w:t>
+                <w:t xml:space="preserve">A. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Bled, Slovenia</w:t>
+              <w:t xml:space="preserve">27. World Congress and Exhibition of the International Society for Fat Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761932v1</w:t>
+                <w:t xml:space="preserve">hal-02759429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régime hyperlipidique et lipoperoxydation : Bioefficacité d'extraits végétaux riches en polyphénols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effets des suppléments lipidiques des rations pour bovins en finition sur la qualité nutritionnelle des acides gras de la viande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gladine</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Congrès de la Société Française de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Marseille, France. 1 p</w:t>
+              <w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Système d'Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02834240v1</w:t>
+                <w:t xml:space="preserve">hal-02764472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mélanges d'isomères de CLA de la viande bovine ont une activité antiproliférative in vitro supérieure à celle du seul isomère 9cis,11trans-CLA</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
+                <w:t xml:space="preserve">Effects of concentrate level and starch degradability on expression of mammary lipogenic genes in goats receiving a diet supplemented with sunflower oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Colloque Scientifique Francophone Nutrition et Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">3. International Workshop on Mammary Gland and Biotechnology : Nutrition, Genomics and Breast Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId720" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763803v1</w:t>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of diets supplemented with oil seeds and vitamin E on specific fatty acids of rectus abdominis muscle in Charolais fattening bulls</w:t>
+                <w:t xml:space="preserve">Diets supplemented with oil seeds and vitamin E influence the nutritional value of fatty acids of rectus abdominis muscle in fattening bulls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gladine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Leloutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wageningen Academic Publishers, Sep 2004, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">5. Polish-French Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId722" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215246v1</w:t>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of c9, t11 CLA-rich butter on lipoprotein profile and fatty streaks in hypercholesterolemic rabbits</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Ferlay</w:t>
+                <w:t xml:space="preserve">Effects of diets supplemented with oil seeds and vitamin E on specific fatty acids of rectus abdominis muscle in Charolais fattening bulls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gladine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Leloutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. World Congress and Exhibition of the International Society for Fat Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">55. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Bled, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759429v1</w:t>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des suppléments lipidiques des rations pour bovins en finition sur la qualité nutritionnelle des acides gras de la viande</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Régime hyperlipidique et lipoperoxydation : Bioefficacité d'extraits végétaux riches en polyphénols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gladine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Rock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Scalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Système d'Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
+              <w:t xml:space="preserve">2. Congrès de la Société Française de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Marseille, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764472v1</w:t>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02834240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of concentrate level and starch degradability on expression of mammary lipogenic genes in goats receiving a diet supplemented with sunflower oil</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+                <w:t xml:space="preserve">Les mélanges d'isomères de CLA de la viande bovine ont une activité antiproliférative in vitro supérieure à celle du seul isomère 9cis,11trans-CLA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Debiton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Workshop on Mammary Gland and Biotechnology : Nutrition, Genomics and Breast Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">1. Colloque Scientifique Francophone Nutrition et Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId726" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759093v1</w:t>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diets supplemented with oil seeds and vitamin E influence the nutritional value of fatty acids of rectus abdominis muscle in fattening bulls</w:t>
+                <w:t xml:space="preserve">Effects of diets supplemented with oil seeds and vitamin E on specific fatty acids of rectus abdominis muscle in Charolais fattening bulls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gladine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Leloutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Polish-French Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">55. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wageningen Academic Publishers, Sep 2004, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762592v1</w:t>
+                <w:t xml:space="preserve">hal-04215246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traçabilité de l'alimentation des herbivores</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Donato Andueza</w:t>
+                <w:t xml:space="preserve">High-fat rations and lipid peroxidation in ruminants: consequences on the health of animals and quality of their products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Scislowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
+              <w:t xml:space="preserve">55. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Bled, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764453v1</w:t>
+                <w:t xml:space="preserve">hal-02764006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-fat rations and lipid peroxidation in ruminants: consequences on the health of animals and quality of their products</w:t>
+                <w:t xml:space="preserve">Impacts des suppléments lipidiques riches en AGPI sur la sensibilité à la péroxydation des lipides sanguins et tissulaires du ruminant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Scislowski</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Scislowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gladine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Bled, Slovenia</w:t>
+              <w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Système d'Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764006v1</w:t>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des suppléments lipidiques riches en AGPI sur la sensibilité à la péroxydation des lipides sanguins et tissulaires du ruminant</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+                <w:t xml:space="preserve">Traçabilité de l'alimentation des herbivores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Prache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Besle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Système d'Elevage</w:t>
+              <w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId731" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760474v1</w:t>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métabolisme hépatique comparé du CLA et de son précurseur, l'acide trans vaccénique, chez le monogastrique (rat) et chez le ruminant (bovin)</w:t>
               </w:r>
@@ -35166,51 +35166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gladine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Leloutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -35274,51 +35274,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of concentrate level and starch degradability on expression of mammary lipogenic genes in goats receiving a diet supplemented in sunflower oil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -35395,51 +35395,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic CLA isomers and CLA-enriched fractions from beef reduce human tumor cell line proliferation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Debiton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -35626,398 +35626,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets d'un régime supplémenté en beurre riche en CLA sur le métabolisme hépatique des lipides chez le lapin rendu hypercholestérolémique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Lorenz</w:t>
+                <w:t xml:space="preserve">Effect of linseed supply on ruminal polyunsatured fatty acid hydrogenation and bio-conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Scislowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Congrès Annuel de la Nouvelle Société Française d'Athérosclérose</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Biarritz, France. 1 p</w:t>
+              <w:t xml:space="preserve">4. Joint INRA-RRI Symposium Gut Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02826049v1</w:t>
+                <w:t xml:space="preserve">hal-02763353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of linseed supply on ruminal polyunsatured fatty acid hydrogenation and bio-conversion</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effet de différents antioxydants végétaux sur la stabilité de couleur et l'oxydation des lipides de la viande hachée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guiavarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Renerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Gatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Joint INRA-RRI Symposium Gut Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">10. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId740" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763353v1</w:t>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de différents antioxydants végétaux sur la stabilité de couleur et l'oxydation des lipides de la viande hachée</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe P. Gatellier</w:t>
+                <w:t xml:space="preserve">Effets d'un régime supplémenté en beurre riche en CLA sur le métabolisme hépatique des lipides chez le lapin rendu hypercholestérolémique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lorenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Rennes, France</w:t>
+              <w:t xml:space="preserve">1. Congrès Annuel de la Nouvelle Société Française d'Athérosclérose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Biarritz, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId742" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759463v1</w:t>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02826049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the site of absorption and metabolism of HMBi and HMB in sheep</w:t>
               </w:r>
@@ -36029,51 +36029,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -36167,51 +36167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Renerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50. International Congress of Meat Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Helsinky, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -36262,51 +36262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Scislowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -36968,152 +36968,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipoperoxydation et statut en antioxydants du plasma, du foie et des muscles de bouvillons engraissés avec un régime à base d'herbe.</w:t>
+                <w:t xml:space="preserve">Liperoxydation et statut en antioxydants du plasma, du foie et des muscles de bouvillons engraissés avec un régime à base d'herbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique D. Dozias</w:t>
+                <w:t xml:space="preserve">Dominique Dozias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Micoli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+                <w:t xml:space="preserve">I. Origues-Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Rencontres Recherches Ruminants</w:t>
+              <w:t xml:space="preserve">8. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761741v1</w:t>
+                <w:t xml:space="preserve">hal-02764282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d'un régime à base d'herbe sur la teneur et la composition en acides gras des lipides des muscles et du foie chez le bouvillon à l'engrais.</w:t>
               </w:r>
@@ -37138,51 +37138,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -37210,160 +37210,160 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liperoxydation et statut en antioxydants du plasma, du foie et des muscles de bouvillons engraissés avec un régime à base d'herbe</w:t>
+                <w:t xml:space="preserve">Lipoperoxydation et statut en antioxydants du plasma, du foie et des muscles de bouvillons engraissés avec un régime à base d'herbe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId766" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Micol</w:t>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Origues-Marty</w:t>
+                <w:t xml:space="preserve">D. Micoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Rencontres Recherches Ruminants</w:t>
+              <w:t xml:space="preserve">8èmes Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId765" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764282v1</w:t>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d'un régime à base d'herbe sur la teneur et la composition en acides gras des lipides des muscles et du foie chez le bouvillon ... l'engrais</w:t>
               </w:r>
@@ -37388,51 +37388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -37593,532 +37593,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité des enzymes antioxydantes et lipoperoxydation dans le foie et les muscles chez le bouvillon recevant des rations enrichies en huile de tournesol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact de rations enrichies en huile de tournesol sur les lipoprotéines plasmatiques chez le bouvillon à l'engraissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Scislowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Scilowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2000, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02834982v1</w:t>
+                <w:t xml:space="preserve">hal-02837013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluidité et susceptibilité à la peroxydation des lipoprotéines du bouvillon recevant des rations enrichies en huile de tournesol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Activité des enzymes antioxydantes et lipoperoxydation dans le foie et les muscles chez le bouvillon recevant des rations enrichies en huile de tournesol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Scilowski</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2000, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02839999v1</w:t>
+                <w:t xml:space="preserve">hal-02834982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets comparés de l'apport de graines de tournesol dans la ration à l'infusion duodénale d'huile de tournesol sur la composition en acides gras des muscles et du foie chez le bouvillon en fin d'engraissement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluidité et susceptibilité à la peroxydation des lipoprotéines du bouvillon recevant des rations enrichies en huile de tournesol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Scilowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mouty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2000, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02836826v1</w:t>
+                <w:t xml:space="preserve">hal-02839999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de rations enrichies en huile de tournesol sur les lipoprotéines plasmatiques chez le bouvillon à l'engraissement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effets comparés de l'apport de graines de tournesol dans la ration à l'infusion duodénale d'huile de tournesol sur la composition en acides gras des muscles et du foie chez le bouvillon en fin d'engraissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Razavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Scislowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2000, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02837013v1</w:t>
+                <w:t xml:space="preserve">hal-02836826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of propionate supplementation on the energy expenditure of splanchnic tissues and limb in growing lambs fed frozen rye-grass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Majdoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -38182,51 +38182,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatty acid metabolism in liver slices : A comparison between the rat and pre-ruminant calf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -38284,256 +38284,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02838233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleate oxidation by liver slices taken from preruminant calves fed a milk replacer containing beef tallow or coconut oil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Effects of dietary coconut oil on blood transport and in vivo hepatic metabolism of fatty acids in the preruminant calf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Picherit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Symposium on Animal and Human Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1997, La Villette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02834412v1</w:t>
+                <w:t xml:space="preserve">hal-02839319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dietary coconut oil on blood transport and in vivo hepatic metabolism of fatty acids in the preruminant calf</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oleate oxidation by liver slices taken from preruminant calves fed a milk replacer containing beef tallow or coconut oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Symposium on Animal and Human Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1997, La Villette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02839319v1</w:t>
+                <w:t xml:space="preserve">hal-02834412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of dietary fats (medium-chain vs. long-chain fatty acids) on the oxidative capacity of tissues in the preruminant calf</w:t>
               </w:r>
@@ -38692,51 +38692,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Picherit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Symposium on Animal and Human Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1997, La Villette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -38774,51 +38774,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of dietary coconut oil on the hepatic synthesis of apolipoprotein B, microsomal triacylglycerol transfer protein and LDL-receptor in the preruminant calf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -38977,51 +38977,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxydation de l'oléate par des explants en survie issus de foie de veaux préruminants recevant un aliment lacté à base de suif ou d'huile de coprah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -39124,51 +39124,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Picherit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -39232,77 +39232,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pechery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1997, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -39442,446 +39442,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02838306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy and fat metabolism of the liver, the digestive tract and muscles: Transport, processing, energy consumption, fixation by tissues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hepatic apo B gene expression during fetal bovine development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1996, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Réunion de la Société Française de Biochimie et Biologie Moléculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1996, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02765274v1</w:t>
+                <w:t xml:space="preserve">hal-02766314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid absorption and hepatic metabolism in ruminants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inter-animal variability in the energy expenditure of splanchnic tissues in preruminant calves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Principal Symposium on Lipid Absorption and Metabolism : Physiological and Molecular Aspects</w:t>
+              <w:t xml:space="preserve">Symposium de Nutrition Animale et Humaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1995, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02839101v1</w:t>
+                <w:t xml:space="preserve">hal-02834527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatic apo B gene expression during fetal bovine development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Piot</w:t>
+                <w:t xml:space="preserve">Lipid absorption and hepatic metabolism in ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion de la Société Française de Biochimie et Biologie Moléculaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1996, Dijon, France</w:t>
+              <w:t xml:space="preserve">Principal Symposium on Lipid Absorption and Metabolism : Physiological and Molecular Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1995, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02766314v1</w:t>
+                <w:t xml:space="preserve">hal-02839101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-animal variability in the energy expenditure of splanchnic tissues in preruminant calves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy and fat metabolism of the liver, the digestive tract and muscles: Transport, processing, energy consumption, fixation by tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Nutrition Animale et Humaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1995, Aberdeen, United Kingdom</w:t>
+              <w:t xml:space="preserve">International symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1996, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02834527v1</w:t>
+                <w:t xml:space="preserve">hal-02765274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métabolismes énergétique et lipidique du foie, du tube digestif et des muscles; transport, transformation, utilisation de l'énergie, fixation par les tissus</w:t>
               </w:r>
@@ -40306,618 +40306,618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02773056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation to undernutrition in ewes: net nutrient fluxes across the portal-drained viscera, the liver and the hindquarters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ortigues</w:t>
+                <w:t xml:space="preserve">Hepatic apo B and mRNA apo B levels in the underfed high-producing dairy cow during early lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.L. Visseiche</w:t>
+                <w:t xml:space="preserve">Francoise Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lefaivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Symposium on Energy Metabolism of Farm Animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1994, Mojacar, Spain</w:t>
+              <w:t xml:space="preserve">9. Journées des recherches sur l'alimentation et la nutrition des herbivores</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1994, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02774846v1</w:t>
+                <w:t xml:space="preserve">hal-02848623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatic apo B and mRNA apo B levels in the underfed high-producing dairy cow during early lactation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasma and hepatic lipids and lipoproteins in the underfed high-yielding dairy cow during early lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinette Martinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId800" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Leplaix-Charlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lefaivre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées des recherches sur l'alimentation et la nutrition des herbivores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1994, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02848623v1</w:t>
+                <w:t xml:space="preserve">hal-02848621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma and hepatic lipids and lipoproteins in the underfed high-yielding dairy cow during early lactation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Body lipid mobilization, acetonemia and hepatic steatosis in the underfed high-yielding dairy cow during early lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J. Lefaivre</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lefaivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Tourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées des recherches sur l'alimentation et la nutrition des herbivores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1994, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId801" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02848621v1</w:t>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02846606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId802" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body lipid mobilization, acetonemia and hepatic steatosis in the underfed high-yielding dairy cow during early lactation</w:t>
+                <w:t xml:space="preserve">Effects of portal infusions of methionine on plasma concentrations and estimated hepatic balances of metabolites in underfed preruminant calves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Ollier</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Auboiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées des recherches sur l'alimentation et la nutrition des herbivores</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1994, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">8. Journees des recherches sur l'alimentation et la nutrition des herbivores</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1993, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId802" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02846606v1</w:t>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02849450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId803" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of portal infusions of methionine on plasma concentrations and estimated hepatic balances of metabolites in underfed preruminant calves</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Audigier</w:t>
+                <w:t xml:space="preserve">Adaptation to undernutrition in ewes: net nutrient fluxes across the portal-drained viscera, the liver and the hindquarters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Visseiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journees des recherches sur l'alimentation et la nutrition des herbivores</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1993, Paris, France</w:t>
+              <w:t xml:space="preserve">13. Symposium on Energy Metabolism of Farm Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1994, Mojacar, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId803" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02849450v1</w:t>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02774846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postprandial changes of the in vivo hepatic metabolism of lipoproteins in the preruminant calf, Bos spp</w:t>
               </w:r>
@@ -41011,77 +41011,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Leplaix-Charlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lesty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Souchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées des Recherches sur l'Alimentation et la Nutrition des Herbivores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1994, Clermont-Ferrand, France</w:t>
@@ -41231,77 +41231,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term effects of oestradiol, T3 or insulin infusions on plasma concentrations and estimated hepatic balances of metabolites in energy-deprived preruminant calves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Auboiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -41333,286 +41333,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02847555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term effects (5 days) of oestradiol, T3 or insulin injections on plasma concentrations and estimated hepatic balances of metabolites in energy underfed preruminant calves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Chilliard</w:t>
+                <w:t xml:space="preserve">Effects of various levels of dietary triglycerides on hepatic metabolism of very low density lipoproteins in the preruminant calf, Bos spp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Auboiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Auboiron</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Leplaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journees sur la Nutrition et l'Alimentation des Herbivores</w:t>
+              <w:t xml:space="preserve">7. Conference on Nutrition and Feeding of herbivores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1992, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02846878v1</w:t>
+                <w:t xml:space="preserve">hal-02848849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of various levels of dietary triglycerides on hepatic metabolism of very low density lipoproteins in the preruminant calf, Bos spp</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId443" w:history="1">
+                <w:t xml:space="preserve">Long-term effects (5 days) of oestradiol, T3 or insulin injections on plasma concentrations and estimated hepatic balances of metabolites in energy underfed preruminant calves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Audigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Auboiron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Leplaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Conference on Nutrition and Feeding of herbivores</w:t>
+              <w:t xml:space="preserve">7. Journees sur la Nutrition et l'Alimentation des Herbivores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1992, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02848849v1</w:t>
+                <w:t xml:space="preserve">hal-02846878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of dietary cholesterol on hepatic metabolism of triglyceride-rich lipoproteins in the preruminant calf, Bos spp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Leplaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -41810,51 +41810,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portal-drained viscera (PDV) and hepatic balance of energy metabolites in high-yielding cows. Effects of a fat supplement on PDV rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Vacelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -41918,51 +41918,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of food intake and milk yield on portal and hepatic vein flows of high-yielding dairy cow in early lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lefaivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -42210,307 +42210,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02776962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical gelation induced by ionic complexation : pectin-calcium systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence de la vitesse d'absorption des acides amines sur le bilan hepatique chez le veau preruminant.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Houlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Patureau-Mirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bertrand</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Monique Axelos M.A.V.</w:t>
+                <w:t xml:space="preserve">Gérard Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networks'88, 9. Polymer Network Group Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1988, Freiburg, Germany</w:t>
+              <w:t xml:space="preserve">Journees</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1989, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02778042v1</w:t>
+                <w:t xml:space="preserve">hal-02774390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId822" w:history="1">
+            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la vitesse d'absorption des acides amines sur le bilan hepatique chez le veau preruminant.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physical gelation induced by ionic complexation : pectin-calcium systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+            <w:hyperlink r:id="rId820" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId821" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Busnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId822" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Bayle</w:t>
+                <w:t xml:space="preserve">Monique Axelos M.A.V.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journees</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1989, Jouy-en-Josas, France</w:t>
+              <w:t xml:space="preserve">Networks'88, 9. Polymer Network Group Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1988, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId822" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02774390v1</w:t>
+            <w:hyperlink r:id="rId819" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02778042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the respective density distributions of low- and high-density lipoprotein particles in bovines plasma and lymph by immunoassay of apoproteins A-I and B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Auboiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -42630,51 +42630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Laplaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lefaivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Chapman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -42973,77 +42973,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of type of milk on behaviour, health and performance in artificially-fed young meat lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId579" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -43098,103 +43098,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of rumen peripheral parameters to detect sub-acute ruminal acidosis in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Cambridge, United Kingdom. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
@@ -43223,51 +43223,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of meloxicam administration in cows prior to caesarean on the efficacy of transfer of passive immunity in calves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël R. Guatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lesort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -43344,51 +43344,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liver transcriptome modifications by nutrient restriction in early lactation Holstein cows challenged with intramammary lipopolysaccharide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Pawlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -43495,51 +43495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Pawlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -43607,51 +43607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît-Pierre Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mairesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Certenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -43700,448 +43700,397 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01234335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de la composition en acides gras des carcasses bovines par spectroscopie proche infrarouge : choix du site de mesure</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utilisation de la spectroscopie dans le proche infrarouge pour prédire la composition du tissu conjonctif de la viande bovine. Résultats préliminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Listrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Micol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France. ADIV, Viandes et Produits Carnés, 204 p., 2014, 15èmes Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739970v1</w:t>
+                <w:t xml:space="preserve">hal-02739397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId842" w:history="1">
+            <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de la composition en acides gras des carcasses bovines par spectroscopie proche infrarouge : choix du site de mesure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mairesse</w:t>
+                <w:t xml:space="preserve">Qualités sensorielles de la viande et stress oxydant en race angus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId840" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Micol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12es Journées Francophones de Nutrition, JFN 2014</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France. ADIV, Viandes et Produits Carnés, 204 p., 2014, 15èmes Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId847" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01103091v1</w:t>
+            <w:hyperlink r:id="rId839" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId848" w:history="1">
+            <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition et stabilité des lipides de la viande d'agneaux engraissés en bergerie ou sur un parcours amélioré par la médicago arborea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Majdoub-Mathlouthi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kraiem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France. ADIV, Viandes et Produits Carnés, 204 p., 2014, 15èmes Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId848" w:history="1">
+            <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId849" w:history="1">
+            <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiparametric approach to assess pain in sheep following an experimental surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -44163,327 +44112,378 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId850" w:history="1">
+            <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Conference on the Assessment of Animal Welfare at Farm and Group Level (WAFL 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Clermont-Ferrand, France. Academic Publishers, 2014, Proceedings of the 6th International Conference on the Assessment of Animal Welfare at Farm and Group Level: WAFL</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId849" w:history="1">
+            <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId851" w:history="1">
+            <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la spectroscopie dans le proche infrarouge pour prédire la composition du tissu conjonctif de la viande bovine. Résultats préliminaires</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prédiction de la composition en acides gras des carcasses bovines par spectroscopie proche infrarouge : choix du site de mesure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId845" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cartes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId846" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId847" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mairesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12es Journées Francophones de Nutrition, JFN 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId848" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier Masson SAS (ISSN: 0985-0562)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 28 (suppl. 1), pp.S71, 2014, 12es Journées Francophones de Nutrition, JFN 2014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0985-0562(14)70651-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId851" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739397v1</w:t>
+            <w:hyperlink r:id="rId850" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId844" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId852" w:history="1">
+            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualités sensorielles de la viande et stress oxydant en race angus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prédiction de la composition en acides gras des carcasses bovines par spectroscopie proche infrarouge : choix du site de mesure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId845" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cartes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId852" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+                <w:t xml:space="preserve">D. Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mairesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France. ADIV, Viandes et Produits Carnés, 204 p., 2014, 15èmes Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId852" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743911v1</w:t>
+            <w:hyperlink r:id="rId851" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacité alimentaire et qualités des viandes bovines : une première étape vers une approche zootechnique intégrée</w:t>
               </w:r>
@@ -44495,77 +44495,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Listrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France. ADIV, Viandes et Produits Carnés, 204 p., 2014, 15èmes Journées Sciences du Muscle et Technologies des Viandes</w:t>
@@ -44607,90 +44607,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment mesurer les aldehydes impliques dans la promotion du cancer colorectal par les viandes rouges ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chantelauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Delosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France. ADIV, Viandes et Produits Carnés, 204 p., 2014, 15èmes Journées Sciences du Muscle et Technologies des Viandes</w:t>
@@ -44732,90 +44732,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction du profil en acides gras de la bavette de flanchet par spectroscopie proche infrarouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mairesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Certenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId843" w:history="1">
+            <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France. Viandes et Produits Carnés, 204 p., 2014, 15èmes Journées Sciences du Muscle et Technologies des Viandes</w:t>
@@ -44963,269 +44963,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de la composition en acides gras des lipides de la viande bovine par spectroscopie proche infrarouge (SPIR)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation de la spectrométrie proche infra-rouge pour la prévision de la valeur nutritionnelle de la viande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît-Pierre Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées Francophones de Nutrition, JFN 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2013, Bordeaux, France. Cahiers de Nutrition et de Diététique, 48, 2013, Cahiers de Nutrition et de Diététique. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Dec 2013, Bordeaux, France. 2013, 11èmes. Journées Francophones de Nutrition, JFN 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607118v1</w:t>
+                <w:t xml:space="preserve">hal-01607244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId863" w:history="1">
+            <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la spectrométrie proche infra-rouge pour la prévision de la valeur nutritionnelle de la viande</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prédiction de la composition en acides gras des lipides de la viande bovine par spectroscopie proche infrarouge (SPIR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît-Pierre Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mairesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées Francophones de Nutrition, JFN 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2013, Bordeaux, France. 2013, 11èmes. Journées Francophones de Nutrition, JFN 2013</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Dec 2013, Bordeaux, France. Cahiers de Nutrition et de Diététique, 48, 2013, Cahiers de Nutrition et de Diététique. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId863" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0007-9960(13)70341-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId863" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607244v1</w:t>
+            <w:hyperlink r:id="rId862" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of 4-hydroxynonenal-protein (HNE-P) and 4-hydroxyhexenal-protein (HHE-P) thio-ether adducts by GC-MS/MS in pork and beef processed meat</w:t>
               </w:r>
@@ -45263,51 +45263,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chantelauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Scislowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Madrid, Spain. , 1 p., 2013</w:t>
@@ -45362,51 +45362,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chantelauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -45461,77 +45461,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification by GC-MS/MS of 4-hydroxynonenal-protein (HNE-P) and 4-hydroxyhexenal-protein (HHE-P) thio-ether adducts produced during gastric digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Delosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chantelauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -45599,90 +45599,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’une méthode d’analyse de complexes hydroxyalkénals-protéines et d’hydroxyalkénals libres par GC-MS/MS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Abila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cossoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Orléans, France. , 251 p., 2012, 29èmes Journées Françaises de Spectrométrie de Masse, 17-20 Septembre 2012, Orléans, France</w:t>
@@ -45806,51 +45806,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid and fatty acid composition of Longissimus thoracis and Semitendinosus muscles in finishing Normand cows given unsaturated lipids and antioxidants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Habeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -45953,64 +45953,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Rock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Scalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Congrès de la Société Française de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Marseille, France</w:t>
@@ -46666,77 +46666,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of 'Omics' Approaches to Sustainable Herbivore Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Boudra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -46813,51 +46813,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilité oxydative et qualités des viandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Gatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Parafita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -46921,51 +46921,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Davicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Opmeer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Beckers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -47033,90 +47033,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical gelation induced by ionic complexation: pectin-calcium systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Busnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId821" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Axelos M.A.V.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier Ltd, 1987</w:t>
@@ -47158,90 +47158,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological gelation induced by ionic complexation: pectin-calcium systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Busnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId821" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Axelos M.A.V.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier Ltd, 1987</w:t>
@@ -47648,173 +47648,280 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02842363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId891" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel qualité de l'unité de recherches sur les herbivores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId891" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02813035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId891" w:history="1">
+            <w:hyperlink r:id="rId892" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflammatory status in Holstein and Montbéliarde cows during the periparturient period and sequential feed restriction challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId893" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de la Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId894" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues-Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId892" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05575472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -47824,51 +47931,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId894" w:history="1">
+            <w:hyperlink r:id="rId895" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l'intensité de la lipoperoxydation au niveau intestinal chez le rat recevant différents types de viande de bœuf et de porc : mesure des hydroxyalkénals liés aux protéines par CPG-SM/SM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chantelauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -47877,130 +47984,130 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Abila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Delosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2014, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId894" w:history="1">
+            <w:hyperlink r:id="rId895" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId895" w:history="1">
+            <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DéfiViande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -48042,169 +48149,169 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Institut National de la Recherche Agronomique (INRA). 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId895" w:history="1">
+            <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId896" w:history="1">
+            <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D4.1.1b-2. Final report on the long term effect of different oilseed supplementation of cow diets on the nutritional and sensorial quality of milk and animal health after two lactations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId898" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lerch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId899" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pomiès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FOOD-CT-2006-016264, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId897" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -48214,152 +48321,152 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId899" w:history="1">
+            <w:hyperlink r:id="rId900" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du parcours, de la qualité bouchère, des propriétés musculaires et de la qualité de la viande des agneaux élevés sur parcours ou en bergerie supplémentés par des grignons d’olive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hania Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId901" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khemais Kraiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId902" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Majdoub-Mathlouthi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut Supérieur Agronomique de Chott-Mariem, 2017. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId903" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId900" w:history="1">
-              <w:r>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04806487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -48369,91 +48476,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId903" w:history="1">
+            <w:hyperlink r:id="rId904" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipides et qualités nutritionnelles des produits chez le bovin - Aspects métaboliques, physiologiques et santé des animaux en phase de production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Blaise Pascal (Clermont Ferrand 2), 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId903" w:history="1">
+            <w:hyperlink r:id="rId904" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02802294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -48463,204 +48570,97 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId904" w:history="1">
+            <w:hyperlink r:id="rId905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiation à la chirurgie expérimentale des rongeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. (Cours 1 Anesthésie - euthanasie), 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId904" w:history="1">
+            <w:hyperlink r:id="rId905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790815v1</w:t>
-              </w:r>
-[...105 lines deleted...]
-                <w:t xml:space="preserve">hal-02813035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId906"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -48736,51 +48736,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="91367AFB"/>
+    <w:nsid w:val="1066F77E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -48967,51 +48967,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/denys-durand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8381-8999" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183718348" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05408391v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Kaleem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Farizon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Blanchard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/jfsnr.2642-110000185" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04491326v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Ali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary-Bobo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hesemann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.3c02932" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705725v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Pawlowski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2024.101326" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213914v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ginger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aub&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105951" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028066v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellies-Oury Marie-Pierre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bardou-Valette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meteau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04117783v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rautenbach" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bagnard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22533" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681823v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100543" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753977v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Liu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Pannier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruffat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11162493" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281170v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Duni&#232;re" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Esparteiro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Lebbaoui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bernard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7060447" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929442v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delavaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Thomas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2020.06.018" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134256v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Parafita" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128476" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272625v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chavent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Saracco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2021.104554" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627421v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Villot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bodin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119001629" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629245v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosi&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bourguet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125668" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753070v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Faure" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bage" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andanson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/43037" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618931v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Normand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Mourot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2019.107910" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVB5B9BG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805409v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753050v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1751731119000314" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805429v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paulmier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623381v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamdi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Majdoub-Mathlouthi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Thomas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kraiem" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN16352" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627008v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lussert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herry" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rainard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2018.06.004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619133v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.10.009" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619054v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Habeanu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/as.2018.91003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901456v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Martin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Naud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Tach&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chevolleau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1940-6207.CAPR-17-0361" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605922v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Faure" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117000805" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564568v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620241v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-12796" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901450v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantelauze" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FO00413J" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629893v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Rodriguez Lopez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Feinberg" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00769-015-1187-3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417538v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2016.08.004" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVLQW6ZM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637393v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Hamdi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2016.10.028" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MVCZ8NBF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635722v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Faur&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636267v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631637v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t-Pierre Mourot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chesneau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mairesse" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2014.08.014" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHJ2FRJK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629463v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Junot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630942v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Bispo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Gobert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2013.06.009" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MXQRTNM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630011v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l R. Guatteo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639405v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN14328" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647927v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Abdelhadi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulaiman Babiker" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9755/ejfa.v25i2.15402" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652052v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Cherfaoui" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113001432" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641808v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2012-6112" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646840v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-011-3644-z" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FC7242BD91004F2A45EAEB5A554A7770A7661AD9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651815v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kraft" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jard&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110002302" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648040v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Filaire" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massart" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouveix" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Portier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rosado" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-010-1807-x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5GFDWNDQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652278v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111000073" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647121v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Benet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Juin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2011.02797.x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V9KCFPRT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645030v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Bispo Villar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moreno" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thomas" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Monserrat" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110002338" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654647v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665213v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2010.03.024" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VH0543C-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663221v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Filiaire" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Massart" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouveix" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Rosado" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662800v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2010.0283" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667288v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2010.06.002" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659892v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2010.03.008" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21B8V3R6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665792v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Gatellier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fiot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Micol" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2009.12.008" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KR8SC0N8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667399v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata R. Schmidt Filgueras" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2010.06.003" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PF47S46K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662261v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Saez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Davail" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114508019892" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662984v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668694v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2087" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657746v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Filaire" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rouveix" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gladine" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne M.-J. Davicco" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-009-1121-7" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AA92812A66A46D2084E60B4EA6C263AD00397834/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668095v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Remond" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Loreau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173110700153X" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658503v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108001742" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669162v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Farruggia" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668078v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Davail" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2008.07.015" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XDZG9D7V-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660803v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Rock" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morand" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114507742666" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655206v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2007.01.015" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNPGQ9NP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653494v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2006.09.003" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9DXH49W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657724v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Roy" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chardigny" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lorenz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173110770530X" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655365v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Pr&#233;v&#233;raud" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane L. Girard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660863v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Finaud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Scislowski" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lac" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vidalin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664859v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ameslant" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655302v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Degoutte" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653321v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900649v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Aurousseau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2006045" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655390v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grolier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655673v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peyron" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677540v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Scislowski" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laplaud" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-005-1492-z" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679711v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debiton" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berdeaux" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682945v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-005-1385-1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94BD3ED119242C62D6CDB817FE8DC9A04753A9B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682558v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Laplaud" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900578v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sebedio" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005039" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675745v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677073v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675487v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Motta" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20041089" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676342v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(04)73525-0" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676712v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670338v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673590v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Micol" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685539v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Scilowski" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687970v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696485v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Razavet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dupont" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698794v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mouty" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694227v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692923v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Veerkamp" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687699v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697763v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Samson-Bouma" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.jbchem.a022421" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-91B91SXQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900260v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696353v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695091v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000014029" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900180v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picherit" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900181v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698233v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chilliard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697456v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688087v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688792v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900182v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693083v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689508v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pechery" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686706v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686707v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684889v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Williams" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693504v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684680v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686066v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684101v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leplaix-Charlat" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687892v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Chapman" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689594v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marty" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687123v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899847v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700949v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899742v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Auboiron" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Robert" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj Chapman" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705926v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vermorel" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713553v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN19950024" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889038v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Chilliard" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Audigier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705968v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Legay" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lesty" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Souchet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889129v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Duboisset" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lefaivre" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ollier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705650v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Martinaud" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefaivre" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889130v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Leplaix-Charlat" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Legay" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Leoty" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Souchet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708108v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lefaivre" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859600087499" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FE3378C2C8A01A8FACF5D4E192D650D4BAE8F149/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708759v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guilloteau" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Chayvialle" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouats" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889126v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lefaivre" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tourret" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708854v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Audigier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Auboiron" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703387v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ollier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lefaivre" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tourret" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700064v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704396v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Duboisset" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706357v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Robert" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711446v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701238v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899701v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Leplaix" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Non Renseign&#233;" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pm Laplaud" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889127v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Martinaud" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899699v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705917v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704403v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leplaix" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708522v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888941v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Houzel" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vermorel" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888933v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708064v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888936v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888935v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899561v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899547v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705853v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700484v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Vacelet" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899557v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Vacelet" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706361v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Dalle" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dauprat-Dalle" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gardy" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714709v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coxam" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Davicco" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703475v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702325v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888820v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705374v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Michel Laplaud" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Beaubatie" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. John Chapman" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899459v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Houlier" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Patureau Mirand" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715686v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Houlier" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patureau-Mirand" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705370v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699698v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Opmeer" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899234v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bauchard" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703795v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699539v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Levieux" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704102v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899367v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899366v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Levieux" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711679v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Barlet" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717156v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gardy-Godillot" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sall&#233;" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728216v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Forgez" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Goulinet" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720564v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delost" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722214v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726951v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717376v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Donnat" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728114v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Toullec" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899014v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guilloteau" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Chayvialle" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722174v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898656v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Bluet-Pajot" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mounier" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Leonard" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Pressac" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898439v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719152v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Levaivre" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898045v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Barlet" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D. Braithwaite" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04752881v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Birse" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. &#193;lvarez" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Legrand" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195759v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delavaud" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de la Torre" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Durand" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bes" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roux" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981745v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ginger" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rautenbach" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bagnard" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960127v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couvreur" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaabouni" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381673v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fontagn&#233;-Dicharry" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901457v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790653v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Normand" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denoyelle" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guillon" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735867v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733752v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790124v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785040v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617845v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Gautier" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kling-Eveillard" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790382v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786870v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735780v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603384v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603388v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Certenais" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Jabri" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604399v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739005v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602290v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743820v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603387v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792699v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741881v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793201v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743574v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742885v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743723v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749650v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monteils" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747425v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745168v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744654v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746306v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745473v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Alexandridou" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745718v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744690v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745171v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749711v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thomas-Parafita" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748387v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jurie" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749213v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803494v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Vialter" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747059v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824260v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couty" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lefevre" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gaude" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Reigner" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Magistrini" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758416v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823866v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750748v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812794v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824393v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757755v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Belard" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vernet" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757035v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cossoul" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818704v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758023v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818033v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Ferrara" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754117v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Faure" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Jailler" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755533v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824034v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757708v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752496v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752880v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753619v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752092v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751383v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752116v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818749v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751712v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Parafita-Thomas" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753559v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique M.-D. Bernadet" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822938v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756837v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bonnefoy" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Faure" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757508v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750701v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752907v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752608v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ligout" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Bouix" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816423v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gandemer" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753550v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758239v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Brun" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Espinasse" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rudel" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752897v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thomas" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215317v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752647v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751208v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752160v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753256v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751509v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Charpentier" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debetencourt" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamberton" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754452v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756326v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Folcher" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Prouheze" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;janire Barnier" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751225v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renerre" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752117v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817578v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Auzeloux" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756398v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751209v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754404v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757402v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756299v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812020v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756203v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cattiau" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755491v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761932v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leloutre" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834240v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Scalbert" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Besson" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763803v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Debiton" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215246v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759429v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roy" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764472v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759093v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762592v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764453v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Besle" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764006v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760474v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761710v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215205v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759524v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831225v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761626v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Chauveau" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826049v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763353v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gachon" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759463v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guiavarc'H" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760779v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764002v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatellier" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762888v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763720v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763861v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poncet" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chauveau" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827756v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763347v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Picaud" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Compan" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762586v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Martin" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Jailler" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Geay" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761741v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Dozias" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Micoli" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759883v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764282v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dozias" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Origues-Marty" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761588v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760082v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Dubroeucq" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834982v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839999v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836826v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837013v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767869v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Majdoub" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838233v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834412v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839319v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767393v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837270v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839307v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840498v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840329v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834418v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836997v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838306v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Herpin" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765274v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839101v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766314v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834527v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766562v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772786v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776799v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773056v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774846v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Visseiche" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848623v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Duboisset" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848621v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846606v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849450v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844394v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848769v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844943v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847555v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846878v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848849v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846911v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846572v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houzel" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844170v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846695v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844486v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776962v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778042v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Busnel" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Emery" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos M.A.V." TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774390v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bayle" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848174v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847613v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781535v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854916v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737428v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734326v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740164v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lesort" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Touzot-Jourde" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743752v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602321v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouel" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234335v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739970v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cartes" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrand" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Manceau" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103091v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ferrand" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Manceau" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lesjfn.fr/" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70651-X" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DM9SHQ6D-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740482v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743567v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Ravel" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739397v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743911v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741854v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741927v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742308v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740931v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Corraze" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607118v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-9960(13)70341-9" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607244v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807896v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746212v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745275v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750079v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Abila" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219495v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824717v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219464v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826287v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838264v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836556v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851441v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846094v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811152v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781439825044" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b10977-6" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814025v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856121v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Beckers" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02858211v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Emery" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855986v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819985v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Medina" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842255v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allain Ollier" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842363v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05575472v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de la Torre" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues-Marty" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051059v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809726v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816077v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lerch" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04806487v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khemais Kraiem" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Majdoub-Mathlouthi" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02802294v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790815v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813035v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/denys-durand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8381-8999" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183718348" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05408391v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Kaleem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Farizon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Blanchard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/jfsnr.2642-110000185" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04491326v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Ali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary-Bobo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hesemann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.3c02932" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705725v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Pawlowski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2024.101326" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028066v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellies-Oury Marie-Pierre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bardou-Valette" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meteau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213914v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ginger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aub&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105951" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04117783v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rautenbach" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bagnard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22533" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681823v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100543" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753977v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Liu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Pannier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruffat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11162493" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929442v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delavaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Thomas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2020.06.018" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281170v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Duni&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Esparteiro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Lebbaoui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bernard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7060447" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134256v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Parafita" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128476" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272625v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chavent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Saracco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2021.104554" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629245v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosi&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bourguet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125668" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627421v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Villot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bodin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119001629" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805409v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Faure" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bage" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andanson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618931v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Normand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Mourot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2019.107910" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVB5B9BG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753070v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/43037" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753050v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1751731119000314" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805429v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paulmier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627008v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lussert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rainard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2018.06.004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623381v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamdi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Majdoub-Mathlouthi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Thomas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kraiem" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN16352" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619054v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Habeanu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/as.2018.91003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619133v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.10.009" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901456v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Martin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Naud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Tach&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chevolleau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1940-6207.CAPR-17-0361" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564568v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605922v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Faure" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117000805" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620241v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-12796" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901450v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantelauze" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FO00413J" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629893v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Rodriguez Lopez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Feinberg" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00769-015-1187-3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417538v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2016.08.004" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVLQW6ZM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637393v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Hamdi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2016.10.028" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MVCZ8NBF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636267v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Faur&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635722v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631637v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t-Pierre Mourot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chesneau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mairesse" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2014.08.014" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHJ2FRJK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630011v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l R. Guatteo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Junot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630942v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Bispo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Gobert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2013.06.009" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MXQRTNM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629463v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639405v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN14328" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647927v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Abdelhadi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulaiman Babiker" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9755/ejfa.v25i2.15402" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652052v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Cherfaoui" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113001432" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641808v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2012-6112" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646840v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-011-3644-z" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FC7242BD91004F2A45EAEB5A554A7770A7661AD9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651815v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kraft" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jard&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110002302" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648040v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Filaire" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massart" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouveix" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Portier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rosado" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-010-1807-x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5GFDWNDQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652278v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111000073" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647121v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Benet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Juin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2011.02797.x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V9KCFPRT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645030v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Bispo Villar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moreno" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thomas" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Monserrat" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110002338" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665792v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Gatellier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fiot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Micol" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2009.12.008" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KR8SC0N8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662800v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2010.0283" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667288v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2010.06.002" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659892v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2010.03.008" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21B8V3R6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665213v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2010.03.024" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VH0543C-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663221v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Filiaire" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Massart" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouveix" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Rosado" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654647v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667399v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata R. Schmidt Filgueras" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2010.06.003" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PF47S46K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662984v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662261v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Saez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Davail" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114508019892" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668694v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2087" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657746v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Filaire" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rouveix" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gladine" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne M.-J. Davicco" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-009-1121-7" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AA92812A66A46D2084E60B4EA6C263AD00397834/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658503v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108001742" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668095v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Remond" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Loreau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173110700153X" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669162v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Farruggia" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668078v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Davail" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2008.07.015" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XDZG9D7V-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660803v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Rock" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morand" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114507742666" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655206v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2007.01.015" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNPGQ9NP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653494v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2006.09.003" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9DXH49W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657724v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Roy" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chardigny" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lorenz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173110770530X" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655302v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Finaud" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Degoutte" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Scislowski" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653321v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664859v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ameslant" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660863v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lac" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vidalin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655365v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Pr&#233;v&#233;raud" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane L. Girard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900649v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Aurousseau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2006045" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655390v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grolier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655673v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peyron" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682945v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-005-1385-1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94BD3ED119242C62D6CDB817FE8DC9A04753A9B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679711v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debiton" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berdeaux" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677540v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Scislowski" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laplaud" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-005-1492-z" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682558v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Laplaud" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900578v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sebedio" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005039" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675745v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677073v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675487v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Motta" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20041089" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676342v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(04)73525-0" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670338v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676712v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673590v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Micol" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685539v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Scilowski" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687970v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696485v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Razavet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dupont" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698794v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mouty" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694227v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692923v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Veerkamp" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687699v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697763v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Samson-Bouma" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.jbchem.a022421" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-91B91SXQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900260v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696353v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695091v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000014029" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900180v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picherit" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900181v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698233v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chilliard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697456v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688087v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688792v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900182v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693083v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686707v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689508v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pechery" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686706v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684889v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Williams" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693504v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684680v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686066v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684101v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leplaix-Charlat" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687892v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Chapman" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689594v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marty" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687123v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899847v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700949v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899742v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Auboiron" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Robert" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj Chapman" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705926v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vermorel" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713553v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN19950024" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705650v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Martinaud" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefaivre" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889130v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Leplaix-Charlat" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Legay" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Leoty" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Souchet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708108v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lefaivre" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859600087499" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FE3378C2C8A01A8FACF5D4E192D650D4BAE8F149/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708759v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guilloteau" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Chayvialle" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouats" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889129v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Duboisset" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lefaivre" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ollier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705968v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Legay" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lesty" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Souchet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889038v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Chilliard" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Audigier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708854v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Audigier" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Auboiron" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889126v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lefaivre" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tourret" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703387v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ollier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lefaivre" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tourret" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700064v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704396v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Duboisset" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706357v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Robert" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711446v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701238v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899701v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Leplaix" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Non Renseign&#233;" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pm Laplaud" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889127v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Martinaud" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899699v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704403v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leplaix" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705917v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708522v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888941v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Houzel" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vermorel" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888933v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708064v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888936v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888935v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706361v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Dalle" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dauprat-Dalle" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gardy" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899547v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705853v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700484v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Vacelet" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899557v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Vacelet" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899561v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714709v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coxam" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Davicco" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703475v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702325v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888820v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899459v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Houlier" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Patureau Mirand" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705374v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Michel Laplaud" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Beaubatie" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. John Chapman" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715686v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Houlier" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patureau-Mirand" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703795v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Opmeer" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899234v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bauchard" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699698v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705370v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699539v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Levieux" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704102v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899367v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899366v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Levieux" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711679v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Barlet" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717156v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gardy-Godillot" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sall&#233;" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728216v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Forgez" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Goulinet" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720564v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delost" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722214v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726951v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717376v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Donnat" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728114v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Toullec" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899014v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guilloteau" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Chayvialle" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722174v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898656v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Bluet-Pajot" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mounier" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Leonard" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Pressac" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898439v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719152v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Levaivre" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898045v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Barlet" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D. Braithwaite" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04752881v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Birse" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. &#193;lvarez" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Legrand" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195759v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delavaud" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de la Torre" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Durand" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bes" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roux" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981745v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ginger" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rautenbach" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bagnard" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960127v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couvreur" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaabouni" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381673v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fontagn&#233;-Dicharry" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790653v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Normand" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denoyelle" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guillon" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735867v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901457v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733752v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790124v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790382v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785040v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617845v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Gautier" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kling-Eveillard" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786870v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735780v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603388v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Certenais" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Jabri" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603384v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739005v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602290v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604399v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743820v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603387v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792699v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742885v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743574v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793201v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741881v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743723v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749650v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monteils" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747425v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744654v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745168v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746306v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745473v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Alexandridou" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745718v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744690v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745171v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749711v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thomas-Parafita" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748387v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jurie" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749213v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803494v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Vialter" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747059v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812794v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824393v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823866v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750748v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824260v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couty" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lefevre" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gaude" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Reigner" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Magistrini" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758416v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818704v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757035v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cossoul" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757755v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Belard" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vernet" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758023v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818033v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Ferrara" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754117v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Faure" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Jailler" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755533v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824034v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752496v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752880v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757708v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753619v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752092v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751383v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818749v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751712v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Parafita-Thomas" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753559v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique M.-D. Bernadet" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752116v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822938v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756837v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bonnefoy" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Faure" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757508v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750701v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752907v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752608v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ligout" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Bouix" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816423v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gandemer" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753550v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752897v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thomas" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758239v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Brun" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Espinasse" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rudel" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215317v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752647v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751208v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752160v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753256v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751509v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Charpentier" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debetencourt" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamberton" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751225v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renerre" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752117v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817578v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Auzeloux" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756326v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Folcher" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Prouheze" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;janire Barnier" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754452v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756398v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751209v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754404v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757402v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756299v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812020v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756203v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cattiau" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755491v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759429v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roy" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764472v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759093v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762592v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leloutre" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761932v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834240v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Scalbert" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Besson" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763803v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Debiton" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215246v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764006v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760474v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764453v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Besle" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761710v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215205v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759524v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831225v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761626v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Chauveau" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763353v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gachon" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759463v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guiavarc'H" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826049v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760779v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764002v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatellier" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762888v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763720v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763861v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poncet" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chauveau" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827756v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763347v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Picaud" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Compan" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762586v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Martin" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Jailler" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Geay" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764282v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dozias" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Origues-Marty" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759883v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Dozias" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761741v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Micoli" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761588v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760082v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Dubroeucq" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837013v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834982v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839999v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836826v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767869v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Majdoub" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838233v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839319v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834412v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767393v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837270v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839307v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840498v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840329v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834418v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836997v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838306v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Herpin" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766314v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834527v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839101v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765274v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766562v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772786v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776799v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773056v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848623v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Duboisset" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848621v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846606v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849450v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774846v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Visseiche" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844394v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848769v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844943v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847555v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848849v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846878v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846911v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846572v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houzel" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844170v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846695v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844486v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776962v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774390v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bayle" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778042v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Busnel" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Emery" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos M.A.V." TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848174v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847613v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781535v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854916v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737428v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734326v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740164v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lesort" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Touzot-Jourde" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743752v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602321v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouel" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234335v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739397v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743911v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740482v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743567v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Ravel" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103091v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cartes" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ferrand" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Manceau" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lesjfn.fr/" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70651-X" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DM9SHQ6D-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739970v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrand" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Manceau" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741854v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741927v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742308v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740931v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Corraze" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607244v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607118v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-9960(13)70341-9" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807896v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746212v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745275v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750079v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Abila" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219495v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824717v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219464v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826287v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838264v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836556v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851441v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846094v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811152v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781439825044" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b10977-6" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814025v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856121v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Beckers" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02858211v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Emery" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855986v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819985v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Medina" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842255v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allain Ollier" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842363v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813035v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05575472v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de la Torre" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues-Marty" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051059v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809726v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816077v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lerch" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04806487v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khemais Kraiem" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Majdoub-Mathlouthi" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02802294v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790815v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>